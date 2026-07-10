--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="519">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="517">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Segunda lengua extranjera aleman</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:39</t>
+    <t>10/07/2026 20:32</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no tiene decreto propio para Alemán 1º ESO, aplica íntegramente el currículo estatal del RD 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Segunda lengua extranjera aleman</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Todos los criterios de evaluación y saberes básicos del BOE se mantienen sin cambios.</t>
   </si>
@@ -952,268 +952,258 @@
 • Estrategias básicas para interpretar y apreciar la diversidad lingüística, cultural y artística, atendiendo a valores ecosociales.
 • La lengua extranjera como medio de comunicación interpersonal e internacional y herramienta de enriquecimiento.
 • Interés e iniciativa en la realización de intercambios comunicativos a través de diferentes medios.</t>
   </si>
   <si>
     <t>4.1: Inferir y explicar textos y comunicaciones breves en situaciones de mediación.
 4.2: Aplicar estrategias que ayuden a crear puentes y faciliten la comprensión.
 6.1: Actuar de forma empática y respetuosa en situaciones interculturales.
 6.2: Aceptar y adecuarse a la diversidad lingüística y cultural de los países de habla alemana.
 6.3: Aplicar estrategias para explicar y apreciar la diversidad cultural y artística.</t>
   </si>
   <si>
     <t>CE.SLEA.4
 CE.SLEA.6</t>
   </si>
   <si>
     <t>Evaluación de la tarea de mediación (explicar un folleto), rúbrica de actitudes interculturales y observación de proyectos colaborativos.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Mein Blog: Deutsche und aragonesische Kulturen verbinden</t>
+    <t>Zeig uns deinen Alltag</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Creación de un blog digital para compartir aspectos culturales del mundo germanoparlante en conexión con Aragón</t>
+    <t>Un vídeo para presentar nuestra vida escolar en Aragón</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Alumnos de 1.º ESO de un instituto de Zaragoza (Aragón) que cursan Alemán como segunda lengua extranjera con 3 horas semanales. El centro participa en un programa de intercambio virtual con un instituto de Berlín, y el blog servirá como carta de presentación y puente cultural.</t>
+    <t>El instituto mantiene un intercambio con un centro educativo en Alemania. El alumnado de 1.º ESO se prepara para recibir a sus compañeros alemanes y quiere crear un vídeo de presentación que refleje su día a día y algunos aspectos culturales de su comunidad, usando el alemán como lengua vehicular.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos crear un blog atractivo y comprensible en alemán que presente un aspecto de la cultura germanoparlante y lo relacione con tradiciones de Aragón, para que nuestros compañeros alemanes lo entiendan y nosotros mismos reflexionemos sobre nuestras lenguas?</t>
+    <t>Diseñar y grabar un vídeo de 2-3 minutos en alemán que describa la rutina escolar y un aspecto cultural aragonés, con diálogos entre compañeros, para enviarlo a la clase alemana como antesala del intercambio.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Plataforma de blogs (Google Sites, Edublogs)
-[...5 lines deleted...]
-• Micrófonos o grabadora para audio/vídeo</t>
+• Dispositivos con cámara y micrófono (tabletas o móviles del centro)
+• Plantilla de guion y lista de verificación
+• Vocabulario ilustrado sobre el instituto y Aragón
+• Ejemplo de vídeo de presentación escolar en alemán
+• Rúbrica de evaluación para los criterios seleccionados</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educación intercultural (valoración de la diversidad), Competencia digital (creación y publicación de contenido digital), Competencia personal y social (trabajo en equipo, respeto en la interacción).</t>
+    <t>Educación intercultural, competencia digital y comunicación lingüística.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Se presenta el reto: crear un blog para el intercambio con Alemania. Se visiona un ejemplo de blog escolar en alemán. Lluvia de ideas sobre posibles temas culturales (Oktoberfest, Weihnachten, Drachenfest, etc.) y conexiones con Aragón (Fiestas del Pilar, la jota, la longaniza). Se forman parejas o tríos y cada equipo elige un tema.</t>
-[...2 lines deleted...]
-    <t>Anotaciones de la lluvia de ideas y elección de tema justificada.</t>
+    <t>Se presenta la pregunta guía y el encargo: crear un vídeo para la clase alemana. Se visiona un ejemplo de vídeo de presentación escolar en alemán y se analizan los elementos (saludo, descripción, diálogo, cierre). Se forman equipos de 4 y se asigna la tarea de investigar un rasgo cultural aragonés que puedan incluir.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas en el cuaderno sobre qué contar y qué rasgo cultural elegir.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
-    <t>3 sesiones</t>
-[...5 lines deleted...]
-    <t>Fichas de vocabulario, guion preliminar, grabación de práctica oral.</t>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Se trabajan las estructuras lingüísticas necesarias: presente de indicativo, verbos modales (können, müssen), preposiciones para el horario, vocabulario del instituto (Asignaturas, Orte im Schulgebäude) y de la localidad. Se practica la pronunciación con ejercicios de repetición y preguntas-respuestas en parejas.</t>
+  </si>
+  <si>
+    <t>Ejercicios escritos de vocabulario y gramática; grabaciones breves de práctica oral corregidas entre pares.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>2 sesiones</t>
-[...5 lines deleted...]
-    <t>Borrador del blog, listas de cotejo cumplimentadas, archivo de audio/vídeo (si se graba).</t>
+    <t>Cada equipo elabora el guion de su vídeo: decide qué dirá cada miembro, reparte los diálogos y la parte cultural. Se revisa el guion con la lista de verificación (coherencia, vocabulario, corrección básica). Se ensaya la lectura y se dan feedback entre equipos.</t>
+  </si>
+  <si>
+    <t>Guion escrito (con correcciones manuscritas) y plantilla de planificación cumplimentada.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>Publicación del blog en una plataforma sencilla (p.ej., Google Sites o Edublogs). Cada equipo presenta su blog en un minuto al resto de la clase. Se organiza una videollamada breve con los estudiantes alemanes (si es posible) para compartir los blogs y hacer preguntas sencillas.</t>
-[...2 lines deleted...]
-    <t>Blog publicado, presentación oral, participación en la videollamada (grabada o anotada).</t>
+    <t>Se graba el vídeo en plano secuencia o con cortes, usando el teléfono o tableta del centro. Se permite usar sencillos efectos (título, subtítulos opcionales). Se exporta y se comparte en una carpeta común.</t>
+  </si>
+  <si>
+    <t>Vídeo finalizado en formato MP4.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Los alumnos completan un diario de aprendizaje (¿Qué he aprendido? ¿Qué dificultades he tenido? ¿Cómo lo he superado?). Coevaluación entre equipos usando una rúbrica de dos estrellas y un deseo. Puesta en común de reflexiones sobre la experiencia y sobre las similitudes/diferencias culturales.</t>
-[...2 lines deleted...]
-    <t>Diario de aprendizaje, rúbrica de coevaluación cumplimentada.</t>
+    <t>Visualización de los vídeos de todos los equipos. Coevaluación con rúbrica (los equipos evalúan a otro equipo) y autoevaluación mediante diana de aprendizaje. Se asigna nivel de logro 1-4 para cada criterio a partir de la evidencia recogida en las fases anteriores.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Daten entdecken: Freizeit von Jugendlichen in Deutschland und Aragón</t>
-[...8 lines deleted...]
-    <t>¿Cómo son los hábitos de ocio de los jóvenes alemanes y aragoneses? Debemos realizar una encuesta, analizar los datos y presentar las conclusiones en un póster digital para la clase de Geografía e Historia.</t>
+    <t>Gut essen, lokal handeln</t>
+  </si>
+  <si>
+    <t>¿Qué sabemos de los productos aragoneses?</t>
+  </si>
+  <si>
+    <t>El equipo directivo del centro quiere impulsar un comedor escolar más sostenible y necesita datos reales sobre el conocimiento y consumo de productos aragoneses entre el alumnado. Los estudiantes de 1.º ESO se convierten en investigadores: diseñan una encuesta en alemán, la aplican a sus compañeros, analizan los resultados y presentan recomendaciones.</t>
+  </si>
+  <si>
+    <t>Diseñar, aplicar y analizar una encuesta sobre el conocimiento y consumo de productos aragoneses entre el alumnado del centro, y comunicar los hallazgos al equipo de alimentación saludable del instituto mediante un informe escrito y una presentación oral.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Formulario Google (modelo en alemán)
-[...37 lines deleted...]
-    <t>Rúbrica cumplimentada, diario de aprendizaje y coevaluación.</t>
+• Fotografías reales de productos aragoneses (Ternasco, Jamón de Teruel, Melocotón de Calanda, etc.)
+• Plantilla de encuesta en alemán (modelo)
+• Hoja de cálculo (Excel o Google Sheets) para registrar datos
+• Materiales para gráficas (papel cuadriculado, colores, o tablet)
+• Rúbricas de evaluación (oral, informe, observación, autoevaluación)</t>
+  </si>
+  <si>
+    <t>Educación para el consumo responsable, educación intercultural y desarrollo sostenible (ODS 12 y 11).</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del equipo de alimentación saludable: necesitan saber qué productos aragoneses conoce y consume el alumnado. Se visiona un breve vídeo sobre la gastronomía aragonesa (en alemán subtitulado). En grupos, los estudiantes generan una lluvia de ideas sobre qué preguntas incluir en una encuesta. Se acuerda la pregunta guía y se forman los equipos.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas en alemán (notas en cuaderno).</t>
+  </si>
+  <si>
+    <t>Se trabajan los saberes necesarios: vocabulario de alimentos aragoneses (con imágenes reales), estructuras para preguntar y responder (Was isst du? Isst du…? Woher kommt…?), y cómo hacer preguntas cerradas (Ja/Nein) y abiertas. Se explican los conceptos de encuesta y gráfica de barras. Cada equipo elabora un borrador de la encuesta en alemán.</t>
+  </si>
+  <si>
+    <t>Ejercicios de vocabulario y gramática; borrador de la encuesta.</t>
+  </si>
+  <si>
+    <t>Cada equipo aplica la encuesta a un grupo de compañeros de otras clases de 1.º ESO (aprox. 10 encuestas por equipo). Durante la aplicación, los estudiantes interactúan enteramente en alemán, siguiendo un guion. Al final, recopilan los datos en una hoja de cálculo compartida.</t>
+  </si>
+  <si>
+    <t>Encuestas cumplimentadas (físicas o digitales); registro de interacción en alemán (grabación o lista de cotejo).</t>
+  </si>
+  <si>
+    <t>Cada equipo analiza los datos: cuentan frecuencias, crean gráficas de barras (en papel o digital) y extraen conclusiones sencillas. Redactan un informe en alemán (estructura: Einleitung, Methode, Ergebnisse, Schlussfolgerung). Preparan una presentación oral de 3 minutos con apoyo visual (póster o diapositivas).</t>
+  </si>
+  <si>
+    <t>Gráficas, informe escrito y borrador de la presentación.</t>
+  </si>
+  <si>
+    <t>Presentación de los informes ante la audiencia real (grupo de alimentación saludable). Cada equipo expone, responde preguntas y recibe feedback. Coevaluación entre equipos mediante rúbrica. Cada alumno completa una diana de autoevaluación para el criterio 5.3 y una reflexión breve sobre qué ha aprendido.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación y diana de autoevaluación cumplimentadas.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Brücken bauen mit Kunst</t>
-[...8 lines deleted...]
-    <t>Crear una exposición (física o digital) que muestre elementos culturales de Aragón y de países germanohablantes (Alemania, Austria, Suiza) utilizando el alemán, para presentarla a la comunidad escolar en una jornada de puertas abiertas.</t>
+    <t>Mudéjar für alle: guía turística en alemán</t>
+  </si>
+  <si>
+    <t>Una guía para visitantes germanohablantes</t>
+  </si>
+  <si>
+    <t>El ayuntamiento ha recibido quejas de turistas alemanes que no encuentran información en su idioma sobre los monumentos mudéjares de la localidad. Nos pide ayuda para elaborar un folleto bilingüe.</t>
+  </si>
+  <si>
+    <t>Elaborar un folleto turístico bilingüe (alemán/español) para un monumento mudéjar local, incluyendo datos básicos, vocabulario clave y una ruta recomendada.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Cartulinas, rotuladores, tijeras, pegamento
-[...37 lines deleted...]
-    <t>Autoevaluación escrita, rúbrica del profesor y coevaluación grupal.</t>
+• Fotografías e imágenes del monumento mudéjar local
+• Plantilla de folleto en Canva o Word
+• Fichas informativas en español sobre el monumento
+• Diccionarios bilingües (papel o digitales)
+• Rúbricas de evaluación</t>
+  </si>
+  <si>
+    <t>Educación patrimonial y plurilingüismo; sensibilización hacia la diversidad cultural y lingüística.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del ayuntamiento: crear un folleto en alemán para un monumento mudéjar local. Se visualizan imágenes del monumento y se activan conocimientos previos con lluvia de ideas en español.</t>
+  </si>
+  <si>
+    <t>Lista de ideas y preguntas iniciales.</t>
+  </si>
+  <si>
+    <t>Se trabajan vocabulario temático (partes del monumento, colores, materiales), estructuras básicas para describir (es, hay, está), y estrategias de mediación (explicar en sencillo). Se elabora una tabla comparativa alemán-español.</t>
+  </si>
+  <si>
+    <t>Tabla de vocabulario y ejercicios de traducción guiada.</t>
+  </si>
+  <si>
+    <t>En grupos, investigan el monumento (con fichas en español simplificado), seleccionan la información relevante y redactan un borrador del folleto en alemán, aplicando las estrategias de mediación.</t>
+  </si>
+  <si>
+    <t>Borrador del folleto con anotaciones y revisión entre pares.</t>
+  </si>
+  <si>
+    <t>Maquetan el folleto (digital o en papel) con imágenes y textos definitivos. Preparan y realizan una presentación oral del folleto al grupo o a un representante de la oficina de turismo.</t>
+  </si>
+  <si>
+    <t>Folleto final y grabación de la presentación oral.</t>
+  </si>
+  <si>
+    <t>Coevaluación entre grupos usando rúbricas, autoevaluación reflejando aprendizajes y dificultades, y asignación de niveles de logro 1-4 para cada criterio.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Proporcionar textos con códigos de color para el género gramatical (der/blau, die/rot, das/grün) facilitando la identificación de estructuras sintácticas y núcleos del sujeto en la lectura.
@@ -2405,1672 +2395,1672 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>216</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>387</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>388</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>391</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>390</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>391</v>
+      </c>
+      <c r="D3" s="7" t="s">
         <v>392</v>
-      </c>
-[...4 lines deleted...]
-        <v>394</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>365</v>
+        <v>363</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>393</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>394</v>
+      </c>
+      <c r="D4" s="7" t="s">
         <v>395</v>
-      </c>
-[...4 lines deleted...]
-        <v>397</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>369</v>
+        <v>367</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>396</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>397</v>
+      </c>
+      <c r="D5" s="7" t="s">
         <v>398</v>
-      </c>
-[...4 lines deleted...]
-        <v>400</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>399</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>400</v>
+      </c>
+      <c r="D6" s="7" t="s">
         <v>401</v>
-      </c>
-[...4 lines deleted...]
-        <v>403</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>402</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>403</v>
+      </c>
+      <c r="D7" s="7" t="s">
         <v>404</v>
-      </c>
-[...4 lines deleted...]
-        <v>406</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>405</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>406</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>407</v>
-      </c>
-[...4 lines deleted...]
-        <v>409</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>409</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>410</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>411</v>
-      </c>
-[...4 lines deleted...]
-        <v>413</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>412</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>413</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>414</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>415</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>416</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>417</v>
-      </c>
-[...4 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
+        <v>418</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>419</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>420</v>
-      </c>
-[...4 lines deleted...]
-        <v>422</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>421</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>422</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>423</v>
-      </c>
-[...4 lines deleted...]
-        <v>425</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
         <v>291</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>426</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>427</v>
+      </c>
+      <c r="C8" s="7" t="s">
         <v>428</v>
-      </c>
-[...4 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>429</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>430</v>
+      </c>
+      <c r="C9" s="7" t="s">
         <v>431</v>
-      </c>
-[...4 lines deleted...]
-        <v>433</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
+        <v>432</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>433</v>
+      </c>
+      <c r="C10" s="7" t="s">
         <v>434</v>
-      </c>
-[...4 lines deleted...]
-        <v>436</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
         <v>183</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>297</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>439</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="D3" s="7" t="s">
         <v>441</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="E3" s="7" t="s">
         <v>442</v>
-      </c>
-[...4 lines deleted...]
-        <v>444</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>443</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>444</v>
+      </c>
+      <c r="D4" s="7" t="s">
         <v>445</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="E4" s="7" t="s">
         <v>446</v>
-      </c>
-[...4 lines deleted...]
-        <v>448</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>447</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>448</v>
+      </c>
+      <c r="D5" s="7" t="s">
         <v>449</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="E5" s="7" t="s">
         <v>450</v>
-      </c>
-[...4 lines deleted...]
-        <v>452</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>451</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>448</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>452</v>
+      </c>
+      <c r="E6" s="7" t="s">
         <v>453</v>
-      </c>
-[...7 lines deleted...]
-        <v>455</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>454</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>448</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>455</v>
+      </c>
+      <c r="E7" s="7" t="s">
         <v>456</v>
-      </c>
-[...7 lines deleted...]
-        <v>458</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>457</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>444</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>458</v>
+      </c>
+      <c r="E8" s="7" t="s">
         <v>459</v>
-      </c>
-[...7 lines deleted...]
-        <v>461</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
+        <v>460</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>461</v>
+      </c>
+      <c r="E9" s="7" t="s">
         <v>462</v>
-      </c>
-[...7 lines deleted...]
-        <v>464</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>465</v>
+        <v>463</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>85</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>464</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>465</v>
+      </c>
+      <c r="E2" s="8" t="s">
         <v>466</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>467</v>
-      </c>
-[...4 lines deleted...]
-        <v>469</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="D3" s="9">
         <v>12.5</v>
       </c>
       <c r="E3" s="9">
         <v>12.5</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="D4" s="9">
         <v>12.5</v>
       </c>
       <c r="E4" s="9">
         <v>12.5</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>2.1</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
       <c r="D5" s="9">
         <v>8.33</v>
       </c>
       <c r="E5" s="9">
         <v>8.33</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.2</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="D6" s="9">
         <v>8.33</v>
       </c>
       <c r="E6" s="9">
         <v>8.33</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>2.3</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="D7" s="9">
         <v>8.33</v>
       </c>
       <c r="E7" s="9">
         <v>8.33</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>3.1</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="D8" s="9">
         <v>12.5</v>
       </c>
       <c r="E8" s="9">
         <v>12.5</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>3.2</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="D9" s="9">
         <v>12.5</v>
       </c>
       <c r="E9" s="9">
         <v>12.5</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>4.1</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="D10" s="9">
         <v>7.5</v>
       </c>
       <c r="E10" s="9">
         <v>7.5</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>4.2</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
       <c r="D11" s="9">
         <v>7.5</v>
       </c>
       <c r="E11" s="9">
         <v>7.5</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>5.1</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>148</v>
       </c>
       <c r="D12" s="9">
         <v>5.0</v>
       </c>
       <c r="E12" s="9">
         <v>5.0</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>5.2</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="D13" s="9">
         <v>5.0</v>
       </c>
       <c r="E13" s="9">
         <v>5.0</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>5.3</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="D14" s="9">
         <v>5.0</v>
       </c>
       <c r="E14" s="9">
         <v>5.0</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>6.1</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>79</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
       <c r="D15" s="9">
         <v>5.0</v>
       </c>
       <c r="E15" s="9">
         <v>5.0</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>6.2</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>79</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="D16" s="9">
         <v>5.0</v>
       </c>
       <c r="E16" s="9">
         <v>5.0</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7">
         <v>6.3</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>79</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="D17" s="9">
         <v>5.0</v>
       </c>
       <c r="E17" s="9">
         <v>5.0</v>
       </c>
       <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="9"/>
       <c r="E18" s="9">
         <f>SUM(E3:E17)</f>
         <v>119.98999999999999</v>
       </c>
       <c r="F18" s="7" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:S31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="8" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>2.1</v>
       </c>
       <c r="F1" s="8">
         <v>2.2</v>
       </c>
       <c r="G1" s="8">
         <v>2.3</v>
       </c>
       <c r="H1" s="8">
         <v>3.1</v>
       </c>
       <c r="I1" s="8">
         <v>3.2</v>
       </c>
       <c r="J1" s="8">
         <v>4.1</v>
       </c>
       <c r="K1" s="8">
         <v>4.2</v>
       </c>
       <c r="L1" s="8">
         <v>5.1</v>
       </c>
       <c r="M1" s="8">
         <v>5.2</v>
       </c>
       <c r="N1" s="8">
         <v>5.3</v>
       </c>
       <c r="O1" s="8">
         <v>6.1</v>
       </c>
       <c r="P1" s="8">
         <v>6.2</v>
       </c>
       <c r="Q1" s="8">
         <v>6.3</v>
       </c>
       <c r="R1" s="8" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="S1" s="8" t="s">
-        <v>469</v>
+        <v>467</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" s="7" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:Q2),"")</f>
         <v/>
       </c>
       <c r="S2" s="7"/>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" s="7" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:Q3),"")</f>
         <v/>
       </c>
       <c r="S3" s="7"/>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" s="7" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:Q4),"")</f>
         <v/>
       </c>
       <c r="S4" s="7"/>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" s="7" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:Q5),"")</f>
         <v/>
       </c>
       <c r="S5" s="7"/>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" s="7" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:Q6),"")</f>
         <v/>
       </c>
       <c r="S6" s="7"/>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" s="7" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:Q7),"")</f>
         <v/>
       </c>
       <c r="S7" s="7"/>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" s="7" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:Q8),"")</f>
         <v/>
       </c>
       <c r="S8" s="7"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="7" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:Q9),"")</f>
         <v/>
       </c>
       <c r="S9" s="7"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="7" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:Q10),"")</f>
         <v/>
       </c>
       <c r="S10" s="7"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="7" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:Q11),"")</f>
         <v/>
       </c>
       <c r="S11" s="7"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="7" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:Q12),"")</f>
         <v/>
       </c>
       <c r="S12" s="7"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="7" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:Q13),"")</f>
         <v/>
       </c>
       <c r="S13" s="7"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="7" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:Q14),"")</f>
         <v/>
       </c>
       <c r="S14" s="7"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="7" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:Q15),"")</f>
         <v/>
       </c>
       <c r="S15" s="7"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="7" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:Q16),"")</f>
         <v/>
       </c>
       <c r="S16" s="7"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="7" t="s">
-        <v>504</v>
+        <v>502</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:Q17),"")</f>
         <v/>
       </c>
       <c r="S17" s="7"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="7" t="s">
-        <v>505</v>
+        <v>503</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:Q18),"")</f>
         <v/>
       </c>
       <c r="S18" s="7"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="7" t="s">
-        <v>506</v>
+        <v>504</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:Q19),"")</f>
         <v/>
       </c>
       <c r="S19" s="7"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" s="7" t="s">
-        <v>507</v>
+        <v>505</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:Q20),"")</f>
         <v/>
       </c>
       <c r="S20" s="7"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" s="7" t="s">
-        <v>508</v>
+        <v>506</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:Q21),"")</f>
         <v/>
       </c>
       <c r="S21" s="7"/>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" s="7" t="s">
-        <v>509</v>
+        <v>507</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:Q22),"")</f>
         <v/>
       </c>
       <c r="S22" s="7"/>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" s="7" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:Q23),"")</f>
         <v/>
       </c>
       <c r="S23" s="7"/>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" s="7" t="s">
-        <v>511</v>
+        <v>509</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:Q24),"")</f>
         <v/>
       </c>
       <c r="S24" s="7"/>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" s="7" t="s">
-        <v>512</v>
+        <v>510</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:Q25),"")</f>
         <v/>
       </c>
       <c r="S25" s="7"/>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" s="7" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:Q26),"")</f>
         <v/>
       </c>
       <c r="S26" s="7"/>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" s="7" t="s">
-        <v>514</v>
+        <v>512</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:Q27),"")</f>
         <v/>
       </c>
       <c r="S27" s="7"/>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" s="7" t="s">
-        <v>515</v>
+        <v>513</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:Q28),"")</f>
         <v/>
       </c>
       <c r="S28" s="7"/>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" s="7" t="s">
-        <v>516</v>
+        <v>514</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:Q29),"")</f>
         <v/>
       </c>
       <c r="S29" s="7"/>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" s="7" t="s">
-        <v>517</v>
+        <v>515</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:Q30),"")</f>
         <v/>
       </c>
       <c r="S30" s="7"/>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="7" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:Q31),"")</f>
         <v/>
       </c>
       <c r="S31" s="7"/>
     </row>
   </sheetData>
   <dataValidations count="450">
@@ -7675,427 +7665,427 @@
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>303</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>304</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>305</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>307</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>304</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>308</v>
       </c>
-      <c r="D11" s="7" t="s">
+      <c r="E11" s="7" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
+        <v>310</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>304</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>311</v>
       </c>
-      <c r="C12" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D12" s="7" t="s">
+      <c r="E12" s="7" t="s">
         <v>312</v>
-      </c>
-[...1 lines deleted...]
-        <v>313</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>300</v>
       </c>
       <c r="D13" s="7" t="s">
+        <v>314</v>
+      </c>
+      <c r="E13" s="7" t="s">
         <v>315</v>
-      </c>
-[...1 lines deleted...]
-        <v>316</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>317</v>
-      </c>
-[...1 lines deleted...]
-        <v>318</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>285</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>287</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>289</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>291</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>293</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>183</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>295</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>296</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>297</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>299</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>300</v>
       </c>
       <c r="D22" s="7" t="s">
+        <v>323</v>
+      </c>
+      <c r="E22" s="7" t="s">
         <v>324</v>
-      </c>
-[...1 lines deleted...]
-        <v>325</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>303</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>308</v>
+        <v>304</v>
       </c>
       <c r="D23" s="7" t="s">
+        <v>325</v>
+      </c>
+      <c r="E23" s="7" t="s">
         <v>326</v>
-      </c>
-[...1 lines deleted...]
-        <v>327</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>307</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>304</v>
       </c>
       <c r="D24" s="7" t="s">
+        <v>327</v>
+      </c>
+      <c r="E24" s="7" t="s">
         <v>328</v>
-      </c>
-[...1 lines deleted...]
-        <v>329</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="D25" s="7" t="s">
+        <v>329</v>
+      </c>
+      <c r="E25" s="7" t="s">
         <v>330</v>
-      </c>
-[...1 lines deleted...]
-        <v>331</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>300</v>
       </c>
       <c r="D26" s="7" t="s">
+        <v>331</v>
+      </c>
+      <c r="E26" s="7" t="s">
         <v>332</v>
-      </c>
-[...1 lines deleted...]
-        <v>333</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="B28" s="1" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>285</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>287</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>289</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>291</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>293</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>183</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>295</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>296</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>297</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>299</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>300</v>
       </c>
       <c r="D35" s="7" t="s">
+        <v>340</v>
+      </c>
+      <c r="E35" s="7" t="s">
         <v>341</v>
-      </c>
-[...1 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>303</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>304</v>
       </c>
       <c r="D36" s="7" t="s">
+        <v>342</v>
+      </c>
+      <c r="E36" s="7" t="s">
         <v>343</v>
-      </c>
-[...1 lines deleted...]
-        <v>344</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>307</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>308</v>
+        <v>304</v>
       </c>
       <c r="D37" s="7" t="s">
+        <v>344</v>
+      </c>
+      <c r="E37" s="7" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>308</v>
+        <v>304</v>
       </c>
       <c r="D38" s="7" t="s">
+        <v>346</v>
+      </c>
+      <c r="E38" s="7" t="s">
         <v>347</v>
-      </c>
-[...1 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>300</v>
       </c>
       <c r="D39" s="7" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>350</v>
+        <v>315</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -8104,320 +8094,320 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>216</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>350</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>351</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>352</v>
-      </c>
-[...4 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
+        <v>353</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>354</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>355</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>356</v>
-      </c>
-[...4 lines deleted...]
-        <v>358</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>357</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>358</v>
+      </c>
+      <c r="D4" s="7" t="s">
         <v>359</v>
-      </c>
-[...4 lines deleted...]
-        <v>361</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>360</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>361</v>
+      </c>
+      <c r="D5" s="7" t="s">
         <v>362</v>
-      </c>
-[...4 lines deleted...]
-        <v>364</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
-        <v>365</v>
+        <v>363</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>366</v>
+        <v>364</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
+        <v>363</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>357</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>358</v>
+      </c>
+      <c r="D7" s="7" t="s">
         <v>365</v>
-      </c>
-[...7 lines deleted...]
-        <v>367</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
-        <v>365</v>
+        <v>363</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>362</v>
+        <v>360</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>363</v>
+        <v>361</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>368</v>
+        <v>366</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
-        <v>369</v>
+        <v>367</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>370</v>
+        <v>368</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
+        <v>367</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>357</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>358</v>
+      </c>
+      <c r="D10" s="7" t="s">
         <v>369</v>
-      </c>
-[...7 lines deleted...]
-        <v>371</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
-        <v>369</v>
+        <v>367</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>362</v>
+        <v>360</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>363</v>
+        <v>361</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
+        <v>371</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>357</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>358</v>
+      </c>
+      <c r="D13" s="7" t="s">
         <v>373</v>
-      </c>
-[...7 lines deleted...]
-        <v>375</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>362</v>
+        <v>360</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>363</v>
+        <v>361</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="7" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="7" t="s">
+        <v>375</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>357</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>358</v>
+      </c>
+      <c r="D16" s="7" t="s">
         <v>377</v>
-      </c>
-[...7 lines deleted...]
-        <v>379</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="7" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>362</v>
+        <v>360</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>363</v>
+        <v>361</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="7" t="s">
+        <v>379</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>354</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>380</v>
+      </c>
+      <c r="D18" s="7" t="s">
         <v>381</v>
-      </c>
-[...7 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="7" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>359</v>
+        <v>357</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="D19" s="7" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="7" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>362</v>
+        <v>360</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="D20" s="7" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>