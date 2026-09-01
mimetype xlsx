--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:32</t>
+    <t>01/09/2026 15:11</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no tiene decreto propio para Alemán 1º ESO, aplica íntegramente el currículo estatal del RD 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Segunda lengua extranjera aleman</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Todos los criterios de evaluación y saberes básicos del BOE se mantienen sin cambios.</t>
   </si>