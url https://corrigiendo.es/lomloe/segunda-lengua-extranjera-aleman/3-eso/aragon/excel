--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:39</t>
+    <t>10/07/2026 20:31</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Alemán 3º ESO; se aplica el RD 217/2022 estatal sin modificaciones.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Segunda lengua extranjera aleman</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, los criterios de evaluación y saberes básicos son exactamente los del RD 217/2022.</t>
   </si>
@@ -947,264 +947,264 @@
 • Funciones comunicativas: enunciar sucesos futuros; expresar la opinión, la posibilidad, la capacidad, la obligación y la prohibición; expresar argumentaciones sencillas; realizar hipótesis y suposiciones.
 • Unidades lingüísticas: el tiempo y las relaciones temporales, la afirmación, la negación, la interrogación y la exclamación, relaciones lógicas habituales.</t>
   </si>
   <si>
     <t>1.2: Interpretar y valorar el contenido de textos sobre medio ambiente y tecnología.
 2.2: Redactar textos de extensión media sobre planes futuros con cohesión.
 5.1: Comparar semejanzas y diferencias entre el alemán y otras lenguas del repertorio.
 6.1: Actuar de forma empática en situaciones interculturales.
 6.2: Valorar la diversidad lingüística en relación con los derechos humanos.
 6.3: Aplicar estrategias para defender la diversidad cultural y artística.</t>
   </si>
   <si>
     <t>CE.SLEA.5: Ampliar y usar los repertorios lingüísticos personales.
 CE.SLEA.6: Valorar críticamente la diversidad lingüística y cultural.</t>
   </si>
   <si>
     <t>Presentación de proyecto final, autoevaluación competencial y pruebas de contraste lingüístico.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Aragón: ein Geheimtipp für Deutschsprachige</t>
+    <t>Voces del mudéjar: un podcast en alemán para viajeros germanoparlantes</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Erstelle einen Werbevideo für deutsche Touristen</t>
+    <t>Elaboración de un podcast y blog sobre el arte mudéjar aragonés</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Alumnado de 3.º ESO en Aragón, con conocimientos básicos de alemán. La región recibe turismo alemán interesado en naturaleza y cultura, pero muchos destinos son poco conocidos.</t>
+    <t>La oficina de turismo de Zaragoza desea atraer visitantes germanoparlantes ofreciendo contenido cultural en alemán. El alumnado de 3.º ESO creará un podcast y un blog descriptivo sobre un monumento mudéjar representativo de Aragón para ser difundido en la web de la oficina de turismo.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>Diseñar y grabar un vídeo promocional en alemán, de 2-3 minutos, sobre un pueblo o lugar de Aragón que atraiga a turistas germanohablantes, tras investigar sus intereses y adaptar el mensaje.</t>
+    <t>Diseñar, grabar y publicar un episodio de podcast (3-5 minutos) en alemán, acompañado de un texto descriptivo tipo blog, sobre un monumento mudéjar aragonés, dirigido a turistas germanoparlantes para promocionar el patrimonio local.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores/tablets con conexión a internet
-[...3 lines deleted...]
-• Rúbrica de evaluación (autoevaluación y coevaluación)</t>
+• Plantilla de guion para podcast
+• Fichas de vocabulario arquitectónico mudéjar
+• Vídeos o imágenes de monumentos mudéjares
+• Grabadora de audio o app (Audacity, Anchor)
+• Rúbrica de evaluación para los criterios seleccionados</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competencia digital (uso de herramientas de grabación y edición), competencia social y cívica (empatía intercultural, valoración del patrimonio local), competencia emprendedora (creación de un producto comunicativo con finalidad real).</t>
+    <t>Educación cultural y artística; Competencia digital (uso de herramientas de grabación y edición); Aprender a aprender (autoevaluación).</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto: ¿cómo vender un destino aragonés a turistas alemanes? Lluvia de ideas sobre lugares conocidos y desconocidos. Visionado de ejemplos de vídeos turísticos en alemán (ej. 'Visit Deutschland') y análisis de sus recursos. Formación de grupos e inicio de investigación de posibles destinos.</t>
-[...2 lines deleted...]
-    <t>Notas de ideas en pizarra digital, selección preliminar de destinos por grupo.</t>
+    <t>Se presenta el encargo de la oficina de turismo: crear un podcast en alemán sobre el mudéjar aragonés. Se escucha un breve podcast modelo en alemán sobre otro tema cultural. Se formula la pregunta guía y se forman equipos. Cada equipo elige un monumento mudéjar cercano (se proporciona lista: Torre de El Salvador, Aljafería, Catedral de Teruel, etc.).</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas en el cuaderno de equipo sobre el monumento elegido.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Sesión 2: El alumnado aprende vocabulario arquitectónico (Bogen, Kuppel, Turm, etc.) y estructuras para describir („Das Gebäude wurde im 14. Jahrhundert erbaut“). Sesión 3: Investigan en español y alemán sobre su monumento (historia, características). Se practica la mediación: cómo explicar un término complejo a un alemán.</t>
+  </si>
+  <si>
+    <t>Ejercicios de vocabulario y un esquema de la explicación del monumento.</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>Lectura de textos turísticos sobre Aragón en alemán (web oficial, blogs). Trabajo con vocabulario: campos semánticos de viaje, clima, monumentos, gastronomía. Práctica de estructuras para describir y recomendar (Es gibt... , Man kann... , Ich empfehle...). Ejercicios de comprensión oral con audios de podcasts turísticos. Elaboración de un 'banco de frases' útil.</t>
-[...11 lines deleted...]
-    <t>Guion escrito (versiones borrador y final), correcciones entre pares, grabación de audio de prueba.</t>
+    <t>Sesión 4: Cada equipo redacta el guion del podcast y el texto del blog (borrador). Sesión 5: Revisión entre iguales y con ayuda del docente; aplicación de estrategias de autorreparación. Sesión 6: Práctica oral: leer el guion en voz alta, grabar pruebas, ajustar entonación y ritmo.</t>
+  </si>
+  <si>
+    <t>Bocetos del guion con correcciones y grabaciones de prueba.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>2 sesiones</t>
-[...5 lines deleted...]
-    <t>Vídeo final subido a plataforma del centro o Google Drive, participación en la proyección.</t>
+    <t>Sesión 7: Grabación del podcast en alemán (usando grabadora, móvil o programa de edición). Sesión 8: Edición y montaje (incluir música, efectos si se desea). También se finaliza el texto del blog (se puede publicar en la web del centro o de la oficina de turismo si hay acuerdo).</t>
+  </si>
+  <si>
+    <t>Archivo de audio final y texto blog en formato digital.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Autoevaluación mediante rúbrica: claridad del mensaje, corrección lingüística, adecuación a la audiencia. Coevaluación: cada grupo comenta un vídeo de otro grupo (aspecto positivo y sugerencia). Reflexión escrita individual: ¿qué he aprendido?, ¿qué dificultades he tenido?, ¿cómo he mejorado mi alemán?</t>
-[...2 lines deleted...]
-    <t>Rúbrica autocompletada, comentarios de coevaluación, reflexión personal.</t>
+    <t>Sesión 9: Audición de los podcasts de todos los equipos. Coevaluación con rúbrica entre equipos y autoevaluación (diana). El docente asigna niveles de logro 1-4 para cada criterio evaluado. Reflexión grupal sobre lo aprendido y cómo mejorar futuras producciones.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Zahlen sprechen: Deutsche in Aragón</t>
-[...8 lines deleted...]
-    <t>¿Cuántas personas de habla alemana visitan o viven en Aragón? ¿Dónde se concentran y qué impacto tienen? Elabora un informe visual en alemán para la Asociación Germano-Aragonesa.</t>
+    <t>Müllvermeidung an unserer Schule – eine Umfrage</t>
+  </si>
+  <si>
+    <t>Datenerhebung zum Abfallverhalten und Vorschläge für die Schulleitung</t>
+  </si>
+  <si>
+    <t>Die Schule möchte ihren Müll reduzieren und braucht konkrete Daten zum aktuellen Abfallaufkommen und zu den Gewohnheiten der Schüler. Die Deutschklasse übernimmt die Untersuchung.</t>
+  </si>
+  <si>
+    <t>Durchführung einer Umfrage und einer Abfallmessung in der Schule, Analyse der Daten und Präsentation von Vorschlägen vor dem Umweltausschuss der Schule.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con conexión a internet
-[...36 lines deleted...]
-    <t>Rúbrica de coevaluación cumplimentada y entrada del diario de aprendizaje.</t>
+• Báscula para pesar residuos
+• Hoja de cálculo (LibreOffice Calc o Google Sheets)
+• Plantilla de encuesta en alemán
+• Cartulina y rotuladores para el póster
+• Rúbricas de evaluación impresas</t>
+  </si>
+  <si>
+    <t>Educación ambiental y desarrollo sostenible</t>
+  </si>
+  <si>
+    <t>Se presenta la petición del Umweltausschuss. El grupo debate la pregunta guía y diseña un plan: ¿Qué datos necesitamos? ¿Cómo los recogemos?</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas y plan de trabajo en alemán</t>
+  </si>
+  <si>
+    <t>Se trabajan estructuras lingüísticas (comparativos, números grandes, verbos modales) y vocabulario sobre residuos. Se practica la interpretación de gráficos y la mediación oral.</t>
+  </si>
+  <si>
+    <t>Ejercicios de gramática y vocabulario; role-play de mediación</t>
+  </si>
+  <si>
+    <t>Los equipos recogen datos: pesan los residuos del comedor durante un día y realizan la encuesta a 30 compañeros. Analizan los resultados con una hoja de cálculo y crean gráficos.</t>
+  </si>
+  <si>
+    <t>Hoja de datos y gráficos en alemán</t>
+  </si>
+  <si>
+    <t>Cada equipo elabora un póster con los hallazgos y prepara la presentación oral. También redactan una versión simplificada en español para la mediación.</t>
+  </si>
+  <si>
+    <t>Póster terminado y guión de la presentación</t>
+  </si>
+  <si>
+    <t>Presentación ante el Umweltausschuss (real o simulada con otro grupo). Coevaluación entre equipos y autoevaluación con diana. Se asignan niveles de logro a los criterios.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada, diana de autoevaluación y vídeo de la presentación</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Kunst verbindet: Unsere deutsch-aragonesische Galerie</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos crear una exposición artística que muestre, en alemán, la conexión entre la cultura aragonesa y la alemana, y que involucre a toda la comunidad educativa?</t>
+    <t>Crea tu leyenda aragonesa en alemán</t>
+  </si>
+  <si>
+    <t>Un libro bilingüe para la biblioteca del centro</t>
+  </si>
+  <si>
+    <t>La biblioteca del instituto quiere ampliar su fondo intercultural y ha recibido una donación de libros en alemán, pero falta material adaptado a niños pequeños. El ayuntamiento ha contactado con familias alemanas recién llegadas que demandan recursos para sus hijos. El alumnado de 3.º ESO de alemán puede contribuir con un libro creado por ellos.</t>
+  </si>
+  <si>
+    <t>Investigar una leyenda aragonesa, adaptarla a un público infantil de habla alemana, y elaborar un libro bilingüe ilustrado que se donará a la biblioteca del centro para su préstamo a familias y escolares.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Materiales de arte: cartulinas, témperas, rotuladores, revistas para collage.
-[...36 lines deleted...]
-    <t>Rúbrica de autoevaluación cumplimentada. Actas del debate (grabación o notas).</t>
+• Ordenadores/tablets con acceso a internet
+• Material de dibujo (folios, rotuladores)
+• Plantilla de storyboard
+• Modelo de cuento infantil alemán
+• Ficha de mediación y reflexión</t>
+  </si>
+  <si>
+    <t>Educación intercultural y artística; fomento de la lectura y escritura creativa.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo de la biblioteca y el ayuntamiento. Se leen en clase dos leyendas cortas (una aragonesa y otra alemana) y se debate cómo adaptarlas a niños. Se formula la pregunta guía y se forman equipos de 4.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas en cuaderno individual.</t>
+  </si>
+  <si>
+    <t>Se trabaja el vocabulario básico de cuentos (Prinz, Schloss, Drache, etc.) y estructuras narrativas simples (Es war einmal...). Se analiza un cuento infantil alemán modelo (p.ej. 'Der Hase und der Igel') y se practica la simplificación de textos.</t>
+  </si>
+  <si>
+    <t>Ejercicios de reescritura simplificada de un fragmento.</t>
+  </si>
+  <si>
+    <t>Cada equipo investiga la leyenda de la Campana de Huesca (o la elegida) usando fuentes fiables. Diseñan un storyboard con 6-8 viñetas y escriben el borrador del texto en alemán y español. El docente revisa y da feedback.</t>
+  </si>
+  <si>
+    <t>Storyboard y borrador del texto.</t>
+  </si>
+  <si>
+    <t>Los equipos realizan las ilustraciones finales, maquetan el libro (papel o digital) y redactan la ficha de mediación y la reflexión intercultural. Preparan una breve presentación oral (2-3 min) para la entrega.</t>
+  </si>
+  <si>
+    <t>Libro terminado, ficha de mediación y reflexión.</t>
+  </si>
+  <si>
+    <t>Cada equipo presenta su libro al resto de la clase y explica las decisiones de mediación. Se realiza coevaluación con rúbrica y autoevaluación mediante diana. Se recogen los libros para donarlos a la biblioteca.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Ofrecer grabaciones de los textos en alemán estándar con variación de velocidad (lenta, normal) mediante la función de ajuste de velocidad en reproductores de audio.
@@ -7895,68 +7895,68 @@
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>305</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>306</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>307</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>309</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>313</v>
+        <v>306</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>314</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>316</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>302</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>317</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>318</v>
       </c>
     </row>
@@ -8046,85 +8046,85 @@
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>301</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>302</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>326</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>305</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>313</v>
+        <v>306</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>328</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>309</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>313</v>
+        <v>306</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>330</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>313</v>
+        <v>306</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>332</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>316</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>302</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>334</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>335</v>
       </c>
     </row>
@@ -8214,85 +8214,85 @@
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>301</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>302</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>343</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>305</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>313</v>
+        <v>306</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>345</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>309</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>306</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>347</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>302</v>
+        <v>306</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>349</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>316</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>302</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>351</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>352</v>
       </c>
     </row>