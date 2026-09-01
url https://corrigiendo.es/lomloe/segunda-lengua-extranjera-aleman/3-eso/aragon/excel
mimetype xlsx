--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:31</t>
+    <t>01/09/2026 15:10</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Alemán 3º ESO; se aplica el RD 217/2022 estatal sin modificaciones.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Segunda lengua extranjera aleman</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, los criterios de evaluación y saberes básicos son exactamente los del RD 217/2022.</t>
   </si>