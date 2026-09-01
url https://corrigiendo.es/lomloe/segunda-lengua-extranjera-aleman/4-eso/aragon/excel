--- v0 (2026-05-27)
+++ v1 (2026-09-01)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="512">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="511">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Segunda lengua extranjera aleman</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>4.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>27/05/2026 23:41</t>
+    <t>01/09/2026 14:08</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para esta materia; aplica integramente el currículo estatal del RD 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso terminal de la etapa obligatoria con itinerarios diferenciados (académico y aplicado en algunas materias). Marca la frontera entre quienes seguirán a Bachillerato y quienes optarán por FP o el mundo laboral.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Segunda lengua extranjera aleman</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, los criterios de evaluación y saberes básicos son idénticos a los del BOE.</t>
   </si>
@@ -859,265 +859,262 @@
   <si>
     <t>Reconoce algunas semejanzas y diferencias culturales, pero no siempre actúa de forma empática. Aplica estrategias de forma guiada con errores o de manera incompleta para explicar la diversidad.
 → Compara las comidas típicas de Alemania y España, pero hace comentarios que muestran poca apertura o utiliza expresiones poco respetuosas.</t>
   </si>
   <si>
     <t>Actúa de forma empática y respetuosa en situaciones interculturales habituales. Valora críticamente la diversidad, identificando semejanzas y diferencias. Aplica estrategias de forma autónoma para explicar y apreciar la diversidad lingüística, cultural y artística.
 → Explica las diferencias entre el sistema educativo alemán y español mostrando comprensión y respeto, y utiliza vocabulario adecuado para describir aspectos culturales.</t>
   </si>
   <si>
     <t>Transfiere su comprensión intercultural a contextos nuevos y complejos. Promueve activamente la diversidad y actúa como mediador en situaciones interculturales. Aplica estrategias de forma creativa e innovadora para defender y apreciar la diversidad atendiendo a valores ecosociales.
 → Organiza un intercambio virtual con alumnos de un centro alemán, mediando en malentendidos culturales y proponiendo actividades que fomenten el respeto mutuo y la reflexión sobre los derechos humanos.</t>
   </si>
   <si>
     <t>Secuenciación trimestral</t>
   </si>
   <si>
     <t>El enriquecimiento de secuenciación trimestral aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Aragón, dein nächstes Abenteuer</t>
+    <t>Entdeckungen in Aragonien</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Creación de un videoguía turístico en alemán para jóvenes germanohablantes</t>
+    <t>Ein Videoblog über das Mudéjar-Erbe</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Alumnado de 4.º ESO con nivel A2-B1 en alemán, en un instituto de Aragón que participa en un proyecto eTwinning con un centro alemán. Han trabajado previamente vocabulario básico de viajes y cultura.</t>
+    <t>Un grupo de estudiantes alemanes de intercambio visitará el instituto el próximo trimestre. El alumnado de 4.º ESO de Alemán quiere preparar un videoblog que muestre los monumentos mudéjares más emblemáticos de Aragón, explicando su historia y detalles arquitectónicos en alemán, para despertar el interés de los visitantes.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo elaborar un video promocional de un lugar o tradición aragonesa en alemán que resulte atractivo para jóvenes germanohablantes?</t>
+    <t>Crear un videoblog en alemán que presente un monumento mudéjar aragonés a una audiencia de jóvenes germanohablantes, utilizando un lenguaje claro, expresivo y adaptado, e incluyendo elementos de interacción (preguntas para los espectadores) y mediación cultural.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores/tablets con conexión a internet y cámara
-[...4 lines deleted...]
-• Formulario de Google para votación de los alumnos alemanes</t>
+• Dispositivos móviles o tablets con cámara
+• Software de edición (Clipchamp, CapCut o similar)
+• Plantilla de guion
+• Lista de monumentos mudéjares aragoneses (UNESCO)
+• Modelos de videoblogs en alemán (YouTube)
+• Rúbrica de evaluación</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competencia digital (edición de video, trabajo colaborativo en línea), conciencia y expresión cultural (Patrimonio aragonés y alemán), sentido de iniciativa (planificación y ejecución de un proyecto), aprender a aprender (reflexión sobre el propio proceso).</t>
+    <t>Educación patrimonial, competencia digital, conciencia intercultural.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Se presenta el reto mediante un video motivador de un influencer alemán viajando por Aragón. Se debate en plenario qué aspectos de Aragón podrían interesar a jóvenes germanohablantes. Se forman equipos y se elige un tema (ej. el mudéjar, la Ruta del Tambor, el Pirineo). Cada equipo anota ideas iniciales.</t>
-[...2 lines deleted...]
-    <t>Lluvia de ideas en la pizarra y elección del tema por equipo (acta de grupo).</t>
+    <t>Se presenta la situación: los estudiantes alemanes visitarán el centro. Se visionan ejemplos de videoblogs turísticos en alemán. Se lanza la pregunta guía y se forman equipos de 3-4 personas. Cada equipo elige un monumento mudéjar aragonés (selección de una lista proporcionada).</t>
+  </si>
+  <si>
+    <t>Anotaciones en el cuaderno sobre ideas iniciales y elección del monumento.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Se proporciona input lingüístico: vocabulario de descripción de lugares, adjetivos valorativos, conectores temporales y causales. Se analizan ejemplos de vídeos turísticos en alemán (estructura, recursos audiovisuales). Cada equipo investiga en internet sobre su tema, recopila imágenes y datos en una infografía compartida.</t>
-[...2 lines deleted...]
-    <t>Infografía colaborativa con vocabulario y datos clave.</t>
+    <t>Se trabajan contenidos lingüísticos: vocabulario arquitectónico (Bogen, Turm, Mosaik…), presente y perfecto para descripciones, conectores para secuenciar. También se analizan ejemplos de guiones y se practica la pronunciación. Se entrega una plantilla de guion.</t>
+  </si>
+  <si>
+    <t>Ejercicios de vocabulario y estructura, primer borrador del guion.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>Los equipos redactan el guion del video, incluyendo introducción, desarrollo y cierre. Se realiza coevaluación entre equipos: revisión cruzada de guiones usando una rúbrica. Se graba el audio (en clase con micrófonos) y se ensaya la sincronización con las imágenes.</t>
-[...2 lines deleted...]
-    <t>Primer borrador del guion y rúbrica de coevaluación cumplimentada.</t>
+    <t>Los equipos investigan más a fondo el monumento (biblioteca, internet) adaptando la información al nivel A2-B1. Ensayan la locución, graban el vídeo con dispositivos móviles y editan con herramientas sencillas (Clipchamp, CapCut). Incorporan elementos visuales (fotos, mapas).</t>
+  </si>
+  <si>
+    <t>Hoja de planificación de grabación y vídeo sin editar.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>Montaje del video: edición de imágenes, inserción del audio grabado o voz en off, subtítulos opcionales. Se publica el video en una plataforma privada (Google Drive o YouTube no listado) y se envía el enlace al centro alemán. Los alumnos alemanes visionan y puntúan los videos según criterios acordados.</t>
-[...2 lines deleted...]
-    <t>Video finalizado y enlace compartido; respuestas del formulario de los alumnos alemanes.</t>
+    <t>Finalizan la edición, añaden subtítulos en alemán (opcional), y preparan una breve presentación para la clase. Publican el vídeo en un canal privado. Redactan un párrafo de introducción para compartir con el instituto alemán.</t>
+  </si>
+  <si>
+    <t>Vídeo finalizado y publicación.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Visionado conjunto de los videos en clase. Cada equipo explica brevemente su proceso. Se analizan los resultados de la votación alemana. Cada alumno rellena un diario de aprendizaje reflexionando sobre lo aprendido, dificultades y estrategias utilizadas. Se entrega el póster digital de comparación cultural (criterio 6.2).</t>
-[...2 lines deleted...]
-    <t>Diario de aprendizaje individual y póster digital comparativo.</t>
+    <t>Visionado conjunto de los vídeos, coevaluación con rúbrica y autoevaluación mediante diana. Se asignan niveles de logro (1-4) a cada criterio. Se recogen los comentarios de la audiencia real (se espera respuesta del instituto alemán).</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Daten für die Zukunft: Was sagt die Statistik über unser Aragón?</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos analizar y comunicar en alemán los datos sobre digitalización en Aragón para concienciar a la juventud sobre su impacto?</t>
+    <t>Sprache erforschen, Daten verstehen</t>
+  </si>
+  <si>
+    <t>Eine Umfrage zu Sprachen in unserer Schule</t>
+  </si>
+  <si>
+    <t>Die Schule möchte ein Sprachenprofil erstellen und das Bewusstsein für Mehrsprachigkeit fördern. Das braucht Daten aus der Schülerschaft.</t>
+  </si>
+  <si>
+    <t>Eine repräsentative Umfrage unter mindestens 50 Mitschüler/innen durchführen, die Ergebnisse analysieren und in einem Forschungsbericht sowie einer öffentlichen Präsentation für die Schulgemeinschaft darstellen.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Datos abiertos del INE y Eurostat (en alemán o traducidos)
-[...13 lines deleted...]
-    <t>Lluvia de ideas en alemán (póster colaborativo) y preguntas iniciales del alumnado.</t>
+• Plantilla de cuestionario en alemán
+• Hoja de cálculo para gráficos
+• Fichas de vocabulario (frecuencias, opiniones)
+• Ejemplo de informe científico escolar</t>
+  </si>
+  <si>
+    <t>Educación intercultural y tratamiento crítico de datos.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo: la Schulleitung necesita datos sobre actitudes hacia las lenguas en el centro. Se formula la pregunta guía y se recogen ideas previas.</t>
+  </si>
+  <si>
+    <t>Anotaciones iniciales en el cuaderno de equipo.</t>
+  </si>
+  <si>
+    <t>El alumnado analiza modelos de encuesta en alemán, aprende vocabulario sobre frecuencias y opiniones, y practica la formulación de preguntas cerradas y abiertas.</t>
+  </si>
+  <si>
+    <t>Ejercicios de comprensión de un cuestionario modelo.</t>
+  </si>
+  <si>
+    <t>En equipos, diseñan y validan el cuestionario final (en alemán y español). Lo aplican a al menos 50 compañeros (fuera del aula). Recogen y organizan los datos en hoja de cálculo.</t>
+  </si>
+  <si>
+    <t>Cuestionario final y base de datos.</t>
+  </si>
+  <si>
+    <t>Analizan los datos con gráficos (barras, sectores), redactan el informe por equipos y diseñan el póster. Preparan la presentación oral simplificada para otra clase.</t>
+  </si>
+  <si>
+    <t>Informe escrito, póster y guion de presentación.</t>
+  </si>
+  <si>
+    <t>Exponen los pósters en un pasillo (o aula abierta) y explican los resultados a otros grupos. Coevaluación con rúbrica y autoevaluación individual.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 3</t>
+  </si>
+  <si>
+    <t>Mudéjar hörbar machen</t>
+  </si>
+  <si>
+    <t>Un Audioguide für das Welterbe von Teruel</t>
+  </si>
+  <si>
+    <t>El Ayuntamiento de Teruel quiere impulsar el turismo cultural en alemán y pide a los alumnos un prototipo de audioguía para la Torre de El Salvador, un monumento mudéjar declarado Patrimonio de la Humanidad.</t>
+  </si>
+  <si>
+    <t>Diseñar y grabar un prototipo de audioguía en alemán para la Torre de El Salvador, que integre descripciones, datos históricos y anécdotas, dirigido a turistas de habla alemana.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Micrófonos de móvil o auriculares con micrófono
+• Aplicación de grabación y edición (Audacity, Soundtrap o similar)
+• Fichas de vocabulario y estructuras
+• Rúbrica de evaluación
+• Ejemplos de audioguías en alemán (p.ej. de museos alemanes)
+• Fichas informativas sobre el Mudéjar aragonés (fuentes fiables)</t>
+  </si>
+  <si>
+    <t>Educación patrimonial, competencia digital y conciencia intercultural.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo real del Ayuntamiento de Teruel: crear un audioguía en alemán para la Torre de El Salvador. Se visionan ejemplos de audioguías y se debate qué hace que una visita guiada sea atractiva. Se forma la pregunta guía.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas inicial en la pizarra.</t>
   </si>
   <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>Talleres prácticos: 1) Vocabulario y estructuras para describir tendencias y comparar cifras (Steigerung, Rückgang, im Vergleich zu...). 2) Lectura de artículos breves en alemán sobre digitalización en España/Aragón (fuente: Deutsche Welle, Goethe Institut). 3) Introducción a fuentes estadísticas (INE, Eurostat) y cómo interpretar tablas y gráficos en alemán. Se modeliza la extracción de datos relevantes.</t>
-[...75 lines deleted...]
-    <t>Cuestionario de reflexión, entrada en el portfolio digital y grabación de la presentación final.</t>
+    <t>Trabajo con vocabulario específico sobre patrimonio (Baustil, Bogen, Mosaik, etc.), estructuras para dar direcciones y describir lugares, y repaso del presente histórico. Se analizan modelos de mediación cultural. Se practica la grabación y edición de audio con herramientas sencillas.</t>
+  </si>
+  <si>
+    <t>Ejercicios de vocabulario y role-plays de mediación.</t>
+  </si>
+  <si>
+    <t>Por equipos, investigan la historia y características de la Torre de El Salvador (fuentes fiables). Redactan el guion del audioguía (10-12 paradas) y planifican los recursos sonoros (música, efectos).</t>
+  </si>
+  <si>
+    <t>Borradores del guion y esquema de grabación.</t>
+  </si>
+  <si>
+    <t>Grabación del audioguía en el aula o espacios del centro (simulando las paradas). Edición y montaje final. Se prepara una ficha técnica que explique las estrategias de mediación aplicadas.</t>
+  </si>
+  <si>
+    <t>Archivo de audio final y ficha técnica.</t>
+  </si>
+  <si>
+    <t>Cada equipo presenta su audioguía al resto y a un miembro de la oficina de turismo (invitado virtual o presencial). Coevaluación con rúbrica. Autoevaluación individual sobre el proceso de aprendizaje.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación del contenido textual y auditivo.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Ofrecer audios de diálogos en alemán con transcripción simultánea (subtitulado) para asociar sonido y grafía.
@@ -2345,1723 +2342,1723 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>221</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>381</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>382</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>383</v>
-      </c>
-[...1 lines deleted...]
-        <v>384</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>384</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>385</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>387</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>388</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>389</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>390</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>391</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>393</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>393</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>394</v>
       </c>
-      <c r="C6" s="7" t="s">
+      <c r="D6" s="7" t="s">
         <v>395</v>
-      </c>
-[...1 lines deleted...]
-        <v>396</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>396</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>397</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="D7" s="7" t="s">
         <v>398</v>
-      </c>
-[...1 lines deleted...]
-        <v>399</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>399</v>
+      </c>
+      <c r="C8" s="7" t="s">
         <v>400</v>
       </c>
-      <c r="C8" s="7" t="s">
+      <c r="D8" s="7" t="s">
         <v>401</v>
-      </c>
-[...1 lines deleted...]
-        <v>402</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>403</v>
+      </c>
+      <c r="B2" s="8" t="s">
         <v>404</v>
       </c>
-      <c r="B2" s="8" t="s">
+      <c r="C2" s="8" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>406</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>407</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>409</v>
+      </c>
+      <c r="B4" s="7" t="s">
         <v>410</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="C4" s="7" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
+        <v>412</v>
+      </c>
+      <c r="B5" s="7" t="s">
         <v>413</v>
       </c>
-      <c r="B5" s="7" t="s">
+      <c r="C5" s="7" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>415</v>
+      </c>
+      <c r="B6" s="7" t="s">
         <v>416</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="C6" s="7" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
         <v>272</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>418</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>419</v>
-      </c>
-[...1 lines deleted...]
-        <v>420</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>420</v>
+      </c>
+      <c r="B8" s="7" t="s">
         <v>421</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="C8" s="7" t="s">
         <v>422</v>
-      </c>
-[...1 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="B9" s="7" t="s">
         <v>424</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="C9" s="7" t="s">
         <v>425</v>
-      </c>
-[...1 lines deleted...]
-        <v>426</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
+        <v>426</v>
+      </c>
+      <c r="B10" s="7" t="s">
         <v>427</v>
       </c>
-      <c r="B10" s="7" t="s">
+      <c r="C10" s="7" t="s">
         <v>428</v>
-      </c>
-[...1 lines deleted...]
-        <v>429</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
         <v>186</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>430</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>278</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>433</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>434</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>435</v>
       </c>
-      <c r="D3" s="7" t="s">
+      <c r="E3" s="7" t="s">
         <v>436</v>
-      </c>
-[...1 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>437</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>438</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>439</v>
       </c>
-      <c r="D4" s="7" t="s">
+      <c r="E4" s="7" t="s">
         <v>440</v>
-      </c>
-[...1 lines deleted...]
-        <v>441</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>441</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>442</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>443</v>
       </c>
-      <c r="D5" s="7" t="s">
+      <c r="E5" s="7" t="s">
         <v>444</v>
-      </c>
-[...1 lines deleted...]
-        <v>445</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>445</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>442</v>
+      </c>
+      <c r="D6" s="7" t="s">
         <v>446</v>
       </c>
-      <c r="C6" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D6" s="7" t="s">
+      <c r="E6" s="7" t="s">
         <v>447</v>
-      </c>
-[...1 lines deleted...]
-        <v>448</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>448</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>449</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="D7" s="7" t="s">
         <v>450</v>
       </c>
-      <c r="D7" s="7" t="s">
+      <c r="E7" s="7" t="s">
         <v>451</v>
-      </c>
-[...1 lines deleted...]
-        <v>452</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>452</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>438</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>453</v>
       </c>
-      <c r="C8" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="7" t="s">
+      <c r="E8" s="7" t="s">
         <v>454</v>
-      </c>
-[...1 lines deleted...]
-        <v>455</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
+        <v>455</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>438</v>
+      </c>
+      <c r="D9" s="7" t="s">
         <v>456</v>
       </c>
-      <c r="C9" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="7" t="s">
+      <c r="E9" s="7" t="s">
         <v>457</v>
-      </c>
-[...1 lines deleted...]
-        <v>458</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>86</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>459</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>460</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="E2" s="8" t="s">
         <v>461</v>
       </c>
-      <c r="E2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>462</v>
-      </c>
-[...1 lines deleted...]
-        <v>463</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
       <c r="D3" s="9">
         <v>6.67</v>
       </c>
       <c r="E3" s="9">
         <v>6.67</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="D4" s="9">
         <v>6.67</v>
       </c>
       <c r="E4" s="9">
         <v>6.67</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>1.3</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
       <c r="D5" s="9">
         <v>6.67</v>
       </c>
       <c r="E5" s="9">
         <v>6.67</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.1</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="D6" s="9">
         <v>6.67</v>
       </c>
       <c r="E6" s="9">
         <v>6.67</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>2.2</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
       <c r="D7" s="9">
         <v>6.67</v>
       </c>
       <c r="E7" s="9">
         <v>6.67</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>2.3</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>469</v>
+        <v>468</v>
       </c>
       <c r="D8" s="9">
         <v>6.67</v>
       </c>
       <c r="E8" s="9">
         <v>6.67</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>3.1</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>470</v>
+        <v>469</v>
       </c>
       <c r="D9" s="9">
         <v>12.5</v>
       </c>
       <c r="E9" s="9">
         <v>12.5</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>3.2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>135</v>
       </c>
       <c r="D10" s="9">
         <v>12.5</v>
       </c>
       <c r="E10" s="9">
         <v>12.5</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>4.1</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="D11" s="9">
         <v>7.5</v>
       </c>
       <c r="E11" s="9">
         <v>7.5</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>4.2</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="D12" s="9">
         <v>7.5</v>
       </c>
       <c r="E12" s="9">
         <v>7.5</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>5.1</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>152</v>
       </c>
       <c r="D13" s="9">
         <v>5.0</v>
       </c>
       <c r="E13" s="9">
         <v>5.0</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>5.2</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
       <c r="D14" s="9">
         <v>5.0</v>
       </c>
       <c r="E14" s="9">
         <v>5.0</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>5.3</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="D15" s="9">
         <v>5.0</v>
       </c>
       <c r="E15" s="9">
         <v>5.0</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>6.1</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>79</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="D16" s="9">
         <v>6.67</v>
       </c>
       <c r="E16" s="9">
         <v>6.67</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7">
         <v>6.2</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>79</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>175</v>
       </c>
       <c r="D17" s="9">
         <v>6.67</v>
       </c>
       <c r="E17" s="9">
         <v>6.67</v>
       </c>
       <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7">
         <v>6.3</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>79</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="D18" s="9">
         <v>6.67</v>
       </c>
       <c r="E18" s="9">
         <v>6.67</v>
       </c>
       <c r="F18" s="7"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="7" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="9"/>
       <c r="E19" s="9">
         <f>SUM(E3:E18)</f>
         <v>115.030000000000015</v>
       </c>
       <c r="F19" s="7" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:T31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20">
       <c r="A1" s="8" t="s">
+        <v>478</v>
+      </c>
+      <c r="B1" s="8" t="s">
         <v>479</v>
-      </c>
-[...1 lines deleted...]
-        <v>480</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>1.3</v>
       </c>
       <c r="F1" s="8">
         <v>2.1</v>
       </c>
       <c r="G1" s="8">
         <v>2.2</v>
       </c>
       <c r="H1" s="8">
         <v>2.3</v>
       </c>
       <c r="I1" s="8">
         <v>3.1</v>
       </c>
       <c r="J1" s="8">
         <v>3.2</v>
       </c>
       <c r="K1" s="8">
         <v>4.1</v>
       </c>
       <c r="L1" s="8">
         <v>4.2</v>
       </c>
       <c r="M1" s="8">
         <v>5.1</v>
       </c>
       <c r="N1" s="8">
         <v>5.2</v>
       </c>
       <c r="O1" s="8">
         <v>5.3</v>
       </c>
       <c r="P1" s="8">
         <v>6.1</v>
       </c>
       <c r="Q1" s="8">
         <v>6.2</v>
       </c>
       <c r="R1" s="8">
         <v>6.3</v>
       </c>
       <c r="S1" s="8" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="T1" s="8" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" s="7" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:R2),"")</f>
         <v/>
       </c>
       <c r="T2" s="7"/>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" s="7" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:R3),"")</f>
         <v/>
       </c>
       <c r="T3" s="7"/>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" s="7" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:R4),"")</f>
         <v/>
       </c>
       <c r="T4" s="7"/>
     </row>
     <row r="5" spans="1:20">
       <c r="A5" s="7" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:R5),"")</f>
         <v/>
       </c>
       <c r="T5" s="7"/>
     </row>
     <row r="6" spans="1:20">
       <c r="A6" s="7" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:R6),"")</f>
         <v/>
       </c>
       <c r="T6" s="7"/>
     </row>
     <row r="7" spans="1:20">
       <c r="A7" s="7" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:R7),"")</f>
         <v/>
       </c>
       <c r="T7" s="7"/>
     </row>
     <row r="8" spans="1:20">
       <c r="A8" s="7" t="s">
-        <v>488</v>
+        <v>487</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:R8),"")</f>
         <v/>
       </c>
       <c r="T8" s="7"/>
     </row>
     <row r="9" spans="1:20">
       <c r="A9" s="7" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:R9),"")</f>
         <v/>
       </c>
       <c r="T9" s="7"/>
     </row>
     <row r="10" spans="1:20">
       <c r="A10" s="7" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:R10),"")</f>
         <v/>
       </c>
       <c r="T10" s="7"/>
     </row>
     <row r="11" spans="1:20">
       <c r="A11" s="7" t="s">
-        <v>491</v>
+        <v>490</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:R11),"")</f>
         <v/>
       </c>
       <c r="T11" s="7"/>
     </row>
     <row r="12" spans="1:20">
       <c r="A12" s="7" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:R12),"")</f>
         <v/>
       </c>
       <c r="T12" s="7"/>
     </row>
     <row r="13" spans="1:20">
       <c r="A13" s="7" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:R13),"")</f>
         <v/>
       </c>
       <c r="T13" s="7"/>
     </row>
     <row r="14" spans="1:20">
       <c r="A14" s="7" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:R14),"")</f>
         <v/>
       </c>
       <c r="T14" s="7"/>
     </row>
     <row r="15" spans="1:20">
       <c r="A15" s="7" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:R15),"")</f>
         <v/>
       </c>
       <c r="T15" s="7"/>
     </row>
     <row r="16" spans="1:20">
       <c r="A16" s="7" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:R16),"")</f>
         <v/>
       </c>
       <c r="T16" s="7"/>
     </row>
     <row r="17" spans="1:20">
       <c r="A17" s="7" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:R17),"")</f>
         <v/>
       </c>
       <c r="T17" s="7"/>
     </row>
     <row r="18" spans="1:20">
       <c r="A18" s="7" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:R18),"")</f>
         <v/>
       </c>
       <c r="T18" s="7"/>
     </row>
     <row r="19" spans="1:20">
       <c r="A19" s="7" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:R19),"")</f>
         <v/>
       </c>
       <c r="T19" s="7"/>
     </row>
     <row r="20" spans="1:20">
       <c r="A20" s="7" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:R20),"")</f>
         <v/>
       </c>
       <c r="T20" s="7"/>
     </row>
     <row r="21" spans="1:20">
       <c r="A21" s="7" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:R21),"")</f>
         <v/>
       </c>
       <c r="T21" s="7"/>
     </row>
     <row r="22" spans="1:20">
       <c r="A22" s="7" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:R22),"")</f>
         <v/>
       </c>
       <c r="T22" s="7"/>
     </row>
     <row r="23" spans="1:20">
       <c r="A23" s="7" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:R23),"")</f>
         <v/>
       </c>
       <c r="T23" s="7"/>
     </row>
     <row r="24" spans="1:20">
       <c r="A24" s="7" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:R24),"")</f>
         <v/>
       </c>
       <c r="T24" s="7"/>
     </row>
     <row r="25" spans="1:20">
       <c r="A25" s="7" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:R25),"")</f>
         <v/>
       </c>
       <c r="T25" s="7"/>
     </row>
     <row r="26" spans="1:20">
       <c r="A26" s="7" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:R26),"")</f>
         <v/>
       </c>
       <c r="T26" s="7"/>
     </row>
     <row r="27" spans="1:20">
       <c r="A27" s="7" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:R27),"")</f>
         <v/>
       </c>
       <c r="T27" s="7"/>
     </row>
     <row r="28" spans="1:20">
       <c r="A28" s="7" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:R28),"")</f>
         <v/>
       </c>
       <c r="T28" s="7"/>
     </row>
     <row r="29" spans="1:20">
       <c r="A29" s="7" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:R29),"")</f>
         <v/>
       </c>
       <c r="T29" s="7"/>
     </row>
     <row r="30" spans="1:20">
       <c r="A30" s="7" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:R30),"")</f>
         <v/>
       </c>
       <c r="T30" s="7"/>
     </row>
     <row r="31" spans="1:20">
       <c r="A31" s="7" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:R31),"")</f>
         <v/>
       </c>
       <c r="T31" s="7"/>
     </row>
   </sheetData>
@@ -7831,276 +7828,276 @@
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>280</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>281</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>304</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>284</v>
       </c>
       <c r="C23" s="7" t="s">
+        <v>285</v>
+      </c>
+      <c r="D23" s="7" t="s">
         <v>306</v>
       </c>
-      <c r="D23" s="7" t="s">
+      <c r="E23" s="7" t="s">
         <v>307</v>
-      </c>
-[...1 lines deleted...]
-        <v>308</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>288</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>306</v>
+        <v>285</v>
       </c>
       <c r="D24" s="7" t="s">
+        <v>308</v>
+      </c>
+      <c r="E24" s="7" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>291</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>285</v>
       </c>
       <c r="D25" s="7" t="s">
+        <v>310</v>
+      </c>
+      <c r="E25" s="7" t="s">
         <v>311</v>
-      </c>
-[...1 lines deleted...]
-        <v>312</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>294</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>281</v>
       </c>
       <c r="D26" s="7" t="s">
+        <v>312</v>
+      </c>
+      <c r="E26" s="7" t="s">
         <v>313</v>
-      </c>
-[...1 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="B28" s="1" t="s">
         <v>315</v>
-      </c>
-[...1 lines deleted...]
-        <v>316</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>266</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>268</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>270</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>272</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>274</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>186</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>276</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>277</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>278</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>280</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>281</v>
       </c>
       <c r="D35" s="7" t="s">
+        <v>321</v>
+      </c>
+      <c r="E35" s="7" t="s">
         <v>322</v>
-      </c>
-[...1 lines deleted...]
-        <v>323</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>284</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>285</v>
+        <v>323</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>324</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>288</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>306</v>
+        <v>285</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>326</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>291</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>281</v>
+        <v>323</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>328</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>294</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>281</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>330</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>331</v>
+        <v>296</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -8109,320 +8106,320 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>221</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>332</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>333</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
+        <v>335</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>336</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>337</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>338</v>
-      </c>
-[...1 lines deleted...]
-        <v>339</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>339</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>340</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>341</v>
-      </c>
-[...1 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>342</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>343</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>344</v>
-      </c>
-[...1 lines deleted...]
-        <v>345</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
+        <v>345</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>336</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>346</v>
       </c>
-      <c r="B6" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="7" t="s">
+      <c r="D6" s="7" t="s">
         <v>347</v>
-      </c>
-[...1 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="C7" s="7" t="s">
+        <v>348</v>
+      </c>
+      <c r="D7" s="7" t="s">
         <v>349</v>
-      </c>
-[...1 lines deleted...]
-        <v>350</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="C8" s="7" t="s">
+        <v>350</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>351</v>
-      </c>
-[...1 lines deleted...]
-        <v>352</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
+        <v>352</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>336</v>
+      </c>
+      <c r="C9" s="7" t="s">
         <v>353</v>
       </c>
-      <c r="B9" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C9" s="7" t="s">
+      <c r="D9" s="7" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="C10" s="7" t="s">
+        <v>355</v>
+      </c>
+      <c r="D10" s="7" t="s">
         <v>356</v>
-      </c>
-[...1 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>357</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>358</v>
-      </c>
-[...1 lines deleted...]
-        <v>359</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
+        <v>359</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>336</v>
+      </c>
+      <c r="C12" s="7" t="s">
         <v>360</v>
       </c>
-      <c r="B12" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="7" t="s">
+      <c r="D12" s="7" t="s">
         <v>361</v>
-      </c>
-[...1 lines deleted...]
-        <v>362</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="C13" s="7" t="s">
+        <v>362</v>
+      </c>
+      <c r="D13" s="7" t="s">
         <v>363</v>
-      </c>
-[...1 lines deleted...]
-        <v>364</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="C14" s="7" t="s">
+        <v>364</v>
+      </c>
+      <c r="D14" s="7" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="7" t="s">
+        <v>366</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>336</v>
+      </c>
+      <c r="C15" s="7" t="s">
         <v>367</v>
       </c>
-      <c r="B15" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C15" s="7" t="s">
+      <c r="D15" s="7" t="s">
         <v>368</v>
-      </c>
-[...1 lines deleted...]
-        <v>369</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="7" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="C16" s="7" t="s">
+        <v>369</v>
+      </c>
+      <c r="D16" s="7" t="s">
         <v>370</v>
-      </c>
-[...1 lines deleted...]
-        <v>371</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="7" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="C17" s="7" t="s">
+        <v>371</v>
+      </c>
+      <c r="D17" s="7" t="s">
         <v>372</v>
-      </c>
-[...1 lines deleted...]
-        <v>373</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="7" t="s">
+        <v>373</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>336</v>
+      </c>
+      <c r="C18" s="7" t="s">
         <v>374</v>
       </c>
-      <c r="B18" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C18" s="7" t="s">
+      <c r="D18" s="7" t="s">
         <v>375</v>
-      </c>
-[...1 lines deleted...]
-        <v>376</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="7" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="C19" s="7" t="s">
+        <v>376</v>
+      </c>
+      <c r="D19" s="7" t="s">
         <v>377</v>
-      </c>
-[...1 lines deleted...]
-        <v>378</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="7" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="C20" s="7" t="s">
+        <v>378</v>
+      </c>
+      <c r="D20" s="7" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>