--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="526">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="508">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Segunda lengua extranjera frances</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:39</t>
+    <t>10/07/2026 20:31</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto autonómico para Francés 1.º ESO; se aplica íntegramente el currículo estatal del RD 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Segunda lengua extranjera frances</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se mantienen íntegramente los criterios de evaluación del Real Decreto 217/2022, con la única diferencia de la codificación (CE.SLEF.1 frente a CE.1).</t>
   </si>
@@ -960,268 +960,206 @@
   </si>
   <si>
     <t>1.2: Seleccionar y aplicar estrategias de comprensión de forma guiada.
 2.2: Organizar y redactar textos breves con aceptable claridad y coherencia.
 2.3: Seleccionar y aplicar estrategias para planificar y producir textos.
 4.2: Aplicar estrategias que ayuden a crear puentes y faciliten la comprensión.
 5.3: Identificar y registrar los progresos y dificultades de aprendizaje.
 6.1: Actuar de forma empática y respetuosa en situaciones interculturales.
 6.3: Aplicar estrategias para explicar y apreciar la diversidad cultural.</t>
   </si>
   <si>
     <t>CE.SLEF.1
 CE.SLEF.2
 CE.SLEF.6</t>
   </si>
   <si>
     <t>Evaluación del proyecto final (diario multimodal) y cuestionarios de autoevaluación del progreso anual.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Ma vie en Aragon : crée ton blog vidéo</t>
+    <t>Enquêteurs francophones</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Situación de Aprendizaje para 1.º ESO – Francés como Segunda Lengua Extranjera</t>
+    <t>¿Qué presencia tiene el francés en nuestro entorno?</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Estudiantes de 1.º ESO en Aragón, con 3 sesiones semanales de francés. El centro participa en un proyecto eTwinning con un instituto de la región de Auvernia-Ródano-Alpes, Francia. La SDA se desarrolla durante las primeras 10 sesiones del curso.</t>
+    <t>El centro tiene un acuerdo de intercambio con un collège de Toulouse. El profesor de francés de allí nos ha propuesto investigar cómo influye la cultura francesa en nuestro día a día en Aragón, y compartir los resultados.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo presentarías tu vida cotidiana en Aragón a un estudiante francés de tu edad? Deberás crear un vídeo-blog (vlog) en francés, de 2-3 minutos, mostrando y explicando aspectos de tu día a día (horarios, comidas, actividades, elementos culturales aragoneses) y publicarlo en el blog de aula para que tus corresponsales lo vean y te comenten.</t>
+    <t>Diseñar y realizar una encuesta en francés sobre la presencia de la cultura francesa en el entorno del alumnado, analizar los datos y elaborar un informe y un vídeo que se enviarán al colegio hermano.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Modelo de vlog creado por el docente
-[...5 lines deleted...]
-• Rúbrica de evaluación</t>
+• Plantilla de guión de preguntas
+• Tabla para registro de datos
+• Modelo de informe
+• Grabadora de vídeo (móvil o tableta)
+• Diccionario bilingüe</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competencia digital (uso de herramientas de grabación y edición, publicación en blog). Competencia social y cívica (trabajo en equipo, respeto intercultural). Competencia en comunicación lingüística (expresión oral y escrita en francés). Competencia personal, social y de aprender a aprender (autoevaluación, reflexión).</t>
+    <t>Educación intercultural y desarrollo de la competencia digital (grabación y edición de vídeo).</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto a través de un vídeo de un estudiante francés saludando y preguntando cómo es un día típico en Aragón. Lluvia de ideas sobre qué aspectos mostrar. Visionado de un vlog modelo (en francés) sobre la vida cotidiana. Se forman parejas y se asigna el corresponsal francés.</t>
-[...2 lines deleted...]
-    <t>Anotaciones de la lluvia de ideas en la pizarra y preguntas iniciales de los estudiantes.</t>
+    <t>Se presenta la carta del colegio hermano y se debate la pregunta guía. El alumnado comparte ideas sobre la presencia del francés en Aragón. Se organizan los equipos.</t>
+  </si>
+  <si>
+    <t>Hoja de lluvia de ideas en francés con preguntas preliminares.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
-    <t>3 sesiones</t>
-[...5 lines deleted...]
-    <t>Organizador gráfico cumplimentado y ejercicios de producción oral grabados (audio corto).</t>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Se practica vocabulario y estructuras para hacer preguntas (Tu aimes...? Tu utilises...? Combien de fois...?). Se modelan diálogos de encuesta. Se trabajan números y expresiones de cantidad.</t>
+  </si>
+  <si>
+    <t>Ejercicios de role-play y comprensión oral con modelos de encuestas.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>Los estudiantes elaboran un guión para su vlog (en francés) que incluya: saludo, descripción de la rutina (mañana, tarde, noche), un elemento cultural aragonés (ej. la jota, el Pilar, el ternasco). Revisión del guión en parejas y con el docente. Preparación de materiales (fotos, objetos, carteles). Ensayo de la grabación.</t>
-[...2 lines deleted...]
-    <t>Guión escrito en francés con correcciones del docente y coevaluación entre parejas.</t>
+    <t>Los equipos realizan la encuesta a compañeros de otras clases, familiares o miembros del centro (en francés cuando sea posible). Registran respuestas en una tabla. En aula, procesan los datos (frecuencias, porcentajes sencillos).</t>
+  </si>
+  <si>
+    <t>Hojas de datos con respuestas y tabla de frecuencias.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>2 sesiones</t>
-[...5 lines deleted...]
-    <t>Vídeo final publicado, descripción escrita y comentarios en el blog.</t>
+    <t>Redactan el informe en francés (introducción, método, resultados, conclusión). Graban un vídeo resumen (1-2 min) explicando los hallazgos más importantes. El profesor ofrece retroalimentación sobre borradores.</t>
+  </si>
+  <si>
+    <t>Borrador y versión final del informe; guión y vídeo grabado.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Visionado conjunto de algunos vlogs seleccionados. Debate sobre las diferencias culturales observadas (horarios, comidas, celebraciones) y cómo se sintieron al presentar su cultura. Rellenan una rúbrica de autoevaluación y coevaluación (sobre los criterios 1.1, 2.1, 2.2, 6.1, 6.2). Reflexión escrita individual: '¿Qué he aprendido sobre mí y sobre la cultura francesa?'</t>
-[...2 lines deleted...]
-    <t>Rúbrica cumplimentada y reflexión escrita.</t>
+    <t>Visualización de los vídeos, coevaluación entre equipos mediante rúbrica. Autoevaluación con diana de aprendizaje. Reflexión sobre el proceso y el valor de la diversidad lingüística.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Enquête chez les jeunes aragonais</t>
-[...8 lines deleted...]
-    <t>¿Cuáles son los hábitos de consumo de los jóvenes aragoneses en su tiempo libre (redes sociales, deporte, lectura, etc.)? ¿Podemos recoger datos reales en el instituto y comunicar los resultados en francés a la comunidad educativa?</t>
+    <t>Guías culturales: Aragón y la Francofonía</t>
+  </si>
+  <si>
+    <t>Conéctate con el patrimonio compartido</t>
+  </si>
+  <si>
+    <t>La oficina de turismo de nuestro pueblo quiere renovar sus folletos para atraer a visitantes francófonos, destacando similitudes y diferencias culturales. El alumnado de 1.º ESO, que estudia francés, puede crear un prototipo de guía bilingüe (francés-español) que relacione un elemento del patrimonio aragonés (ej. arte mudéjar, la jota, un producto local) con uno de un país francófono.</t>
+  </si>
+  <si>
+    <t>Diseñar un prototipo de guía cultural bilingüe (francés-español) para la oficina de turismo local, que presente un elemento del patrimonio aragonés y uno de un país francófono, mostrando sus semejanzas y diferencias, e incluyendo textos breves, ilustraciones y códigos QR con audios grabados por el alumnado.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores o tablets con acceso a Canva
-[...94 lines deleted...]
-    <t>Rúbricas de autoevaluación y coevaluación cumplimentadas; registro de participación en la exposición.</t>
+• Fichas de investigación guiada (elemento aragonés y francófono)
+• Ejemplos de guías turísticas sencillas
+• Plantilla de tríptico (papel o digital)
+• Dispositivos para grabar audio (móviles, tabletas)
+• Canva o Genially para maquetación digital
+• Conexión a internet para búsqueda de imágenes libres</t>
+  </si>
+  <si>
+    <t>Educación intercultural, competencia digital (uso de herramientas de diseño y grabación), y conciencia patrimonial.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo de la oficina de turismo: crear un prototipo de guía cultural bilingüe. Se visionan ejemplos de guías turísticas sencillas. El alumnado formula preguntas iniciales y se organiza en equipos. Cada equipo elige un elemento del patrimonio aragonés (monumento, fiesta, comida) y comienza a investigar posibles conexiones con países francófonos.</t>
+  </si>
+  <si>
+    <t>Cuaderno con preguntas iniciales y elección del elemento.</t>
+  </si>
+  <si>
+    <t>Taller de comprensión lectora y auditiva: los estudiantes trabajan con textos y audios breves auténticos (páginas web de turismo, podcasts sencillos) sobre el elemento aragonés y su equivalente francófono. Aprenden vocabulario descriptivo (tamaño, color, antigüedad, materiales) y estructuras para comparar (plus grand que, moins ancien que, aussi... que). También practican la grabación de audios cortos.</t>
+  </si>
+  <si>
+    <t>Hoja de trabajo con ejercicios de comprensión y vocabulario.</t>
+  </si>
+  <si>
+    <t>Los equipos investigan en profundidad su elemento aragonés y el francófono (con apoyo de fichas guía). Recogen información específica (datos históricos, curiosidades). Seleccionan imágenes libres de derechos y redactan un primer borrador de los textos de la guía en francés, incluyendo una comparación. Graban audios descriptivos de 30-60 segundos.</t>
+  </si>
+  <si>
+    <t>Borrador de textos y audios grabados.</t>
+  </si>
+  <si>
+    <t>Los equipos maquetan el prototipo de la guía (tríptico en cartulina o digital con Canva/Genially). Integran los textos revisados, las imágenes, los códigos QR con los audios. Preparan una breve presentación oral (1 minuto por equipo) para exponer su prototipo a la clase y simular la presentación a la oficina de turismo.</t>
+  </si>
+  <si>
+    <t>Prototipo terminado y presentación oral grabada.</t>
+  </si>
+  <si>
+    <t>Presentación de prototipos al resto de la clase, coevaluación con rúbrica entre equipos y autoevaluación individual. Se selecciona el mejor prototipo (o se fusionan ideas) para enviar a la oficina de turismo real. El alumnado reflexiona sobre el proceso: ¿qué aprendí? ¿qué dificultades tuve?</t>
+  </si>
+  <si>
+    <t>Rúbricas de coevaluación cumplimentadas y diana de autoevaluación.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples medios de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Utilizar organizadores gráficos visuales que conecten palabras 'transparentes' (cognados) entre el francés y el español para facilitar la inferencia de significados en textos escritos.
@@ -2428,1672 +2366,1672 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>395</v>
+        <v>377</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>217</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>396</v>
+        <v>378</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>397</v>
+        <v>379</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>398</v>
+        <v>380</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
-        <v>357</v>
+        <v>339</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>399</v>
+        <v>381</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>400</v>
+        <v>382</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>401</v>
+        <v>383</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>367</v>
+        <v>349</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>402</v>
+        <v>384</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>403</v>
+        <v>385</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>404</v>
+        <v>386</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>373</v>
+        <v>355</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>405</v>
+        <v>387</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>406</v>
+        <v>388</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>407</v>
+        <v>389</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
-        <v>377</v>
+        <v>359</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>408</v>
+        <v>390</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>409</v>
+        <v>391</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>410</v>
+        <v>392</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>384</v>
+        <v>366</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>411</v>
+        <v>393</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>412</v>
+        <v>394</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>413</v>
+        <v>395</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
-        <v>388</v>
+        <v>370</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>414</v>
+        <v>396</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>415</v>
+        <v>397</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>416</v>
+        <v>398</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>417</v>
+        <v>399</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
-        <v>418</v>
+        <v>400</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>419</v>
+        <v>401</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>420</v>
+        <v>402</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
-        <v>421</v>
+        <v>403</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>422</v>
+        <v>404</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>423</v>
+        <v>405</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
-        <v>424</v>
+        <v>406</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>425</v>
+        <v>407</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>426</v>
+        <v>408</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
-        <v>427</v>
+        <v>409</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>428</v>
+        <v>410</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>429</v>
+        <v>411</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
-        <v>430</v>
+        <v>412</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>431</v>
+        <v>413</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>432</v>
+        <v>414</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
         <v>293</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>433</v>
+        <v>415</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>434</v>
+        <v>416</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
-        <v>435</v>
+        <v>417</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>436</v>
+        <v>418</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>437</v>
+        <v>419</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
-        <v>438</v>
+        <v>420</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>439</v>
+        <v>421</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>440</v>
+        <v>422</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
-        <v>441</v>
+        <v>423</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>442</v>
+        <v>424</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>443</v>
+        <v>425</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>444</v>
+        <v>426</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
         <v>184</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>445</v>
+        <v>427</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>446</v>
+        <v>428</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>299</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>447</v>
+        <v>429</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>448</v>
+        <v>430</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>449</v>
+        <v>431</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>450</v>
+        <v>432</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>451</v>
+        <v>433</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>452</v>
+        <v>434</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>449</v>
+        <v>431</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>453</v>
+        <v>435</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>454</v>
+        <v>436</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>455</v>
+        <v>437</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>456</v>
+        <v>438</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>457</v>
+        <v>439</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>458</v>
+        <v>440</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>459</v>
+        <v>441</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>456</v>
+        <v>438</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>460</v>
+        <v>442</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>461</v>
+        <v>443</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>462</v>
+        <v>444</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>463</v>
+        <v>445</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>464</v>
+        <v>446</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>465</v>
+        <v>447</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>466</v>
+        <v>448</v>
       </c>
       <c r="C8" s="7" t="s">
+        <v>431</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>449</v>
       </c>
-      <c r="D8" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E8" s="7" t="s">
-        <v>468</v>
+        <v>450</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>469</v>
+        <v>451</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>456</v>
+        <v>438</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>470</v>
+        <v>452</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>471</v>
+        <v>453</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>472</v>
+        <v>454</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>86</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>473</v>
+        <v>455</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>474</v>
+        <v>456</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>475</v>
+        <v>457</v>
       </c>
       <c r="F2" s="8" t="s">
-        <v>476</v>
+        <v>458</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>477</v>
+        <v>459</v>
       </c>
       <c r="D3" s="9">
         <v>12.5</v>
       </c>
       <c r="E3" s="9">
         <v>12.5</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>478</v>
+        <v>460</v>
       </c>
       <c r="D4" s="9">
         <v>12.5</v>
       </c>
       <c r="E4" s="9">
         <v>12.5</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>2.1</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>479</v>
+        <v>461</v>
       </c>
       <c r="D5" s="9">
         <v>8.33</v>
       </c>
       <c r="E5" s="9">
         <v>8.33</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.2</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>480</v>
+        <v>462</v>
       </c>
       <c r="D6" s="9">
         <v>8.33</v>
       </c>
       <c r="E6" s="9">
         <v>8.33</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>2.3</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>481</v>
+        <v>463</v>
       </c>
       <c r="D7" s="9">
         <v>8.33</v>
       </c>
       <c r="E7" s="9">
         <v>8.33</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>3.1</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>482</v>
+        <v>464</v>
       </c>
       <c r="D8" s="9">
         <v>12.5</v>
       </c>
       <c r="E8" s="9">
         <v>12.5</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>3.2</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>483</v>
+        <v>465</v>
       </c>
       <c r="D9" s="9">
         <v>12.5</v>
       </c>
       <c r="E9" s="9">
         <v>12.5</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>4.1</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>484</v>
+        <v>466</v>
       </c>
       <c r="D10" s="9">
         <v>7.5</v>
       </c>
       <c r="E10" s="9">
         <v>7.5</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>4.2</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>485</v>
+        <v>467</v>
       </c>
       <c r="D11" s="9">
         <v>7.5</v>
       </c>
       <c r="E11" s="9">
         <v>7.5</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>5.1</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>148</v>
       </c>
       <c r="D12" s="9">
         <v>5.0</v>
       </c>
       <c r="E12" s="9">
         <v>5.0</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>5.2</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>486</v>
+        <v>468</v>
       </c>
       <c r="D13" s="9">
         <v>5.0</v>
       </c>
       <c r="E13" s="9">
         <v>5.0</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>5.3</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>487</v>
+        <v>469</v>
       </c>
       <c r="D14" s="9">
         <v>5.0</v>
       </c>
       <c r="E14" s="9">
         <v>5.0</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>6.1</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>79</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>488</v>
+        <v>470</v>
       </c>
       <c r="D15" s="9">
         <v>5.0</v>
       </c>
       <c r="E15" s="9">
         <v>5.0</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>6.2</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>79</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>489</v>
+        <v>471</v>
       </c>
       <c r="D16" s="9">
         <v>5.0</v>
       </c>
       <c r="E16" s="9">
         <v>5.0</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7">
         <v>6.3</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>79</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>490</v>
+        <v>472</v>
       </c>
       <c r="D17" s="9">
         <v>5.0</v>
       </c>
       <c r="E17" s="9">
         <v>5.0</v>
       </c>
       <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7" t="s">
-        <v>491</v>
+        <v>473</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="9"/>
       <c r="E18" s="9">
         <f>SUM(E3:E17)</f>
         <v>119.98999999999999</v>
       </c>
       <c r="F18" s="7" t="s">
-        <v>492</v>
+        <v>474</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:S31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="8" t="s">
-        <v>493</v>
+        <v>475</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>494</v>
+        <v>476</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>2.1</v>
       </c>
       <c r="F1" s="8">
         <v>2.2</v>
       </c>
       <c r="G1" s="8">
         <v>2.3</v>
       </c>
       <c r="H1" s="8">
         <v>3.1</v>
       </c>
       <c r="I1" s="8">
         <v>3.2</v>
       </c>
       <c r="J1" s="8">
         <v>4.1</v>
       </c>
       <c r="K1" s="8">
         <v>4.2</v>
       </c>
       <c r="L1" s="8">
         <v>5.1</v>
       </c>
       <c r="M1" s="8">
         <v>5.2</v>
       </c>
       <c r="N1" s="8">
         <v>5.3</v>
       </c>
       <c r="O1" s="8">
         <v>6.1</v>
       </c>
       <c r="P1" s="8">
         <v>6.2</v>
       </c>
       <c r="Q1" s="8">
         <v>6.3</v>
       </c>
       <c r="R1" s="8" t="s">
-        <v>495</v>
+        <v>477</v>
       </c>
       <c r="S1" s="8" t="s">
-        <v>476</v>
+        <v>458</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" s="7" t="s">
-        <v>496</v>
+        <v>478</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:Q2),"")</f>
         <v/>
       </c>
       <c r="S2" s="7"/>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" s="7" t="s">
-        <v>497</v>
+        <v>479</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:Q3),"")</f>
         <v/>
       </c>
       <c r="S3" s="7"/>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" s="7" t="s">
-        <v>498</v>
+        <v>480</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:Q4),"")</f>
         <v/>
       </c>
       <c r="S4" s="7"/>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" s="7" t="s">
-        <v>499</v>
+        <v>481</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:Q5),"")</f>
         <v/>
       </c>
       <c r="S5" s="7"/>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" s="7" t="s">
-        <v>500</v>
+        <v>482</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:Q6),"")</f>
         <v/>
       </c>
       <c r="S6" s="7"/>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" s="7" t="s">
-        <v>501</v>
+        <v>483</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:Q7),"")</f>
         <v/>
       </c>
       <c r="S7" s="7"/>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" s="7" t="s">
-        <v>502</v>
+        <v>484</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:Q8),"")</f>
         <v/>
       </c>
       <c r="S8" s="7"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="7" t="s">
-        <v>503</v>
+        <v>485</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:Q9),"")</f>
         <v/>
       </c>
       <c r="S9" s="7"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="7" t="s">
-        <v>504</v>
+        <v>486</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:Q10),"")</f>
         <v/>
       </c>
       <c r="S10" s="7"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="7" t="s">
-        <v>505</v>
+        <v>487</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:Q11),"")</f>
         <v/>
       </c>
       <c r="S11" s="7"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="7" t="s">
-        <v>506</v>
+        <v>488</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:Q12),"")</f>
         <v/>
       </c>
       <c r="S12" s="7"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="7" t="s">
-        <v>507</v>
+        <v>489</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:Q13),"")</f>
         <v/>
       </c>
       <c r="S13" s="7"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="7" t="s">
-        <v>508</v>
+        <v>490</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:Q14),"")</f>
         <v/>
       </c>
       <c r="S14" s="7"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="7" t="s">
-        <v>509</v>
+        <v>491</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:Q15),"")</f>
         <v/>
       </c>
       <c r="S15" s="7"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="7" t="s">
-        <v>510</v>
+        <v>492</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:Q16),"")</f>
         <v/>
       </c>
       <c r="S16" s="7"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="7" t="s">
-        <v>511</v>
+        <v>493</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:Q17),"")</f>
         <v/>
       </c>
       <c r="S17" s="7"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="7" t="s">
-        <v>512</v>
+        <v>494</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:Q18),"")</f>
         <v/>
       </c>
       <c r="S18" s="7"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="7" t="s">
-        <v>513</v>
+        <v>495</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:Q19),"")</f>
         <v/>
       </c>
       <c r="S19" s="7"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" s="7" t="s">
-        <v>514</v>
+        <v>496</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:Q20),"")</f>
         <v/>
       </c>
       <c r="S20" s="7"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" s="7" t="s">
-        <v>515</v>
+        <v>497</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:Q21),"")</f>
         <v/>
       </c>
       <c r="S21" s="7"/>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" s="7" t="s">
-        <v>516</v>
+        <v>498</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:Q22),"")</f>
         <v/>
       </c>
       <c r="S22" s="7"/>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" s="7" t="s">
-        <v>517</v>
+        <v>499</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:Q23),"")</f>
         <v/>
       </c>
       <c r="S23" s="7"/>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" s="7" t="s">
-        <v>518</v>
+        <v>500</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:Q24),"")</f>
         <v/>
       </c>
       <c r="S24" s="7"/>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" s="7" t="s">
-        <v>519</v>
+        <v>501</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:Q25),"")</f>
         <v/>
       </c>
       <c r="S25" s="7"/>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" s="7" t="s">
-        <v>520</v>
+        <v>502</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:Q26),"")</f>
         <v/>
       </c>
       <c r="S26" s="7"/>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" s="7" t="s">
-        <v>521</v>
+        <v>503</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:Q27),"")</f>
         <v/>
       </c>
       <c r="S27" s="7"/>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" s="7" t="s">
-        <v>522</v>
+        <v>504</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:Q28),"")</f>
         <v/>
       </c>
       <c r="S28" s="7"/>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" s="7" t="s">
-        <v>523</v>
+        <v>505</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:Q29),"")</f>
         <v/>
       </c>
       <c r="S29" s="7"/>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" s="7" t="s">
-        <v>524</v>
+        <v>506</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:Q30),"")</f>
         <v/>
       </c>
       <c r="S30" s="7"/>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="7" t="s">
-        <v>525</v>
+        <v>507</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:Q31),"")</f>
         <v/>
       </c>
       <c r="S31" s="7"/>
     </row>
   </sheetData>
   <dataValidations count="450">
@@ -7549,54 +7487,54 @@
         <v>270</v>
       </c>
       <c r="C8" s="7"/>
       <c r="D8" s="7" t="s">
         <v>283</v>
       </c>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E39"/>
+  <dimension ref="A1:E26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A39" sqref="A39:E39"/>
+      <selection activeCell="A26" sqref="A26:E26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="28" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
         <v>284</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
         <v>285</v>
       </c>
       <c r="B2" s="1" t="s">
@@ -7715,732 +7653,558 @@
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>309</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>306</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>310</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>312</v>
       </c>
       <c r="C12" s="7" t="s">
+        <v>306</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>313</v>
       </c>
-      <c r="D12" s="7" t="s">
+      <c r="E12" s="7" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>302</v>
       </c>
       <c r="D13" s="7" t="s">
+        <v>316</v>
+      </c>
+      <c r="E13" s="7" t="s">
         <v>317</v>
-      </c>
-[...1 lines deleted...]
-        <v>318</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>319</v>
-      </c>
-[...1 lines deleted...]
-        <v>320</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>287</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>289</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>291</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>293</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>295</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>184</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>297</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>298</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>299</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>301</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>302</v>
       </c>
       <c r="D22" s="7" t="s">
+        <v>325</v>
+      </c>
+      <c r="E22" s="7" t="s">
         <v>326</v>
-      </c>
-[...1 lines deleted...]
-        <v>327</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>305</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>313</v>
+        <v>306</v>
       </c>
       <c r="D23" s="7" t="s">
+        <v>327</v>
+      </c>
+      <c r="E23" s="7" t="s">
         <v>328</v>
-      </c>
-[...1 lines deleted...]
-        <v>329</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>309</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>313</v>
+        <v>306</v>
       </c>
       <c r="D24" s="7" t="s">
+        <v>329</v>
+      </c>
+      <c r="E24" s="7" t="s">
         <v>330</v>
-      </c>
-[...1 lines deleted...]
-        <v>331</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>312</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>313</v>
+        <v>306</v>
       </c>
       <c r="D25" s="7" t="s">
+        <v>331</v>
+      </c>
+      <c r="E25" s="7" t="s">
         <v>332</v>
-      </c>
-[...1 lines deleted...]
-        <v>333</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>302</v>
       </c>
       <c r="D26" s="7" t="s">
+        <v>333</v>
+      </c>
+      <c r="E26" s="7" t="s">
         <v>334</v>
-      </c>
-[...169 lines deleted...]
-        <v>352</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
-    <mergeCell ref="B28:E28"/>
-[...4 lines deleted...]
-    <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>353</v>
+        <v>335</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>217</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>354</v>
+        <v>336</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>355</v>
+        <v>337</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>356</v>
+        <v>338</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
-        <v>357</v>
+        <v>339</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>358</v>
+        <v>340</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>359</v>
+        <v>341</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>360</v>
+        <v>342</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>357</v>
+        <v>339</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>361</v>
+        <v>343</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>362</v>
+        <v>344</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>363</v>
+        <v>345</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>357</v>
+        <v>339</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>364</v>
+        <v>346</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>365</v>
+        <v>347</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>366</v>
+        <v>348</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
-        <v>367</v>
+        <v>349</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>358</v>
+        <v>340</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>368</v>
+        <v>350</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>369</v>
+        <v>351</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>367</v>
+        <v>349</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>361</v>
+        <v>343</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>370</v>
+        <v>352</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>371</v>
+        <v>353</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
-        <v>367</v>
+        <v>349</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>364</v>
+        <v>346</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>365</v>
+        <v>347</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>372</v>
+        <v>354</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
-        <v>373</v>
+        <v>355</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>358</v>
+        <v>340</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>368</v>
+        <v>350</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>374</v>
+        <v>356</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
-        <v>373</v>
+        <v>355</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>361</v>
+        <v>343</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>370</v>
+        <v>352</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>375</v>
+        <v>357</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
-        <v>373</v>
+        <v>355</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>364</v>
+        <v>346</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>365</v>
+        <v>347</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>376</v>
+        <v>358</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
-        <v>377</v>
+        <v>359</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>358</v>
+        <v>340</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>378</v>
+        <v>360</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>379</v>
+        <v>361</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
-        <v>377</v>
+        <v>359</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>361</v>
+        <v>343</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>380</v>
+        <v>362</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>381</v>
+        <v>363</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
-        <v>377</v>
+        <v>359</v>
       </c>
       <c r="B14" s="7" t="s">
+        <v>346</v>
+      </c>
+      <c r="C14" s="7" t="s">
         <v>364</v>
       </c>
-      <c r="C14" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D14" s="7" t="s">
-        <v>383</v>
+        <v>365</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="7" t="s">
-        <v>384</v>
+        <v>366</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>358</v>
+        <v>340</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>368</v>
+        <v>350</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>385</v>
+        <v>367</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="7" t="s">
-        <v>384</v>
+        <v>366</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>361</v>
+        <v>343</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>370</v>
+        <v>352</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>386</v>
+        <v>368</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="7" t="s">
-        <v>384</v>
+        <v>366</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>364</v>
+        <v>346</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>365</v>
+        <v>347</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>387</v>
+        <v>369</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="7" t="s">
-        <v>388</v>
+        <v>370</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>358</v>
+        <v>340</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>389</v>
+        <v>371</v>
       </c>
       <c r="D18" s="7" t="s">
-        <v>390</v>
+        <v>372</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="7" t="s">
-        <v>388</v>
+        <v>370</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>361</v>
+        <v>343</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>391</v>
+        <v>373</v>
       </c>
       <c r="D19" s="7" t="s">
-        <v>392</v>
+        <v>374</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="7" t="s">
-        <v>388</v>
+        <v>370</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>364</v>
+        <v>346</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>393</v>
+        <v>375</v>
       </c>
       <c r="D20" s="7" t="s">
-        <v>394</v>
+        <v>376</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>