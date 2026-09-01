--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:31</t>
+    <t>01/09/2026 14:09</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto autonómico para Francés 1.º ESO; se aplica íntegramente el currículo estatal del RD 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Segunda lengua extranjera frances</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se mantienen íntegramente los criterios de evaluación del Real Decreto 217/2022, con la única diferencia de la codificación (CE.SLEF.1 frente a CE.1).</t>
   </si>