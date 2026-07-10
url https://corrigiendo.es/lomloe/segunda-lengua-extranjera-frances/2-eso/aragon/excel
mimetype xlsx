--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 19:57</t>
+    <t>10/07/2026 21:51</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio; aplica íntegramente el RD 217/2022 para Francés 2º ESO.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Segunda lengua extranjera frances</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí</t>
   </si>
@@ -962,265 +962,264 @@
 • Interés e iniciativa en la realización de intercambios comunicativos a través de diferentes medios.
 • Estrategias de uso común para entender y apreciar la diversidad lingüística, cultural y artística.
 • Cultura, normas, actitudes, costumbres y valores propios de países donde se habla la Lengua Extranjera.</t>
   </si>
   <si>
     <t>5.1: Comparar y contrastar las semejanzas y diferencias entre distintas lenguas.
 5.3: Identificar y registrar los progresos y dificultades de aprendizaje siguiendo modelos.
 6.1: Actuar de forma empática y respetuosa en situaciones interculturales.
 6.2: Aceptar y adecuarse a la diversidad lingüística, cultural y artística.
 6.3: Aplicar estrategias para explicar y apreciar la diversidad cultural y artística.</t>
   </si>
   <si>
     <t>CE.SLEF.5
 CE.SLEF.6</t>
   </si>
   <si>
     <t>Proyecto final multimodal, autoevaluación del progreso anual y debates guiados sobre diversidad cultural.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Crée ton blog de voyage en France</t>
+    <t>Découvre un trésor de mon Aragon</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Descubre y comparte los rincones francófonos desde Aragón</t>
+    <t>Un vlog para compartir nuestro patrimonio con el mundo francófono</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Alumnado de 2º ESO en Aragón, con conocimientos básicos de francés y familiaridad con herramientas digitales. Muchos han viajado a Francia o conocen el turismo rural. Se busca que apliquen el francés a una situación real de comunicación.</t>
+    <t>El instituto participa en un proyecto de intercambio virtual con un centro educativo de la región de Occitania (Francia). El alumnado debe crear un vlog en francés que muestre un elemento patrimonial de su localidad aragonesa, como un monumento, un paisaje o una tradición, para que sus compañeros franceses lo conozcan.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos compartir con otros jóvenes aragoneses las maravillas de un destino francófono a través de un blog en francés que sea comprensible y atractivo?</t>
+    <t>Diseñar, planificar y grabar un vlog en francés de 2-3 minutos sobre un elemento patrimonial local, con guion y subtítulos, que se publicará en un blog de aula para su difusión al centro francófono.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con conexión a Internet
-[...4 lines deleted...]
-• Material audiovisual sobre destinos francófonos</t>
+• Móvil o cámara para grabar
+• App de edición de vídeo (CapCut, iMovie)
+• Plantilla de guion
+• Rúbrica de evaluación
+• Blog de aula (Google Sites, Blogger)</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competencia digital (creación y publicación del blog), competencia social y cívica (trabajo cooperativo, respeto por otras culturas), competencia en comunicación lingüística, conciencia y expresiones culturales (descubrimiento de la cultura francófona).</t>
+    <t>Educación para la ciudadanía (valoración del patrimonio cultural), Competencia digital (creación y edición de contenidos).</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto: crear un blog de viaje sobre un destino francófono para compartir con otros jóvenes aragoneses. Lluvia de ideas sobre destinos posibles (París, Lyon, Quebec, etc.). Formación de equipos de 3-4 personas. Visualización de ejemplos de blogs de viaje en francés. Entrega de rúbrica del producto final.</t>
-[...2 lines deleted...]
-    <t>Listado de ideas de destinos y borrador inicial del equipo.</t>
+    <t>Se presenta el encargo: crear un vlog en francés para el instituto francófono. Se visualizan ejemplos de vlogs turísticos. Cada alumno/a elige un elemento patrimonial de su localidad y justifica su elección.</t>
+  </si>
+  <si>
+    <t>Ficha de elección con justificación.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
-    <t>3 sesiones</t>
-[...5 lines deleted...]
-    <t>Ejercicios escritos y grabaciones de prácticas orales.</t>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Se trabajan contenidos lingüísticos: vocabulario descriptivo (adjetivos, ubicación, historia), expresiones para opinar y recomendar, y estrategias de mediación (explicar conceptos culturales). Se analizan modelos de guion.</t>
+  </si>
+  <si>
+    <t>Ejercicios de vocabulario y redacción de un borrador de guion.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>Los equipos investigan su destino elegido (lectura de páginas web, vídeos, mapas). Redactan borradores de las tres entradas del blog: presentación del destino, recomendaciones de lugares y actividades, y anécdota personal simulada. Diseñan la página de glosario con al menos 10 términos o expresiones explicados. Revisión entre pares con guía de corrección.</t>
-[...2 lines deleted...]
-    <t>Borradores escritos y retroalimentación entre compañeros.</t>
+    <t>Los equipos (o individual) planifican el vlog: escriben el guion definitivo, seleccionan imágenes o graban planos, y organizan el rodaje. Se revisan y corrigen los guiones entre pares.</t>
+  </si>
+  <si>
+    <t>Guion definitivo y plan de rodaje.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>2 sesiones</t>
-[...5 lines deleted...]
-    <t>Blog publicado y presentación oral grabada o en vivo.</t>
+    <t>Grabación y edición del vlog. Se usa software sencillo (móvil, app de edición). Se añaden subtítulos en francés. El producto final se sube al blog de aula.</t>
+  </si>
+  <si>
+    <t>Vídeo final editado.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Coevaluación: los equipos visitan los blogs de otros grupos y dejan comentarios constructivos en francés. Autoevaluación mediante cuestionario individual sobre logros y dificultades. Rúbrica de evaluación del profesor para el blog y la presentación. Puesta en común de aprendizajes y propuestas de mejora.</t>
-[...2 lines deleted...]
-    <t>Comentarios en blogs, cuestionarios de autoevaluación cumplimentados.</t>
+    <t>Visionado de los vlogs, coevaluación entre iguales con rúbrica, autoevaluación individual. Se asignan niveles de logro 1-4 a cada criterio. Se recogen impresiones para el intercambio.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Jeunes en chiffres : une enquête franco-aragonaise</t>
-[...8 lines deleted...]
-    <t>¿Cómo son los hábitos de los jóvenes franceses comparados con los aragoneses? ¿Qué diferencias y semejanzas encontramos?</t>
+    <t>Parle-moi de tes langues</t>
+  </si>
+  <si>
+    <t>Enquête sur la diversité linguistique de notre lycée et comparaison avec la Suisse</t>
+  </si>
+  <si>
+    <t>El instituto celebra una semana intercultural y el equipo directivo propone al alumnado de francés investigar la diversidad lingüística real del centro para proponer acciones que la visibilicen. Además, se establece un intercambio virtual con un centro en Suiza para comparar realidades.</t>
+  </si>
+  <si>
+    <t>Diseñar y realizar una encuesta sobre las lenguas que el alumnado del instituto habla, entiende o estudia, analizar los datos y elaborar un informe en francés con propuestas para mejorar la convivencia lingüística, comparando con la situación en Suiza.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Vídeo 'La vie des ados en France' (YouTube)
-[...36 lines deleted...]
-    <t>Rúbrica de coevaluación cumplimentada y diario de aprendizaje individual.</t>
+• Plantilla de encuesta (papel o Google Forms)
+• Hoja de cálculo para gráficos
+• Modelos de informe en francés
+• Ficha con datos sobre lenguas en Suiza
+• Rúbrica de evaluación</t>
+  </si>
+  <si>
+    <t>Educación intercultural y ciudadanía global; tratamiento de datos y uso de TIC.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del equipo directivo y el intercambio con Suiza. Se visualiza un vídeo sobre la diversidad lingüística en Suiza. Lluvia de ideas sobre las lenguas presentes en el instituto. Se formula la pregunta guía y se acota el reto: diseñar una encuesta.</t>
+  </si>
+  <si>
+    <t>Pregunta guía anotada e ideas iniciales en el cuaderno.</t>
+  </si>
+  <si>
+    <t>Se trabajan estructuras interrogativas (est-ce que, inversion) y vocabulario de lenguas (le français, l'aragonais, etc.). Se presentan modelos de informes sencillos. Se enseñan estrategias de mediación (explicar un concepto sin traducir literalmente).</t>
+  </si>
+  <si>
+    <t>Ejercicios de formulación de preguntas y práctica de mediación oral.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza la encuesta a compañeros de otros cursos (fuera del aula, en los recreos o en clases cedidas). Vuelcan los datos en una hoja de cálculo y elaboran gráficos sencillos (de barras, de sectores).</t>
+  </si>
+  <si>
+    <t>Datos brutos y gráficos generados.</t>
+  </si>
+  <si>
+    <t>Cada equipo redacta un informe en francés que incluya: introducción, metodología, resultados (con gráficos), comparación con Suiza (datos proporcionados por el profesor) y propuestas. Preparan una presentación oral de 3-4 minutos.</t>
+  </si>
+  <si>
+    <t>Informe escrito y guión de la presentación.</t>
+  </si>
+  <si>
+    <t>Presentación oral a la audiencia (docentes o familias). Coevaluación entre equipos con rúbrica. Autoevaluación individual en el portfolio. Asignación de niveles de logro 1-4 para cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y entrada de portfolio.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Notre héritage commun: une exposition franco-aragonaise</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos crear una exposición artística colectiva que muestre la riqueza de la diversidad lingüística y cultural entre Aragón y Francia, y que sea presentada a la comunidad escolar?</t>
+    <t>Guide les visiteurs d'Ordesa</t>
+  </si>
+  <si>
+    <t>Un dépliant pour les touristes francophones</t>
+  </si>
+  <si>
+    <t>El Parque Nacional de Ordesa y Monte Perdido recibe cada año más de 600.000 visitantes, de los cuales un número significativo son francófonos. Sin embargo, no existe material divulgativo en francés adaptado a un nivel sencillo. La oficina de turismo del parque ha solicitado colaboración a los centros educativos de la zona para crear un folleto que pueda ser utilizado por los turistas franceses.</t>
+  </si>
+  <si>
+    <t>Diseñar y producir un folleto tríptico en francés que informe a los turistas francófonos sobre las rutas, la fauna, la flora y las normas del Parque Nacional de Ordesa, fomentando un turismo respetuoso y sostenible.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Cartulinas, rotuladores, impresora
-[...36 lines deleted...]
-    <t>Diarios de aprendizaje cumplimentados. Autoevaluaciones. Rúbrica del docente con notas de los criterios.</t>
+• Plantilla de folleto tríptico en blanco
+• Acceso a internet para investigación
+• Imágenes del Parque Nacional de Ordesa
+• Ejemplos de folletos turísticos franceses
+• Rúbricas de evaluación</t>
+  </si>
+  <si>
+    <t>Educación ambiental, turismo sostenible y competencia plurilingüe.</t>
+  </si>
+  <si>
+    <t>1 sesion</t>
+  </si>
+  <si>
+    <t>Se presenta la solicitud de la oficina de turismo mediante un correo ficticio. El alumnado visualiza imágenes del parque y formula preguntas iniciales. Se acota la pregunta guía y se forman grupos de trabajo.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas y preguntas iniciales registradas en el cuaderno.</t>
+  </si>
+  <si>
+    <t>Se trabajan el vocabulario del parque (animales, plantas, accidentes geográficos), las estructuras para dar consejos (imperativo, 'il faut', 'on doit') y la organización de un folleto. Se analizan ejemplos reales de folletos turísticos franceses.</t>
+  </si>
+  <si>
+    <t>Ejercicios de vocabulario y práctica de estructuras.</t>
+  </si>
+  <si>
+    <t>Cada grupo investiga sobre el parque (rutas, especies, normas) usando fuentes fiables en español y francés. Redactan el texto del folleto, lo revisan entre pares y lo mejoran. El docente ofrece andamiaje.</t>
+  </si>
+  <si>
+    <t>Borrador del folleto con correcciones.</t>
+  </si>
+  <si>
+    <t>Los grupos elaboran la versión final del folleto (impreso o digital) y preparan una presentación oral de 3-5 minutos explicando el diseño y los contenidos. Simulan la entrega a la oficina de turismo.</t>
+  </si>
+  <si>
+    <t>Folleto final y grabación o rúbrica de la presentación oral.</t>
+  </si>
+  <si>
+    <t>El alumnado completa una diana de autoevaluación y un portfolio reflexivo sobre los criterios 6.1 y 6.2. Se realiza coevaluación entre grupos y se asignan niveles de logro mediante las rúbricas.</t>
+  </si>
+  <si>
+    <t>Portfolio de reflexión y rúbrica de coevaluación cumplimentada.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Utilizar textos con códigos de color para distinguir conectores lógicos franceses (d'abord, ensuite, mais) y palabras transparentes (cognados), facilitando la inferencia de significados.
@@ -7724,404 +7723,404 @@
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>310</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>307</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>311</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>313</v>
       </c>
       <c r="C12" s="7" t="s">
+        <v>307</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>314</v>
       </c>
-      <c r="D12" s="7" t="s">
+      <c r="E12" s="7" t="s">
         <v>315</v>
-      </c>
-[...1 lines deleted...]
-        <v>316</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>303</v>
       </c>
       <c r="D13" s="7" t="s">
+        <v>317</v>
+      </c>
+      <c r="E13" s="7" t="s">
         <v>318</v>
-      </c>
-[...1 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>320</v>
-      </c>
-[...1 lines deleted...]
-        <v>321</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>288</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>290</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>292</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>294</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>296</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>185</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>298</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>299</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>300</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>302</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
       <c r="D22" s="7" t="s">
+        <v>326</v>
+      </c>
+      <c r="E22" s="7" t="s">
         <v>327</v>
-      </c>
-[...1 lines deleted...]
-        <v>328</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>306</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>314</v>
+        <v>307</v>
       </c>
       <c r="D23" s="7" t="s">
+        <v>328</v>
+      </c>
+      <c r="E23" s="7" t="s">
         <v>329</v>
-      </c>
-[...1 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>310</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>307</v>
       </c>
       <c r="D24" s="7" t="s">
+        <v>330</v>
+      </c>
+      <c r="E24" s="7" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>313</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>314</v>
+        <v>303</v>
       </c>
       <c r="D25" s="7" t="s">
+        <v>332</v>
+      </c>
+      <c r="E25" s="7" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>303</v>
       </c>
       <c r="D26" s="7" t="s">
+        <v>334</v>
+      </c>
+      <c r="E26" s="7" t="s">
         <v>335</v>
-      </c>
-[...1 lines deleted...]
-        <v>336</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="B28" s="1" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>288</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>290</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>292</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>294</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>296</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>185</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>298</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>299</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>300</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>302</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>303</v>
+        <v>343</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>344</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>306</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>314</v>
+        <v>307</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>346</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>310</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>314</v>
+        <v>307</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>348</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>313</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>314</v>
+        <v>307</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>350</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>303</v>
+        <v>343</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>352</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>353</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>