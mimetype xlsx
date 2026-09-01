--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 21:51</t>
+    <t>01/09/2026 14:08</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio; aplica íntegramente el RD 217/2022 para Francés 2º ESO.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Segunda lengua extranjera frances</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí</t>
   </si>