--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:39</t>
+    <t>10/07/2026 20:31</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha desarrollado currículo propio para Segunda Lengua Extranjera: Francés en 3.º ESO; aplica el Real Decreto 217/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Segunda lengua extranjera frances</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, los criterios de evaluación (CE.1 a CE.6 y sus desgloses) son idénticos a los del BOE.</t>
   </si>
@@ -841,265 +841,263 @@
   <si>
     <t>Con ayuda, actúa de forma empática en algunas situaciones interculturales e identifica diferencias básicas, aunque no siempre se adecúa a la diversidad.
 → Participa en una comparación guiada de festividades francesas y españolas, menciona alguna diferencia pero requiere indicaciones para mantener una actitud respetuosa.</t>
   </si>
   <si>
     <t>Actúa de forma empática y respetuosa en la mayoría de situaciones interculturales, valora la diversidad lingüística y cultural, y aplica estrategias para explicar semejanzas y diferencias.
 → En un proyecto sobre la francofonía, describe similitudes entre cultivas y muestra respeto hacia las prácticas de otros países.</t>
   </si>
   <si>
     <t>Actúa de forma autónoma, crítica y creativa en situaciones interculturales, defiende la diversidad y aplica estrategias innovadoras para mediar y enriquecer el diálogo intercultural.
 → Organiza un debate sobre derechos lingüísticos en el ámbito francófono, proponiendo soluciones respetuosas y comparando críticamente diferentes contextos.</t>
   </si>
   <si>
     <t>Secuenciación trimestral</t>
   </si>
   <si>
     <t>El enriquecimiento de secuenciación trimestral aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Crée ton podcast : les traditions aragonaises en français</t>
+    <t>De San Juan de la Peña a tu pantalla: guía en francés para turistas</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Un voyage sonore entre langues et cultures</t>
+    <t>Création d'un guide vidéo pour les visiteurs francophones du Monastère de San Juan de la Peña</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>El alumnado de 3.º ESO de la asignatura Segunda Lengua Extranjera: Francés, en un centro de Zaragoza, tiene un nivel A1-A2. Se busca conectar el aprendizaje del francés con el entorno aragonés, fomentando la expresión oral y la valoración de la diversidad cultural.</t>
+    <t>La oficina de turismo de Jaca necesita contenido digital en francés para promocionar el Monastère de San Juan de la Peña, un lugar clave del Camino de Santiago con fuertes vínculos históricos con Francia. Los alumnos de 3.º de ESO son los encargados de crear un vídeo guía que responda a las necesidades informativas de los turistas francófonos que visitan el monasterio.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>Producir un podcast en francés de 5-7 minutos sobre una tradición, fiesta, lugar o personaje emblemático de Aragón, para ser compartido con un instituto francés hermanado y publicado en el blog de aula.</t>
+    <t>Diseñar y producir un vídeo-guía en francés (de 3-5 minutos) que explique de forma clara, atractiva y respetuosa los aspectos más relevantes del Monasterio de San Juan de la Peña, dirigido a un público francófono real.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Dispositivos de grabación (móviles, micrófonos de aula)
-[...4 lines deleted...]
-• Blog de aula (Google Sites, Wordpress) o plataforma eTwinning</t>
+• Acceso a internet y dispositivos con cámara (móviles o tablets)
+• Web oficial del Monasterio de San Juan de la Peña (www.monasteriosanjuan.com)
+• Vídeos ejemplo de guías turísticos en YouTube
+• Plantilla de guion y storyboard
+• Rúbrica de evaluación (en papel o formulario digital)</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competencia digital (edición de audio, publicación web), conciencia y expresiones culturales (patrimonio aragonés), competencia personal, social y de aprender a aprender (autoevaluación, reflexión), competencia en comunicación lingüística (producción oral y escrita).</t>
+    <t>Educación intercultural y patrimonio cultural aragonés; competencia digital (edición de vídeo); emprendimiento (producto para un cliente real).</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Se presenta el reto: crear un podcast sobre una tradición aragonesa para un instituto francés. Se muestran ejemplos de podcasts en francés (ej. de 'Radio France') y se realiza una lluvia de ideas sobre tradiciones aragonesas (Ruta del tambor, Dance de la muerte, Semana Santa aragonesa, etc.). Se forman grupos de 3-4 personas y cada grupo elige un tema.</t>
-[...2 lines deleted...]
-    <t>Lista de temas elegidos por los grupos y preguntas iniciales sobre el podcast.</t>
+    <t>Se presenta el encargo real de la oficina de turismo (vídeo guía en francés). Los alumnos visualizan ejemplos de guías turísticos breves, analizan el público objetivo y formulan preguntas iniciales. Se organizan en equipos de 3-4.</t>
+  </si>
+  <si>
+    <t>Notas en el cuaderno de equipo sobre lo que ya saben y lo que necesitan saber.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Se trabajan los contenidos lingüísticos necesarios: vocabulario para describir tradiciones (fête, tradition, célébrer, costume, etc.), expresiones de opinión (je pense que, à mon avis, selon moi) y conectores para estructurar el discurso (d'abord, ensuite, enfin). Se analizan fragmentos de podcasts para identificar estructura (introducción, desarrollo, conclusión). Se practica la pronunciación y la entonación con ejercicios de grabación corta.</t>
-[...2 lines deleted...]
-    <t>Ficha de vocabulario completada, grabaciones cortas de práctica, esquema de estructura del podcast.</t>
+    <t>Mediante actividades guiadas, los alumnos investigan la historia y el arte del monasterio a partir de fuentes fiables (web oficial, documentales). Aprenden vocabulario específico (arquitectura, religión, peregrinación) y practican estructuras para describir y explicar. Se trabajan estrategias de mediación: cómo explicar un término cultural sin traducirlo literalmente.</t>
+  </si>
+  <si>
+    <t>Ejercicios escritos de mediación y vocabulario; mapa conceptual del monasterio.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
+    <t>Cada equipo decide qué aspectos destacará (arquitectura, leyendas, naturaleza) y redacta el guion en francés, aplicando las estrategias de mediación. Elaboran un storyboard con planos e imágenes previstas. Revisan y mejoran el guion mediante coevaluación entre equipos.</t>
+  </si>
+  <si>
+    <t>Guion escrito y storyboard (digital o papel).</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
+    <t>Los equipos graban el vídeo (pueden usar el móvil o tablet) con voz en off o presentador, y editan con imágenes (fotos de internet propias, dibujos) y subtítulos opcionales. Elaboran una breve carta de presentación para la oficina de turismo.</t>
+  </si>
+  <si>
+    <t>Vídeo final (mp4) y carta de presentación.</t>
+  </si>
+  <si>
+    <t>Reflexión y evaluación</t>
+  </si>
+  <si>
+    <t>Visionado en clase de los vídeos, coevaluación con rúbrica centrada en los criterios trabajados. Cada equipo autoevalúa su proceso y producto. Se recogen las rúbricas y se asignan niveles de logro (1-4) a cada criterio. Reflexión final sobre lo aprendido y cómo mejoraría.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada (autoevaluación y coevaluación) y diana de reflexión.</t>
+  </si>
+  <si>
+    <t>SDA 2</t>
+  </si>
+  <si>
+    <t>Sondez les langues de votre lycée !</t>
+  </si>
+  <si>
+    <t>Une investigation sur la diversité linguistique en Aragon</t>
+  </si>
+  <si>
+    <t>Le département de français veut connaître la réalité linguistique du lycée pour adapter ses projets. Les élèves deviennent enquêteurs sociolinguistiques.</t>
+  </si>
+  <si>
+    <t>Concevoir, réaliser et analyser une enquête sur les langues dans le lycée, puis présenter un rapport argumenté au département de français.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Modelo de encuesta (papel y Google Forms)
+• Artículo simplificado 'Les langues d’Aragon' en francés
+• Hoja de cálculo para tabulación (Excel o similar)
+• Rúbrica de evaluación con niveles de logro</t>
+  </si>
+  <si>
+    <t>Competencia digital (uso de formularios y gráficos), conciencia intercultural (valoración de la diversidad), tratamiento de la información (análisis de datos).</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del departamento de francés. Los equipos discuten la pregunta guía y formulan hipótesis sobre la diversidad lingüística en el centro.</t>
+  </si>
+  <si>
+    <t>Cuaderno de equipo con hipótesis iniciales y preguntas acotadas.</t>
+  </si>
+  <si>
+    <t>Se trabajan estrategias de comprensión lectora con un artículo en francés sobre las lenguas de Aragón y vocabulario para la encuesta. Se practica la formulación de preguntas y la estructura de un informe.</t>
+  </si>
+  <si>
+    <t>Ejercicios de comprensión y borrador de preguntas para la encuesta.</t>
+  </si>
+  <si>
+    <t>El alumnado crea la encuesta (papel o digital), realiza la recogida de datos entre compañeros de otros cursos y tabula los resultados (tablas, gráficos).</t>
+  </si>
+  <si>
+    <t>Hoja de datos y gráficos elaborados por equipo.</t>
+  </si>
+  <si>
+    <t>Redacción del informe en francés (introducción, metodología, resultados, conclusiones) y preparación de la presentación oral (póster o diapositivas).</t>
+  </si>
+  <si>
+    <t>Borrador y versión final del informe; guión de la presentación.</t>
+  </si>
+  <si>
+    <t>Presentación al departamento de francés (simulado o real con profesorado). Coevaluación entre equipos y autoevaluación. Asignación de niveles de logro 1-4 a cada criterio mediante rúbrica.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 3</t>
+  </si>
+  <si>
+    <t>Murs de mots : une fresque bilingue pour le collège</t>
+  </si>
+  <si>
+    <t>Creación de una propuesta de mural artístico que celebra la diversidad francófona en Aragón</t>
+  </si>
+  <si>
+    <t>El instituto quiere decorar un espacio común (hall, patio) con un mural que refleje la diversidad cultural y lingüística. El alumnado de 3º ESO de francés propone un diseño bilingüe inspirado en las culturas francófonas y la identidad aragonesa, para ser evaluado por la comunidad educativa.</t>
+  </si>
+  <si>
+    <t>Diseñar, en equipos, una propuesta de mural bilingüe (francés-español) para un espacio del instituto, que integre elementos de al menos tres culturas francófonas y un símbolo aragonés, y presentarla ante un comité de selección (equipo directivo, profesorado de Plástica) mediante una maqueta y un folleto explicativo en francés.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ordenadores o tablets con acceso a Canva, Google Draw o papel para maquetas
+• Material de papelería: cartulinas, rotuladores, tijeras
+• Fichas de vocabulario temático (Francofonía, arte, descripción)
+• Modelos de folletos y rúbricas de evaluación
+• Proyector para presentaciones</t>
+  </si>
+  <si>
+    <t>Educación intercultural (diversidad, empatía), competencia artística y cultural, y conciencia de ciudadanía global (ODS).</t>
+  </si>
+  <si>
+    <t>Presentación del encargo: el instituto busca propuestas para un mural. Se visionan ejemplos de murales bilingües y se investiga la diversidad francófona (Canadá, África, Caribe). Se formula la pregunta guía en asamblea.</t>
+  </si>
+  <si>
+    <t>Preguntas iniciales y bocetos de ideas en el cuaderno de equipo.</t>
+  </si>
+  <si>
+    <t>Talleres de vocabulario descriptivo (colores, formas, sentimientos), de expresión oral para presentaciones breves, y de redacción de textos argumentativos. Se trabaja la coherencia y cohesión en francés.</t>
+  </si>
+  <si>
+    <t>Ejercicios escritos y role-plays de presentación.</t>
+  </si>
+  <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>Cada grupo investiga su tradición (biblioteca, internet en francés), elabora un guion detallado con reparto de voces (narrador, entrevistado, etc.). Se realiza una primera grabación en clase, se escucha y se ofrece retroalimentación entre compañeros. Se edita el audio (cortar, añadir música, efectos) usando Audacity o similar. Se ensaya la grabación final.</t>
-[...132 lines deleted...]
-    <t>Autoevaluaciones y coevaluaciones escritas; diario de aprendizaje.</t>
+    <t>Cada equipo investiga una cultura francófona (Canadá, Senegal, Martinica) y elabora un boceto del mural que integre elementos de esa cultura con un símbolo aragonés. Crean la maqueta y redactan el folleto explicativo. Se realizan coevaluaciones parciales.</t>
+  </si>
+  <si>
+    <t>Boceto final y borrador del folleto.</t>
+  </si>
+  <si>
+    <t>Preparación de la exposición oral (pitch) y presentación ante el comité de selección. Se graban los pitcheos para autoevaluación. Se exponen las maquetas en el hall.</t>
+  </si>
+  <si>
+    <t>Grabación del pitch y folleto impreso.</t>
+  </si>
+  <si>
+    <t>El comité de selección delibera y da feedback. Cada equipo completa una diana de autoevaluación y una coevaluación entre equipos. Se asignan niveles de logro a cada criterio mediante rúbricas.</t>
+  </si>
+  <si>
+    <t>Diana de autoevaluación y rúbrica cumplimentada.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación de la información y los contenidos.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Ofrecer versiones audibles de los textos acompañadas de la transcripción, para que el alumnado pueda seguir la escucha mientras lee.
@@ -7610,418 +7608,418 @@
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>278</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>279</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>280</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>282</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>283</v>
       </c>
-      <c r="D11" s="7" t="s">
+      <c r="E11" s="7" t="s">
         <v>284</v>
-      </c>
-[...1 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
+        <v>285</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>286</v>
       </c>
-      <c r="C12" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D12" s="7" t="s">
+      <c r="E12" s="7" t="s">
         <v>287</v>
-      </c>
-[...1 lines deleted...]
-        <v>288</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>275</v>
       </c>
       <c r="D13" s="7" t="s">
+        <v>289</v>
+      </c>
+      <c r="E13" s="7" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>260</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>262</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>264</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>266</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>268</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>183</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>270</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>272</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>274</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>275</v>
       </c>
       <c r="D22" s="7" t="s">
+        <v>298</v>
+      </c>
+      <c r="E22" s="7" t="s">
         <v>299</v>
-      </c>
-[...1 lines deleted...]
-        <v>300</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>278</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>283</v>
+        <v>279</v>
       </c>
       <c r="D23" s="7" t="s">
+        <v>300</v>
+      </c>
+      <c r="E23" s="7" t="s">
         <v>301</v>
-      </c>
-[...1 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>282</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>279</v>
       </c>
       <c r="D24" s="7" t="s">
+        <v>302</v>
+      </c>
+      <c r="E24" s="7" t="s">
         <v>303</v>
-      </c>
-[...1 lines deleted...]
-        <v>304</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="D25" s="7" t="s">
+        <v>304</v>
+      </c>
+      <c r="E25" s="7" t="s">
         <v>305</v>
-      </c>
-[...1 lines deleted...]
-        <v>306</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>275</v>
       </c>
       <c r="D26" s="7" t="s">
+        <v>306</v>
+      </c>
+      <c r="E26" s="7" t="s">
         <v>307</v>
-      </c>
-[...1 lines deleted...]
-        <v>308</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="B28" s="1" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>260</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>262</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>264</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>266</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>268</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>183</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>270</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>272</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>274</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="D35" s="7" t="s">
+        <v>315</v>
+      </c>
+      <c r="E35" s="7" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>278</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>283</v>
+        <v>279</v>
       </c>
       <c r="D36" s="7" t="s">
+        <v>317</v>
+      </c>
+      <c r="E36" s="7" t="s">
         <v>318</v>
-      </c>
-[...1 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>282</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>283</v>
+        <v>319</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>320</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>279</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>322</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>275</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>324</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>325</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>