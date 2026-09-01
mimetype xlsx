--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:31</t>
+    <t>01/09/2026 15:10</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha desarrollado currículo propio para Segunda Lengua Extranjera: Francés en 3.º ESO; aplica el Real Decreto 217/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Segunda lengua extranjera frances</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, los criterios de evaluación (CE.1 a CE.6 y sus desgloses) son idénticos a los del BOE.</t>
   </si>