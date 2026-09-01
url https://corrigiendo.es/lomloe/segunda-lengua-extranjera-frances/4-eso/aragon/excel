--- v0 (2026-05-27)
+++ v1 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>27/05/2026 23:42</t>
+    <t>01/09/2026 14:08</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio; aplica el RD 217/2022. Los criterios de evaluación son idénticos a los estatales.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso terminal de la etapa obligatoria con itinerarios diferenciados (académico y aplicado en algunas materias). Marca la frontera entre quienes seguirán a Bachillerato y quienes optarán por FP o el mundo laboral.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Segunda lengua extranjera frances</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se mantienen íntegros los criterios de evaluación y saberes básicos del BOE para 4.º ESO.</t>
   </si>
@@ -941,265 +941,268 @@
 • Comparación entre lenguas a partir de elementos de la Lengua Extranjera y otras lenguas: origen y parentescos.
 • La Lengua Extranjera como medio de comunicación interpersonal e internacional y herramienta de participación social.
 • Interés e iniciativa en la realización de intercambios comunicativos con hablantes de la Lengua Extranjera.</t>
   </si>
   <si>
     <t>4.1: Inferir y explicar textos y conceptos en situaciones de mediación sencillas.
 4.2: Aplicar estrategias para crear puentes y facilitar la comunicación intercultural.
 5.1: Comparar y argumentar semejanzas y diferencias entre lenguas.
 5.2: Utilizar de forma creativa estrategias de mejora de la capacidad comunicativa.
 6.2: Valorar críticamente la diversidad lingüística y cultural en relación con los derechos humanos.</t>
   </si>
   <si>
     <t>CE.SLEF.4
 CE.SLEF.5</t>
   </si>
   <si>
     <t>Pruebas de mediación lingüística y rúbrica de autoevaluación final sobre el progreso del repertorio lingüístico.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Bienvenue en Aragón: crée ton blog touristique</t>
+    <t>Descubre el mudéjar aragonés en francés</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Guía digital para visitantes francófonos</t>
+    <t>Crea un vídeo para un instituto francés</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Aragón recibe cada año un número creciente de turistas francófonos interesados en su patrimonio, naturaleza y gastronomía, pero la mayoría de los recursos turísticos están en español. El alumnado, como joven aragonés, actúa como mediador lingüístico y cultural para facilitar la experiencia a estos visitantes.</t>
+    <t>El instituto tiene la oportunidad de iniciar un intercambio virtual con un centro de la región de Occitania (Francia). La primera actividad será compartir vídeos sobre el patrimonio local. El departamento de francés propone aprovechar el rico patrimonio mudéjar aragonés para que el alumnado elabore un vídeo que sirva de presentación y llame la atención de los estudiantes franceses sobre la cultura aragonesa.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>Crear un blog en francés que sirva como guía turística para visitantes francófonos, destacando los lugares más emblemáticos de Aragón (naturales, culturales y gastronómicos) con información práctica y mediación cultural.</t>
+    <t>Investigar sobre un monumento mudéjar aragonés cercano al instituto y elaborar un vídeo en francés que explique su valor artístico e histórico, dirigido al alumnado de un instituto francés hermanado, estableciendo puentes entre ambas culturas.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Blogger o WordPress educativo
-[...2 lines deleted...]
-• Ejemplos de blogs turísticos reales en francés
+• Acceso a internet
+• Página web de la UNESCO sobre mudéjar
+• Materiales sobre monumentos mudéjares locales (folletos, fichas)
+• Plantilla de ficha de investigación
+• Cámara o móvil para grabar
+• Software de edición de vídeo (por ejemplo, OpenShot, CapCut) o plataforma de presentaciones con audio
+• Rúbricas de evaluación</t>
+  </si>
+  <si>
+    <t>Transversales</t>
+  </si>
+  <si>
+    <t>Educación patrimonial y conciencia intercultural. Uso crítico de fuentes digitales. Trabajo en equipo y habilidades comunicativas.</t>
+  </si>
+  <si>
+    <t>Fase</t>
+  </si>
+  <si>
+    <t>Duración</t>
+  </si>
+  <si>
+    <t>Descripción</t>
+  </si>
+  <si>
+    <t>Evidencia recogida</t>
+  </si>
+  <si>
+    <t>Activación y planteamiento del reto</t>
+  </si>
+  <si>
+    <t>1 sesión</t>
+  </si>
+  <si>
+    <t>Se presenta el contexto: posible intercambio con un instituto francés y el encargo de crear un vídeo sobre el mudéjar aragonés. Se visualizan ejemplos de vídeos culturales. Se formula la pregunta guía y se organizan los equipos de trabajo.</t>
+  </si>
+  <si>
+    <t>Observación de la participación y las preguntas iniciales.</t>
+  </si>
+  <si>
+    <t>Adquisición guiada de saberes</t>
+  </si>
+  <si>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Se trabajan contenidos lingüísticos y comunicativos: vocabulario del arte y la arquitectura, estructuras de descripción y comparación, y estrategias de mediación. Se analizan textos breves en francés sobre el mudéjar y se realizan ejercicios de comprensión.</t>
+  </si>
+  <si>
+    <t>Ejercicios de comprensión y expresión oral/escrita realizados en clase.</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
+    <t>Cada equipo investiga un monumento mudéjar local (visita virtual o real). Buscan fuentes en francés, extraen información relevante y elaboran una ficha de investigación. Seleccionan y aplican estrategias de comprensión, y justifican la elección de fuentes.</t>
+  </si>
+  <si>
+    <t>Ficha de investigación (evidencia para 1.1 y 1.3).</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
+    <t>3 sesiones</t>
+  </si>
+  <si>
+    <t>Los equipos planifican el vídeo (storyboard), redactan el guión en francés, graban y editan el vídeo. Incorporan estrategias de mediación: comparaciones con estilos franceses, reformulaciones, preguntas retóricas. El profesor ofrece andamiaje y feedback continuo.</t>
+  </si>
+  <si>
+    <t>Storyboard, guión (evidencia para 2.2 y 2.3), vídeo final (evidencia para 4.1 y 4.2).</t>
+  </si>
+  <si>
+    <t>Reflexión y evaluación</t>
+  </si>
+  <si>
+    <t>Visionado de los vídeos en clase. Coevaluación entre equipos mediante rúbrica. Autoevaluación individual. Reflexión sobre el proceso y los aprendizajes. Asignación de niveles de logro a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 2</t>
+  </si>
+  <si>
+    <t>Nuestra huella ecológica en datos</t>
+  </si>
+  <si>
+    <t>Encuesta, análisis y propuestas para un instituto más sostenible</t>
+  </si>
+  <si>
+    <t>El instituto quiere elaborar un plan de acción ambiental y solicita al alumnado de francés datos reales sobre hábitos de transporte, consumo y reciclaje del propio centro para fundamentar las decisiones.</t>
+  </si>
+  <si>
+    <t>Diseñar y aplicar una encuesta en francés sobre hábitos sostenibles, analizar los datos obtenidos y comunicar a la comunidad escolar propuestas concretas de mejora basadas en evidencias.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Hoja de cálculo (LibreOffice Calc o Google Sheets)
+• Plantilla de encuesta en francés
+• Ejemplo de informe en francés
+• Rúbrica de evaluación de los criterios
+• Vídeo sobre huella ecológica (subtitulado en francés)</t>
+  </si>
+  <si>
+    <t>Educación ambiental y desarrollo sostenible; uso crítico de datos estadísticos.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del comité ambiental: necesitan datos reales sobre hábitos sostenibles. Se visiona un breve vídeo sobre la huella ecológica. Se formula la pregunta guía y se forman equipos.</t>
+  </si>
+  <si>
+    <t>Ideas iniciales anotadas en el cuaderno de equipo.</t>
+  </si>
+  <si>
+    <t>Se trabaja vocabulario y estructuras para preguntar sobre hábitos (transporte, reciclaje, consumo). Se analizan ejemplos de encuestas en francés. Cada equipo diseña su encuesta (5-10 preguntas cerradas y abiertas).</t>
+  </si>
+  <si>
+    <t>Borrador de la encuesta en francés.</t>
+  </si>
+  <si>
+    <t>Los equipos aplican la encuesta a compañeros de otros cursos (muestra mínima 20 respuestas). Tabulan los datos en una hoja de cálculo y generan gráficos de barras o sectores.</t>
+  </si>
+  <si>
+    <t>Hoja de datos brutos y gráficos generados.</t>
+  </si>
+  <si>
+    <t>Cada equipo redacta un informe en francés que incluya: introducción, metodología, resultados (con gráficos) y propuestas de mejora. Preparan una presentación oral de 3-5 minutos.</t>
+  </si>
+  <si>
+    <t>Informe escrito y guion de la presentación.</t>
+  </si>
+  <si>
+    <t>Se realiza la presentación al comité ambiental (simulada o real). Coevaluación entre equipos y autoevaluación individual en el diario de aprendizaje. El docente asigna niveles de logro 1-4 a cada criterio usando la rúbrica.</t>
+  </si>
+  <si>
+    <t>Rúbricas de coevaluación, diana de autoevaluación y diario de aprendizaje.</t>
+  </si>
+  <si>
+    <t>SDA 3</t>
+  </si>
+  <si>
+    <t>Créez l'audioguide du Chemin de Saint-Jacques en Aragon</t>
+  </si>
+  <si>
+    <t>Un guide sonore pour les pèlerins francophones</t>
+  </si>
+  <si>
+    <t>L'Office de Tourisme de la province de Huesca cherche à améliorer l'expérience des pèlerins francophones sur le Camino Francés en Aragon. Ils ont demandé à notre classe de concevoir un audioguide en français pour une étape clé, de Somport à Jaca, qui mette en valeur le patrimoine roman et l'histoire de la région.</t>
+  </si>
+  <si>
+    <t>Diseñar y grabar un audioguía en francés para un tramo del Camino de Santiago en Aragón, que incluya explicaciones históricas, artísticas y prácticas, destinado a los peregrinos francófonos.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Aula de informática con micrófonos
+• Software de edición de audio (Audacity)
+• Ejemplo de audioguía (YouTube)
+• Fichas de vocabulario jacobeo
+• Mapa del Camino de Santiago en Aragón
+• Plantilla de guion
 • Rúbrica de evaluación</t>
   </si>
   <si>
-    <t>Transversales</t>
-[...181 lines deleted...]
-    <t>Rúbricas rellenas, diario de aprendizaje.</t>
+    <t>Educación para la ciudadanía (valoración del patrimonio cultural y respeto intercultural). Competencia digital (edición de audio). Competencia emprendedora (producto para una necesidad real).</t>
+  </si>
+  <si>
+    <t>Presentación del encargo de la Oficina de Turismo: crear un audioguía para peregrinos francófonos. Visualización de un ejemplo de audioguía. Tormenta de ideas sobre qué información incluir. Formación de equipos (4-5 personas).</t>
+  </si>
+  <si>
+    <t>Lista de ideas iniciales en grupo.</t>
+  </si>
+  <si>
+    <t>Taller de vocabulario específico del Camino (le pèlerin, la cathédrale, le cloître, le gîte, etc.) y de estructuras para explicar conceptos (c’est un… qui… ; il s’agit de…). Práctica de estrategias de simplificación: reescribir textos complejos en francés sencillo. Búsqueda de información fiable sobre el tramo Somport–Jaca (webs del Gobierno de Aragón, asociaciones jacobeas).</t>
+  </si>
+  <si>
+    <t>Ejercicios de reescritura y vocabulario.</t>
+  </si>
+  <si>
+    <t>Cada equipo redacta el guion de su audioguía: 10 paradas (lugares emblemáticos). Revisión entre pares y corrección colaborativa. Selección de música libre de derechos y sonidos ambientales.</t>
+  </si>
+  <si>
+    <t>Borrador del guion con correcciones.</t>
+  </si>
+  <si>
+    <t>Grabación de las pistas de audio (uso de Audacity o similar). Edición y montaje final. Cada equipo produce un archivo mp3. Preparación de una breve presentación para mostrar el producto a la clase.</t>
+  </si>
+  <si>
+    <t>Archivo de audio del audioguía.</t>
+  </si>
+  <si>
+    <t>Audición de los audioguías en clase. Coevaluación con rúbrica (compañeros). Autoevaluación individual mediante diana de aprendizaje. Selección del mejor audioguía para enviar a la Oficina de Turismo.</t>
+  </si>
+  <si>
+    <t>Rúbricas de coevaluación y dianas cumplimentadas.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación del contenido: ofrecer el texto en diferentes formatos y apoyos visuales, auditivos y contextuales para facilitar la comprensión.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Presentar el mismo texto oral (grabación de un hablante nativo) junto con la transcripción escrita y un mapa conceptual visual que resuma las ideas clave.
@@ -7822,68 +7825,68 @@
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>301</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>302</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>303</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>305</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>302</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>306</v>
       </c>
-      <c r="D11" s="7" t="s">
+      <c r="E11" s="7" t="s">
         <v>307</v>
-      </c>
-[...1 lines deleted...]
-        <v>308</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
+        <v>308</v>
+      </c>
+      <c r="C12" s="7" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>302</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>310</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>312</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>298</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>313</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>314</v>
       </c>
     </row>
@@ -7973,85 +7976,85 @@
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>297</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>298</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>322</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>301</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>324</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>305</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>326</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>328</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>312</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>298</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>330</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>331</v>
       </c>
     </row>
@@ -8172,54 +8175,54 @@
         <v>342</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>305</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>302</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>343</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>345</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>312</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>298</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>347</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>348</v>
       </c>
     </row>