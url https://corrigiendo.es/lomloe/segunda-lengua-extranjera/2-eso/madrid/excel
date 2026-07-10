--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="477">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="476">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Segunda lengua extranjera</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Comunidad de Madrid</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 23:21</t>
+    <t>11/07/2026 00:46</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio; aplica el currículo estatal del RD 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Segunda lengua extranjera</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se mantienen íntegros los criterios de evaluación y contenidos del BOE.</t>
   </si>
@@ -820,266 +820,263 @@
   </si>
   <si>
     <t xml:space="preserve">
 • Ampliación del léxico de uso común: clima y entorno natural, tecnologías de la información y la comunicación.
 • Funciones comunicativas básicas: enunciar sucesos futuros; expresar la posibilidad, la obligación y la prohibición.
 • Producción de Unidades lingüísticas básicas y significados asociados: el espacio y las relaciones espaciales, el tiempo y las relaciones temporales, la exclamación, relaciones lógicas básicas.
 • Estrategias básicas para entender y apreciar la diversidad lingüística y sociocultural, relativa a la vida cotidiana, las costumbres y valores propios de países donde se habla la lengua extranjera.</t>
   </si>
   <si>
     <t>6.1: Mostrar interés por la comunicación intercultural, identificando discriminaciones.
 6.2: Reconocer la diversidad lingüística, cultural y artística propia de países de la lengua extranjera.</t>
   </si>
   <si>
     <t>CE.6: Diversidad cultural y artística</t>
   </si>
   <si>
     <t>Presentación de proyecto final multimodal y autoevaluación de la competencia intercultural.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>¡Graba tu Madrid!</t>
+    <t>Cuéntales el Rastro de Madrid</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Promociona un evento cultural madrileño para estudiantes internacionales</t>
+    <t>Un blog y un vídeo para tu clase de intercambio</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Alumnado de 2.º ESO de Segunda Lengua Extranjera (inglés) en un instituto de Madrid. El centro participa en un programa de intercambio con un instituto extranjero. Los estudiantes deben crear un vídeo promocional breve de un evento cultural de Madrid para animar a sus compañeros internacionales a visitarlo.</t>
+    <t>El centro participa en un programa de intercambio con un instituto de la ciudad de Lyon. Los alumnos franceses visitarán Madrid en abril. Nuestros estudiantes quieren preparar una guía práctica y cultural del Rastro, uno de los mercados más emblemáticos, para que sus compañeros disfruten de la visita y aprendan a interactuar en la lengua extranjera.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos convencer a estudiantes extranjeros de nuestra edad para que vengan a Madrid y asistan a un evento cultural local? Creamos un vídeo promocional de 60 segundos que muestre lo mejor de ese evento.</t>
+    <t>Crear un blog colaborativo con entradas escritas y un vídeo promocional que expliquen qué es el Rastro, qué se puede comprar, cómo regatear, qué comer y cómo llegar. Todo ello en la lengua extranjera, para que los compañeros de intercambio lo utilicen como guía previa a la visita.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Dispositivos móviles o tabletas con cámara
-[...4 lines deleted...]
-• Rúbrica de evaluación impresa o digital</t>
+• Ordenadores o tabletas con conexión a Internet
+• Plantilla de blog (Google Sites, Blogger o similar)
+• Cámara o móvil para grabar vídeo
+• Fichas de vocabulario y estructuras
+• Rúbrica de evaluación y coevaluación
+• Enlace a vídeo auténtico del Rastro (ej. de Telemadrid)</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competencia digital (edición de vídeo), conciencia y expresiones culturales (eventos de Madrid), educación cívica (respeto a la diversidad cultural), comunicación lingüística (expresión oral y escrita en lengua extranjera).</t>
+    <t>Educación para la ciudadanía (respeto a la diversidad cultural) y comunicación lingüística (uso de la lengua extranjera en contextos reales).</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Se presenta la carta de los compañeros franceses anunciando su visita. Lluvia de ideas sobre qué les gustaría saber del Rastro. Se visiona un breve vídeo auténtico del mercado y se anotan primeras impresiones. Se formula la pregunta guía y se establecen los equipos base.</t>
+  </si>
+  <si>
+    <t>Cuaderno con ideas previas y preguntas iniciales.</t>
+  </si>
+  <si>
+    <t>Adquisición guiada de saberes</t>
+  </si>
+  <si>
+    <t>Se trabajan estructuras lingüísticas para describir lugares, dar direcciones, expresar opiniones y recomendar. Se practica el vocabulario específico (puestos, objetos, alimentos) mediante juegos de rol y tarjetas. Se reflexiona sobre estrategias de mediación (simplificar, parafrasear).</t>
+  </si>
+  <si>
+    <t>Rúbrica de participación en role-plays y ejercicio escrito de descripción.</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
+    <t>Cada equipo investiga un aspecto del Rastro (historia, productos típicos, cómo regatear, gastronomía, transporte). Recopilan información de fuentes fiables (web del Ayuntamiento, reportajes, entrevistas a familiares). Seleccionan y adaptan la información para el blog y el vídeo.</t>
+  </si>
+  <si>
+    <t>Boceto del blog y guion del vídeo.</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
+    <t>3 sesiones</t>
+  </si>
+  <si>
+    <t>Elaboran el blog con al menos tres entradas (ej: 'Qué ver', 'Dónde comer', 'Consejos para regatear') utilizando una plantilla digital. Graban el vídeo (1-2 minutos) donde cada miembro explica una parte. Editan y publican en una plataforma compartida.</t>
+  </si>
+  <si>
+    <t>Blog finalizado y vídeo subido.</t>
+  </si>
+  <si>
+    <t>Reflexión y evaluación</t>
+  </si>
+  <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Se presenta el reto: crear un vídeo promocional para atraer a estudiantes extranjeros a un evento cultural de Madrid. Se muestran ejemplos de vídeos turísticos breves. En grupos, los alumnos eligen un evento de una lista (ej. San Isidro, Mercado de San Miguel, exhibición de flamenco) y comparten lo que ya saben en inglés.</t>
-[...41 lines deleted...]
-    <t>Rúbrica de autoevaluación cumplimentada; ficha de reflexión lingüística e intercultural.</t>
+    <t>Visionado conjunto de los vídeos y lectura de los blogs. Coevaluación mediante rúbrica. Autoevaluación individual del proceso y los logros. Se envía el producto final a los compañeros franceses con una carta de presentación.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Investiga la diversidad lingüística de tu barrio</t>
-[...8 lines deleted...]
-    <t>Realizar una encuesta sobre las lenguas que se hablan en el entorno del alumnado, analizar los datos obtenidos y comunicar los resultados mediante una infografía o presentación oral dirigida a la comunidad educativa, promoviendo la valoración de la diversidad lingüística.</t>
+    <t>Lenguas de mi barrio: una investigación en datos</t>
+  </si>
+  <si>
+    <t>Recogida, análisis y comunicación de datos sobre la diversidad lingüística en nuestro entorno</t>
+  </si>
+  <si>
+    <t>El ayuntamiento de Madrid ha lanzado una iniciativa para visibilizar la diversidad lingüística de los barrios. Nuestro instituto, ubicado en el distrito [X], quiere colaborar con una investigación sobre las lenguas que se hablan en las calles, comercios y hogares del barrio, y presentar los resultados a la asociación de vecinos.</t>
+  </si>
+  <si>
+    <t>Diseñar y realizar una investigación de campo sobre la diversidad lingüística en el barrio del instituto, recogiendo datos primarios (observaciones, encuestas), analizándolos y comunicando los resultados en un informe dirigido a la asociación de vecinos.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ejemplos de encuestas en lengua extranjera (modelo impreso o digital)
-[...39 lines deleted...]
-    <t>Autoevaluación, coevaluación y registro de observación del profesor.</t>
+• Plantilla de encuesta en lengua extranjera
+• Hoja de cálculo o papel cuadriculado para gráficos
+• Mapa del barrio
+• Tablet o grabadora para entrevistas (opcional)
+• Modelos de informe y presentación</t>
+  </si>
+  <si>
+    <t>Educación intercultural, competencia digital (tratamiento de datos y presentación), aprendizaje-servicio (aportación a la comunidad).</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo de la asociación de vecinos y se visualizan ejemplos de diversidad lingüística en Madrid (fotos, vídeos). El alumnado formula hipótesis sobre las lenguas presentes en su barrio y acota la pregunta guía por equipos.</t>
+  </si>
+  <si>
+    <t>Cuaderno con hipótesis iniciales y preguntas de investigación.</t>
+  </si>
+  <si>
+    <t>Se trabajan las estructuras y vocabulario necesarios para diseñar una encuesta y realizar entrevistas breves: saludos, preguntas sobre lenguas habladas, nacionalidades, y cómo expresar cantidades. Se practica la comprensión oral y escrita con modelos. Cada equipo diseña su herramienta de recogida de datos.</t>
+  </si>
+  <si>
+    <t>Borrador de la encuesta en lengua extranjera.</t>
+  </si>
+  <si>
+    <t>El alumnado sale al barrio (o simula la recogida con datos de comercios online) para observar carteles, menús y/o realizar encuestas breves a vecinos. De vuelta en clase, organizan los datos en tablas y gráficos sencillos, y extraen conclusiones preliminares.</t>
+  </si>
+  <si>
+    <t>Hoja de datos y gráficos elaborados.</t>
+  </si>
+  <si>
+    <t>Los equipos redactan el informe escrito (incluyendo introducción, metodología, resultados, discusión y conclusiones) y preparan una presentación oral de 5 minutos, apoyada en diapositivas o póster. Se revisan borradores con coevaluación.</t>
+  </si>
+  <si>
+    <t>Borrador del informe y guión de la presentación.</t>
+  </si>
+  <si>
+    <t>Los equipos presentan sus informes ante la asociación de vecinos (simulada) y responden preguntas. Se realiza coevaluación entre equipos y autoevaluación con diana. Cada equipo asigna niveles de logro 1-4 a cada criterio según la rúbrica.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Mural de palabras compartidas</t>
-[...8 lines deleted...]
-    <t>Diseñar y realizar un mural en un espacio común del instituto (o una versión digital) que combine palabras y expresiones de la lengua extranjera con imágenes que representen su significado, promoviendo la reflexión sobre la diversidad cultural y lingüística. El mural debe ser presentado a la comunidad educativa.</t>
+    <t>Señales de bienvenida</t>
+  </si>
+  <si>
+    <t>Un proyecto de señalética multilingüe para Lavapiés</t>
+  </si>
+  <si>
+    <t>El barrio de Lavapiés es conocido por su diversidad cultural, pero apenas hay señalética que refleje las lenguas de sus habitantes. Los comercios y espacios públicos podrían ser más acogedores si ofrecieran mensajes de bienvenida en distintas lenguas.</t>
+  </si>
+  <si>
+    <t>Diseñar y crear un conjunto de carteles artísticos multilingües (español y lengua extranjera meta) para colocar en comercios o espacios públicos del barrio, con el objetivo de hacer más acogedor el entorno para visitantes de otras lenguas.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Cartulinas, pinturas, pinceles, rotuladores (para mural físico)
-[...3 lines deleted...]
-• Fichas de vocabulario y estructuras (preparadas por el docente)
+• Cartulinas A3
+• Rotuladores, lápices de colores
+• Ejemplos de carteles reales (impresos o digitales)
+• Cámara/fotocopias para registro
+• Plantilla de diseño en Canva (opcional)
 • Rúbrica de evaluación</t>
   </si>
   <si>
-    <t>Educación artística (diseño y creación visual), educación en valores (respeto a la diversidad cultural), competencia digital (uso de herramientas para el diseño y presentación), y comunicación lingüística (producción oral y escrita en la lengua extranjera).</t>
-[...29 lines deleted...]
-    <t>Rúbrica de autoevaluación cumplimentada y comentarios de la audiencia recogidos en un panel.</t>
+    <t>Educación intercultural y ciudadana; competencia en comunicación lingüística; conciencia y expresión cultural.</t>
+  </si>
+  <si>
+    <t>Se presenta la diversidad lingüística de Lavapiés (fotos, datos) y el reto de crear señalética multilingüe. El alumnado realiza una lluvia de ideas sobre dónde y cómo colocarían carteles de bienvenida. Se formulan preguntas iniciales.</t>
+  </si>
+  <si>
+    <t>Registro en cuaderno de observaciones e ideas iniciales.</t>
+  </si>
+  <si>
+    <t>El alumnado aprende vocabulario de saludos y bienvenidas en la lengua extranjera (ej. bonjour, bienvenue, hello) y practica la escritura de frases sencillas. También analiza ejemplos de carteles reales en otros países y reflexiona sobre la función cultural de las bienvenidas.</t>
+  </si>
+  <si>
+    <t>Ejercicios de escritura y análisis de ejemplos.</t>
+  </si>
+  <si>
+    <t>Por equipos, eligen un lugar concreto del barrio y diseñan 1-2 carteles, seleccionando las frases adecuadas (lengua extranjera + español) y elementos visuales (colores, iconos). Investigan el significado cultural de las palabras elegidas.</t>
+  </si>
+  <si>
+    <t>Bocetos finales y justificación escrita de las elecciones.</t>
+  </si>
+  <si>
+    <t>El alumnado elabora los carteles en formato final (A3) y prepara una breve exposición oral para explicar el diseño y el mensaje a la audiencia (simulada o real).</t>
+  </si>
+  <si>
+    <t>Carteles terminados y grabación/video de las exposiciones.</t>
+  </si>
+  <si>
+    <t>Exposición de los carteles al grupo (y a la audiencia real si es posible). Coevaluación entre equipos usando rúbrica. Autoevaluación individual sobre el proceso. Asignación de niveles de logro a los criterios.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación del contenido lingüístico y textual.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Ofrecer la misma información en formato auditivo (audio de un diálogo), visual (transcripción con apoyo de imágenes) y textual (texto escrito con glosario)
 • Usar organizadores gráficos (esquemas, mapas conceptuales) que estructuren las ideas clave del texto y las relaciones entre ellas
 • Incluir subtítulos en la lengua meta en vídeos cortos, permitiendo al alumnado activar o desactivar los subtítulos según su necesidad</t>
   </si>
@@ -2262,1417 +2259,1417 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>175</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>350</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>351</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>353</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>354</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>355</v>
-      </c>
-[...1 lines deleted...]
-        <v>356</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>356</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>357</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>358</v>
-      </c>
-[...1 lines deleted...]
-        <v>359</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>359</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>360</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>361</v>
-      </c>
-[...1 lines deleted...]
-        <v>362</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>362</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>363</v>
       </c>
-      <c r="C6" s="7" t="s">
+      <c r="D6" s="7" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>366</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="D7" s="7" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
         <v>79</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>368</v>
+      </c>
+      <c r="C8" s="7" t="s">
         <v>369</v>
       </c>
-      <c r="C8" s="7" t="s">
+      <c r="D8" s="7" t="s">
         <v>370</v>
-      </c>
-[...1 lines deleted...]
-        <v>371</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>372</v>
+      </c>
+      <c r="B2" s="8" t="s">
         <v>373</v>
       </c>
-      <c r="B2" s="8" t="s">
+      <c r="C2" s="8" t="s">
         <v>374</v>
-      </c>
-[...1 lines deleted...]
-        <v>375</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>375</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>376</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>377</v>
-      </c>
-[...1 lines deleted...]
-        <v>378</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>378</v>
+      </c>
+      <c r="B4" s="7" t="s">
         <v>379</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="C4" s="7" t="s">
         <v>380</v>
-      </c>
-[...1 lines deleted...]
-        <v>381</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
+        <v>381</v>
+      </c>
+      <c r="B5" s="7" t="s">
         <v>382</v>
       </c>
-      <c r="B5" s="7" t="s">
+      <c r="C5" s="7" t="s">
         <v>383</v>
-      </c>
-[...1 lines deleted...]
-        <v>384</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>384</v>
+      </c>
+      <c r="B6" s="7" t="s">
         <v>385</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="C6" s="7" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
+        <v>387</v>
+      </c>
+      <c r="B7" s="7" t="s">
         <v>388</v>
       </c>
-      <c r="B7" s="7" t="s">
+      <c r="C7" s="7" t="s">
         <v>389</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>390</v>
+      </c>
+      <c r="B8" s="7" t="s">
         <v>391</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="C8" s="7" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>393</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>393</v>
+      </c>
+      <c r="B9" s="7" t="s">
         <v>394</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="C9" s="7" t="s">
         <v>395</v>
-      </c>
-[...1 lines deleted...]
-        <v>396</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
         <v>252</v>
       </c>
       <c r="B10" s="7" t="s">
+        <v>396</v>
+      </c>
+      <c r="C10" s="7" t="s">
         <v>397</v>
-      </c>
-[...1 lines deleted...]
-        <v>398</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
         <v>152</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>399</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>400</v>
-      </c>
-[...1 lines deleted...]
-        <v>401</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>258</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>402</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>403</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>404</v>
       </c>
-      <c r="D3" s="7" t="s">
+      <c r="E3" s="7" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>406</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>407</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>408</v>
       </c>
-      <c r="D4" s="7" t="s">
+      <c r="E4" s="7" t="s">
         <v>409</v>
-      </c>
-[...1 lines deleted...]
-        <v>410</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>410</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>403</v>
+      </c>
+      <c r="D5" s="7" t="s">
         <v>411</v>
       </c>
-      <c r="C5" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D5" s="7" t="s">
+      <c r="E5" s="7" t="s">
         <v>412</v>
-      </c>
-[...1 lines deleted...]
-        <v>413</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>413</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>414</v>
       </c>
-      <c r="C6" s="7" t="s">
+      <c r="D6" s="7" t="s">
         <v>415</v>
       </c>
-      <c r="D6" s="7" t="s">
+      <c r="E6" s="7" t="s">
         <v>416</v>
-      </c>
-[...1 lines deleted...]
-        <v>417</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>417</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>418</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="D7" s="7" t="s">
         <v>419</v>
       </c>
-      <c r="D7" s="7" t="s">
+      <c r="E7" s="7" t="s">
         <v>420</v>
-      </c>
-[...1 lines deleted...]
-        <v>421</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>421</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>403</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>422</v>
       </c>
-      <c r="C8" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="7" t="s">
+      <c r="E8" s="7" t="s">
         <v>423</v>
-      </c>
-[...1 lines deleted...]
-        <v>424</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
+        <v>424</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>403</v>
+      </c>
+      <c r="D9" s="7" t="s">
         <v>425</v>
       </c>
-      <c r="C9" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="7" t="s">
+      <c r="E9" s="7" t="s">
         <v>426</v>
-      </c>
-[...1 lines deleted...]
-        <v>427</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>86</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>428</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>429</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="E2" s="8" t="s">
         <v>430</v>
       </c>
-      <c r="E2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="D3" s="9">
         <v>25.0</v>
       </c>
       <c r="E3" s="9">
         <v>25.0</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>2.1</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="D4" s="9">
         <v>10.0</v>
       </c>
       <c r="E4" s="9">
         <v>10.0</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>2.2</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="D5" s="9">
         <v>10.0</v>
       </c>
       <c r="E5" s="9">
         <v>10.0</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>3.1</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="D6" s="9">
         <v>7.5</v>
       </c>
       <c r="E6" s="9">
         <v>7.5</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>3.2</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="D7" s="9">
         <v>7.5</v>
       </c>
       <c r="E7" s="9">
         <v>7.5</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>4.1</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
       <c r="D8" s="9">
         <v>25.0</v>
       </c>
       <c r="E8" s="9">
         <v>25.0</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>5.1</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>129</v>
       </c>
       <c r="D9" s="9">
         <v>10.0</v>
       </c>
       <c r="E9" s="9">
         <v>10.0</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>5.2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>439</v>
+        <v>438</v>
       </c>
       <c r="D10" s="9">
         <v>10.0</v>
       </c>
       <c r="E10" s="9">
         <v>10.0</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>6.1</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>79</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="D11" s="9">
         <v>7.5</v>
       </c>
       <c r="E11" s="9">
         <v>7.5</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>6.2</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>79</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
       <c r="D12" s="9">
         <v>7.5</v>
       </c>
       <c r="E12" s="9">
         <v>7.5</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="9"/>
       <c r="E13" s="9">
         <f>SUM(E3:E12)</f>
         <v>120</v>
       </c>
       <c r="F13" s="7" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:N31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="8" t="s">
+        <v>443</v>
+      </c>
+      <c r="B1" s="8" t="s">
         <v>444</v>
-      </c>
-[...1 lines deleted...]
-        <v>445</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>2.1</v>
       </c>
       <c r="E1" s="8">
         <v>2.2</v>
       </c>
       <c r="F1" s="8">
         <v>3.1</v>
       </c>
       <c r="G1" s="8">
         <v>3.2</v>
       </c>
       <c r="H1" s="8">
         <v>4.1</v>
       </c>
       <c r="I1" s="8">
         <v>5.1</v>
       </c>
       <c r="J1" s="8">
         <v>5.2</v>
       </c>
       <c r="K1" s="8">
         <v>6.1</v>
       </c>
       <c r="L1" s="8">
         <v>6.2</v>
       </c>
       <c r="M1" s="8" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="N1" s="8" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" s="7" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:L2),"")</f>
         <v/>
       </c>
       <c r="N2" s="7"/>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" s="7" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:L3),"")</f>
         <v/>
       </c>
       <c r="N3" s="7"/>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" s="7" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:L4),"")</f>
         <v/>
       </c>
       <c r="N4" s="7"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" s="7" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:L5),"")</f>
         <v/>
       </c>
       <c r="N5" s="7"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" s="7" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:L6),"")</f>
         <v/>
       </c>
       <c r="N6" s="7"/>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" s="7" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:L7),"")</f>
         <v/>
       </c>
       <c r="N7" s="7"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" s="7" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:L8),"")</f>
         <v/>
       </c>
       <c r="N8" s="7"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="7" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:L9),"")</f>
         <v/>
       </c>
       <c r="N9" s="7"/>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="7" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:L10),"")</f>
         <v/>
       </c>
       <c r="N10" s="7"/>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="7" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:L11),"")</f>
         <v/>
       </c>
       <c r="N11" s="7"/>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" s="7" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:L12),"")</f>
         <v/>
       </c>
       <c r="N12" s="7"/>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" s="7" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:L13),"")</f>
         <v/>
       </c>
       <c r="N13" s="7"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" s="7" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:L14),"")</f>
         <v/>
       </c>
       <c r="N14" s="7"/>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" s="7" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:L15),"")</f>
         <v/>
       </c>
       <c r="N15" s="7"/>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" s="7" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:L16),"")</f>
         <v/>
       </c>
       <c r="N16" s="7"/>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" s="7" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:L17),"")</f>
         <v/>
       </c>
       <c r="N17" s="7"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" s="7" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:L18),"")</f>
         <v/>
       </c>
       <c r="N18" s="7"/>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" s="7" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:L19),"")</f>
         <v/>
       </c>
       <c r="N19" s="7"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" s="7" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:L20),"")</f>
         <v/>
       </c>
       <c r="N20" s="7"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" s="7" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:L21),"")</f>
         <v/>
       </c>
       <c r="N21" s="7"/>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" s="7" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:L22),"")</f>
         <v/>
       </c>
       <c r="N22" s="7"/>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" s="7" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:L23),"")</f>
         <v/>
       </c>
       <c r="N23" s="7"/>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" s="7" t="s">
-        <v>469</v>
+        <v>468</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:L24),"")</f>
         <v/>
       </c>
       <c r="N24" s="7"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" s="7" t="s">
-        <v>470</v>
+        <v>469</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:L25),"")</f>
         <v/>
       </c>
       <c r="N25" s="7"/>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" s="7" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:L26),"")</f>
         <v/>
       </c>
       <c r="N26" s="7"/>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" s="7" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:L27),"")</f>
         <v/>
       </c>
       <c r="N27" s="7"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" s="7" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:L28),"")</f>
         <v/>
       </c>
       <c r="N28" s="7"/>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" s="7" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:L29),"")</f>
         <v/>
       </c>
       <c r="N29" s="7"/>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" s="7" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:L30),"")</f>
         <v/>
       </c>
       <c r="N30" s="7"/>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" s="7" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:L31),"")</f>
         <v/>
       </c>
       <c r="N31" s="7"/>
     </row>
   </sheetData>
   <dataValidations count="300">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C3">
       <formula1>"1,2,3,4"</formula1>
@@ -6440,270 +6437,270 @@
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>1</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>260</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>261</v>
       </c>
       <c r="D9" s="7" t="s">
         <v>262</v>
       </c>
       <c r="E9" s="7" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>264</v>
       </c>
       <c r="C10" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="D10" s="7" t="s">
         <v>265</v>
       </c>
-      <c r="D10" s="7" t="s">
+      <c r="E10" s="7" t="s">
         <v>266</v>
-      </c>
-[...1 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>261</v>
       </c>
       <c r="D11" s="7" t="s">
+        <v>268</v>
+      </c>
+      <c r="E11" s="7" t="s">
         <v>269</v>
-      </c>
-[...1 lines deleted...]
-        <v>270</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
+        <v>270</v>
+      </c>
+      <c r="C12" s="7" t="s">
         <v>271</v>
-      </c>
-[...1 lines deleted...]
-        <v>261</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>272</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>274</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>261</v>
+        <v>275</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>246</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>248</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>250</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>252</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>254</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>152</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>256</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>257</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>258</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>260</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>261</v>
+        <v>275</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>264</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>265</v>
+        <v>261</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>288</v>
+        <v>261</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>289</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>261</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>291</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>274</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>261</v>
+        <v>275</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>293</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
         <v>295</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>296</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>246</v>
       </c>
       <c r="B29" s="7" t="s">
         <v>297</v>
@@ -6759,125 +6756,125 @@
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>152</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>256</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>257</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>258</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>260</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>261</v>
+        <v>275</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>302</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>264</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>265</v>
+        <v>261</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>304</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>261</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>306</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>261</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>308</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>274</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>261</v>
+        <v>275</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>310</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>311</v>
+        <v>277</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -6886,320 +6883,320 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>175</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>312</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>313</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>315</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>316</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>317</v>
-      </c>
-[...1 lines deleted...]
-        <v>318</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>318</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>319</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>320</v>
-      </c>
-[...1 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>321</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>322</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>323</v>
-      </c>
-[...1 lines deleted...]
-        <v>324</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="C6" s="7" t="s">
+        <v>324</v>
+      </c>
+      <c r="D6" s="7" t="s">
         <v>325</v>
-      </c>
-[...1 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="C7" s="7" t="s">
+        <v>326</v>
+      </c>
+      <c r="D7" s="7" t="s">
         <v>327</v>
-      </c>
-[...1 lines deleted...]
-        <v>328</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="C8" s="7" t="s">
+        <v>328</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>329</v>
-      </c>
-[...1 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="C10" s="7" t="s">
+        <v>331</v>
+      </c>
+      <c r="D10" s="7" t="s">
         <v>332</v>
-      </c>
-[...1 lines deleted...]
-        <v>333</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>333</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="C12" s="7" t="s">
+        <v>335</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>336</v>
-      </c>
-[...1 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="C13" s="7" t="s">
+        <v>337</v>
+      </c>
+      <c r="D13" s="7" t="s">
         <v>338</v>
-      </c>
-[...1 lines deleted...]
-        <v>339</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="C14" s="7" t="s">
+        <v>339</v>
+      </c>
+      <c r="D14" s="7" t="s">
         <v>340</v>
-      </c>
-[...1 lines deleted...]
-        <v>341</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="C16" s="7" t="s">
+        <v>342</v>
+      </c>
+      <c r="D16" s="7" t="s">
         <v>343</v>
-      </c>
-[...1 lines deleted...]
-        <v>344</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="C17" s="7" t="s">
+        <v>344</v>
+      </c>
+      <c r="D17" s="7" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="7" t="s">
         <v>79</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="D18" s="7" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="7" t="s">
         <v>79</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="D19" s="7" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="7" t="s">
         <v>79</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="D20" s="7" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>