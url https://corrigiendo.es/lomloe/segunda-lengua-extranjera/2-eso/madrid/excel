--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>11/07/2026 00:46</t>
+    <t>01/09/2026 15:07</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio; aplica el currículo estatal del RD 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Segunda lengua extranjera</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se mantienen íntegros los criterios de evaluación y contenidos del BOE.</t>
   </si>