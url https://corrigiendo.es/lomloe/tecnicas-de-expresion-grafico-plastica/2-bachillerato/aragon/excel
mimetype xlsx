--- v0 (2026-05-26)
+++ v1 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 21:01</t>
+    <t>01/09/2026 14:08</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para TEGP en 2º Bachillerato; se aplica íntegramente el currículo estatal del RD 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Tecnicas de expresion grafico plastica</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>La totalidad de los criterios de evaluación y saberes básicos del RD 217/2022 se mantienen sin cambios.</t>
   </si>
@@ -846,272 +846,269 @@
 • Estampación plana. Método planográfico. Litografía. Método permeográfico. Serigrafía. Método electrónico. Copy Art.
 • Otras técnicas, materiales y procedimientos en la expresión gráfica contemporánea. La imagen digital. Arte digital.
 • Se aborda la manera de afrontar y llevar a cabo diversos proyectos artísticos de manera que se resuelvan planteamientos iniciales y se ponga en práctica la ejecución de obras grafico-plásticas a través de un trabajo colaborativo.
 • Exposición y difusión de proyectos gráfico-plásticos.</t>
   </si>
   <si>
     <t>3.2: Planificar de manera adecuada la organización de los tiempos y de los equipos de trabajo en las prop
 4.2: Interactuar coordinada y colaborativamente en el desarrollo de producciones gráfico-plásticas colect
 5.1: Evaluar los diferentes productos gráfico-plásticos individuales y colectivos, argumentando con la te
 5.2: Identificar y valorar las oportunidades de desarrollo personal y profesional que se derivan del cono</t>
   </si>
   <si>
     <t>CE.TEGP.4
 CE.TEGP.5</t>
   </si>
   <si>
     <t>Calidad técnica de las estampaciones, memoria final del proyecto colaborativo y presentación pública de resultados.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Reinterpreta el patrimonio gráfico-plástico aragonés</t>
+    <t>Mudéjar en movimiento</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Documentación y creación de una web expositiva de técnicas gráfico-plásticas</t>
+    <t>Creación gráfico-plástica inspirada en el patrimonio aragonés y su comunicación digital</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>En Aragón existe un rico patrimonio gráfico-plástico (grabado aragonés, pintura mural, ilustraciones históricas) que apenas se difunde en entornos digitales. El alumnado de 2.º Bachillerato, próximo a su etapa universitaria o profesional, puede actuar como mediador cultural creando un recurso web que documente y reinterpretre esas técnicas, aplicando los saberes de la materia.</t>
+    <t>El centro quiere participar en la Semana Cultural del instituto con un proyecto que ponga en valor el patrimonio local de Aragón. El alumnado de 2º de Bachillerato de Técnicas de Expresión Gráfico-Plástica debe crear una obra original inspirada en el mudéjar aragonés y documentar el proceso creativo en un vídeo corto para compartir en las redes sociales del centro y en el blog de cultura.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo documentar y reinterpretar las técnicas gráfico-plásticas tradicionales aragonesas para crear una galería virtual interactiva que eduque y sensibilice sobre nuestro patrimonio artístico?</t>
+    <t>Crear una obra gráfico-plástica original inspirada en el mudéjar aragonés, documentar el proceso en un vídeo de 3-5 minutos (que incluya fases de boceto, selección de técnicas, ejecución y reflexión) y publicarlo en el blog del centro para la Semana Cultural.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Materiales de dibujo, pintura y grabado (lápices, carboncillo, acuarelas, tintas, planchas de linóleo, etc.)
-[...4 lines deleted...]
-• Proyector y altavoces para presentaciones</t>
+• Lápices de grafito y carboncillo
+• Acuarelas, témperas, acrílicos
+• Pinceles, espátulas, rodillos
+• Papeles de distintas texturas y gramajes
+• Material de grabado (monotipia, linóleo, plancha de gelatina)
+• Cámaras o móviles para grabación
+• Software de edición de vídeo (opcional: DaVinci Resolve, iMovie, programas online)
+• Blog del centro o plataforma de redes (Instagram, YouTube) con permiso</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competencia digital (creación de web, edición multimedia), conciencia y expresiones culturales (patrimonio aragonés), competencia personal, social y de aprender a aprender (autoevaluación, trabajo en equipo), competencia ciudadana (difusión responsable del patrimonio).</t>
+    <t>Educación patrimonial, competencia digital (edición y publicación de vídeo), expresión oral y escrita.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto: crear una web que documente y reinterpretre técnicas gráfico-plásticas aragonesas. Visionado de ejemplos de galerías virtuales y blogs artísticos. Lluvia de ideas sobre posibles técnicas y temas locales (mudéjar, grabado zaragozano, pintura rupestre de Albarracín, etc.). Formación de equipos (opcional). Asignación de roles.</t>
-[...2 lines deleted...]
-    <t>Listado inicial de ideas y equipos formados. Registro de participación en la lluvia de ideas.</t>
+    <t>Presentación del reto: crear una obra inspirada en el mudéjar aragonés y documentarla en vídeo. Visionado de ejemplos de técnicas mudéjares (azulejería, yesería) y debate sobre la pregunta guía. Formación de equipos.</t>
+  </si>
+  <si>
+    <t>Anotaciones iniciales en el cuaderno de ideas.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
+    <t>3 sesiones</t>
+  </si>
+  <si>
+    <t>Talleres de técnicas: 1 sesión de técnicas secas (lápiz, carboncillo), 1 de técnicas al agua (acuarela, acrílico) y 1 de estampación/alternativas. El alumnado experimenta con muestrarios y relaciona cada técnica con posibles usos en su obra inspirada en el mudéjar.</t>
+  </si>
+  <si>
+    <t>Muestrario técnico personal y ficha de experimentación.</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
+    <t>Desarrollo del proyecto: cada equipo planifica la obra (bocetos, elección de técnica), realizan la obra y documentan el proceso en vídeo (fotos, grabaciones, entrevistas entre ellos).</t>
+  </si>
+  <si>
+    <t>Bocetos finales, plan de trabajo, diario de proceso.</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Talleres prácticos guiados por el docente sobre técnicas seleccionadas: dibujo a lápiz, acuarela, grabado en seco (si hay materiales) o técnicas digitales (tableta gráfica, software de pintura). Explicación de cómo analizar obras (criterios de composición, color, textura). Investigación guiada sobre patrimonio aragonés (visita virtual, documentales, textos). Cada alumno/a elige una técnica para su obra.</t>
-[...23 lines deleted...]
-    <t>Página web completa con al menos 5 entradas (individuales o colaborativas). Captura de pantalla o enlace.</t>
+    <t>Edición del vídeo documental (incluir reflexiones sobre técnica, inspiración y evaluación personal). Preparación de la publicación en el blog del centro.</t>
+  </si>
+  <si>
+    <t>Vídeo editado y post para blog.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Exposición de las webs al grupo y a un invitado externo (representante de centro de estudios locales). Coevaluación mediante rúbrica de los productos. Reflexión individual sobre el proceso, dificultades y aprendizajes. Cumplimentación de una diana de autoevaluación y propuestas de mejora. Debate sobre el impacto social y cultural del patrimonio gráfico-plástico aragonés.</t>
-[...2 lines deleted...]
-    <t>Rúbrica de coevaluación cumplimentada diana de autoevaluación y reflexión escrita.</t>
+    <t>Publicación en el blog y visionado de los vídeos en clase. Coevaluación con rúbrica de los criterios 5.1 y 5.2. Autoevaluación y propuesta de mejoras.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas, diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Visualiza los datos de Aragón</t>
-[...8 lines deleted...]
-    <t>El alumnado debe investigar un problema social o científico relevante para Aragón (despoblación, calidad del aire, cambio climático, etc.) usando datos estadísticos oficiales (INE, IECA, etc.) y crear una pieza gráfico-plástica que comunique visualmente esos datos de forma clara, creativa y con conciencia sostenible. La obra se presentará a una asociación vecinal o centro cultural del barrio para su posible exposición.</t>
+    <t>El color del Ebro: cartografía cromática de un paisaje</t>
+  </si>
+  <si>
+    <t>Una investigación gráfico-plástica sobre la identidad visual del río a su paso por Zaragoza</t>
+  </si>
+  <si>
+    <t>El Ayuntamiento de Zaragoza quiere poner en valor el paisaje del Ebro creando una ruta cultural que incluya paneles interpretativos. Necesitan una propuesta gráfica que sintetice los colores dominantes del río y su entorno como seña de identidad.</t>
+  </si>
+  <si>
+    <t>Recoger datos cromáticos primarios del paisaje del Ebro, analizarlos estadísticamente y crear una composición gráfico-plástica que los comunique de forma creativa, junto con un informe técnico para la concejalía de cultura.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con acceso a internet y hojas de cálculo para buscar datos
-[...40 lines deleted...]
-    <t>Rúbrica de coevaluación cumplimentada (al menos 3 obras). Reflexión personal escrita (150-200 palabras).</t>
+• Tabla para registrar colores (digital o papel)
+• Software o app de extracción de colores (ej. Adobe Color, Colorpicker)
+• Materiales de dibujo y pintura (acuarela, acrílico, pinceles, papel reciclado)
+• Cámara de fotos o teléfono móvil
+• Proyector para puesta en común</t>
+  </si>
+  <si>
+    <t>Educación ambiental: valoración del paisaje fluvial y sostenibilidad en el uso de materiales reciclados. Competencia digital: extracción y tratamiento de datos cromáticos. Emprendimiento: elaboración de una propuesta para un cliente real.</t>
+  </si>
+  <si>
+    <t>Se presenta la carta de la concejalía y se visionan imágenes del tramo del Ebro. Lluvia de ideas sobre los colores que creen que predominan. Se formulan hipótesis: '¿Creemos que el verde de la vegetación es el color más frecuente o el marrón de la arena?' Se organizan equipos de 3-4.</t>
+  </si>
+  <si>
+    <t>Anotaciones en el cuaderno de hipótesis iniciales.</t>
+  </si>
+  <si>
+    <t>Taller sobre teoría del color (círculo cromático, temperatura, saturación). Se enseña a extraer colores de fotografías mediante software o a ojo con guías Pantone. Práctica con imágenes de prueba. También se introducen técnicas de representación (acuarela, acrílico, collage) y el concepto de muestreo sistemático.</t>
+  </si>
+  <si>
+    <t>Ejercicios de extracción de color y pequeñas cartas de color.</t>
+  </si>
+  <si>
+    <t>Salida al tramo del Ebro (o trabajo con un banco de imágenes si no es posible). Cada equipo fotografía 10 puntos fijos (previamente acordados) y anota RGB o colores dominantes. De vuelta en clase, vuelcan los datos en una tabla y elaboran un histograma de frecuencias. Comparan las paletas por zonas.</t>
+  </si>
+  <si>
+    <t>Hoja de datos con tabla de colores y gráficos de frecuencias.</t>
+  </si>
+  <si>
+    <t>Diseñan y ejecutan la composición final usando técnicas mixtas (acuarela, collage con papeles reciclados, acrílico, etc.) que represente los colores extraídos. Paralelamente redactan el informe técnico (metodología, resultados, conclusiones) y preparan la defensa oral para la audiencia real.</t>
+  </si>
+  <si>
+    <t>Composición final y borrador del informe.</t>
+  </si>
+  <si>
+    <t>Los equipos exponen su composición y defienden su informe ante el resto de la clase y un representante de la concejalía (o simulado). Se utiliza una rúbrica para coevaluación y autoevaluación. Se asigna nivel de logro 1-4 a cada criterio. Reflexión individual sobre salidas profesionales.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y reflexión escrita.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Pinta tu comunidad</t>
-[...8 lines deleted...]
-    <t>Diseñar y realizar un mural colectivo que refleje la identidad del barrio, utilizando técnicas gráfico-plásticas apropiadas y trabajando de forma colaborativa, para exponerlo en el Centro Cívico de la Almozara.</t>
+    <t>Imprimir la memoria</t>
+  </si>
+  <si>
+    <t>Carteles y fanzines para los pueblos vaciados de Aragón</t>
+  </si>
+  <si>
+    <t>La comarca del Jiloca (Teruel) sufre una pérdida de población acelerada. Asociaciones locales buscan iniciativas que mantengan viva la memoria de sus tradiciones y paisajes. El alumnado de 2º de Bachillerato de un instituto de la zona recibe el encargo de crear una serie de carteles y un fanzine colectivo que se expondrá en la casa de cultura del municipio y se difundirá en la web de la asociación.</t>
+  </si>
+  <si>
+    <t>Diseñar y producir una colección de 4-6 carteles (uno por alumno/a) y un fanzine colectivo encuadernado, utilizando técnicas de grabado (monotipia, linograbado) y técnicas mixtas con materiales reciclados, que aborden el tema de la despoblación rural y sus consecuencias. El conjunto final se entregará a la asociación local para su difusión en espacios públicos y redes.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Pinturas acrílicas de varios colores
-[...39 lines deleted...]
-    <t>Informe de autoevaluación, rúbrica cumplimentada, reflexión sobre impacto y oportunidades profesionales.</t>
+• Planchas de linóleo, gubias, tintas de estampación (monotipia y linograbado)
+• Rodillos, paletinas, prensa o cucharas de estampación
+• Papeles reciclados, cartones, cúters, tijeras
+• Ordenadores/tablets para diseño de fanzine (opcional: Canva, Photoshop)
+• Cámara para documentar el proceso
+• Datos del INE sobre despoblación en Aragón
+• Ejemplos de cartelería social y fanzines activistas</t>
+  </si>
+  <si>
+    <t>Educación para la ciudadanía (compromiso social y participación comunitaria), educación ambiental (uso de materiales reciclados, sostenibilidad), emprendimiento (gestión de un proyecto artístico con destinatario real).</t>
+  </si>
+  <si>
+    <t>Se presenta el problema de la despoblación en Aragón con datos del INE y testimonios. Se visionan ejemplos de cartelería social. Se formula la pregunta guía y se acota el reto: crear una campaña gráfica para una asociación real.</t>
+  </si>
+  <si>
+    <t>Anotaciones individuales en cuaderno de investigación con datos y reflexiones iniciales.</t>
+  </si>
+  <si>
+    <t>Talleres prácticos de técnicas: monotipia, linograbado y técnicas mixtas con papeles reciclados. Cada alumno/a experimenta y selecciona la técnica que usará en su cartel.</t>
+  </si>
+  <si>
+    <t>Muestras técnicas (pruebas de estampación) y ficha técnica de cada material y procedimiento.</t>
+  </si>
+  <si>
+    <t>Por equipos, se planifica el proyecto: cada miembro boceta su cartel, se decide el diseño del fanzine (formato, paginación, temas). Se asignan roles (diseñador, estampador, editor) y se elabora un plan de trabajo con fases y tiempos.</t>
+  </si>
+  <si>
+    <t>Bocetos finales de los carteles y plan de trabajo por escrito que incluya organización del equipo.</t>
+  </si>
+  <si>
+    <t>Ejecución de las obras: estampación de los carteles (serie de 4-6), impresión de páginas del fanzine y encuadernación manual. Se prepara la presentación (física o virtual) y se contacta con la asociación para concertar la entrega.</t>
+  </si>
+  <si>
+    <t>Obras terminadas: carteles estampados y fanzine encuadernado.</t>
+  </si>
+  <si>
+    <t>Presentación del proyecto a la asociación (online o presencial). Autoevaluación mediante rúbrica, coevaluación entre equipos. Redacción de una reflexión personal sobre el impacto del proyecto y las oportunidades profesionales que abre.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas (autoevaluación y coevaluación) y reflexión escrita individual.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación (el qué del aprendizaje).</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Ofrecer un catálogo digital de fichas técnicas de cada técnica (grafito, carboncillo, acrílico, etc.) con imágenes de obras, descripción del procedimiento, y vídeos cortos de ejecución.
@@ -6930,68 +6927,68 @@
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>271</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>272</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>273</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>275</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>272</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>276</v>
       </c>
-      <c r="D11" s="7" t="s">
+      <c r="E11" s="7" t="s">
         <v>277</v>
-      </c>
-[...1 lines deleted...]
-        <v>278</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
+        <v>278</v>
+      </c>
+      <c r="C12" s="7" t="s">
         <v>279</v>
-      </c>
-[...1 lines deleted...]
-        <v>272</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>280</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>282</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>268</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>283</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>284</v>
       </c>
     </row>
@@ -7081,85 +7078,85 @@
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>267</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>268</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>292</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>271</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>294</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>275</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>296</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
+        <v>278</v>
+      </c>
+      <c r="C25" s="7" t="s">
         <v>279</v>
-      </c>
-[...1 lines deleted...]
-        <v>272</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>298</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>282</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>268</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>300</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>301</v>
       </c>
     </row>
@@ -7249,85 +7246,85 @@
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>267</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>268</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>309</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>271</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>311</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>275</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>313</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>276</v>
+        <v>272</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>315</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>282</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>268</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>317</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>318</v>
       </c>
     </row>