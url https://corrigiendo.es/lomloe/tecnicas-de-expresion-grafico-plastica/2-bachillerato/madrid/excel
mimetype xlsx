--- v0 (2026-05-26)
+++ v1 (2026-09-01)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="490">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="489">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Tecnicas de expresion grafico plastica</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Comunidad de Madrid</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 19:57</t>
+    <t>01/09/2026 14:08</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto autonómico; aplica el RD 243/2022 estatal para Bachillerato.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Tecnicas de expresion grafico plastica</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantiene íntegro el currículo estatal para Técnicas de Expresión Gráfico-Plástica de 2.º Bachillerato.</t>
   </si>
@@ -885,272 +885,267 @@
 • Proceso de elaboración de una obra pictórica.
 • Exposición y difusión de proyectos gráfico-plásticos.
 • Estrategias de evaluación de las fases y los resultados de proyectos gráficos. El error como oportunidad de mejora y aprendizaje.</t>
   </si>
   <si>
     <t>3.2: Planificar de manera adecuada la organización de las fases y de los equipos de trabajo, identificand
 3.4: Explicar con criterio y respeto las propuestas de planificación propias y ajenas de manera crítica y
 4.2: Interactuar coordinada y colaborativamente en el desarrollo de producciones gráfico-plásticas colect
 5.1: Evaluar los diferentes productos gráfico-plásticos, argumentando con la terminología específica, el 
 5.2: Identificar y valorar las oportunidades de desarrollo personal y profesional que se derivan del cono</t>
   </si>
   <si>
     <t>CE.4: Desarrollar proyectos gráfico-plásticos individuales y colaborativos, utilizando con destreza diversos materiales, técnicas y procedimientos, para int
 CE.5: Evaluar los productos gráfico-plásticos propios y ajenos, valorando su posible impacto social y cultural, para potenciar una actitud crítica y respons</t>
   </si>
   <si>
     <t>Evaluación del proyecto final (memoria y obra), coevaluación del trabajo en equipo y defensa oral de la propuesta artística.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Crea tu portfolio digital: técnicas gráfico-plásticas en acción</t>
+    <t>Grabado en directo: guía digital para la Calcografía Nacional</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Documenta, produce y difunde tu proceso creativo</t>
+    <t>Creación de un recurso web divulgativo sobre técnicas de grabado en Madrid</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>En el entorno cultural de Madrid, donde museos como el Prado o el Reina Sofía ofrecen referentes constantes, el alumnado de 2º de Bachillerato necesita desarrollar habilidades de comunicación visual y técnica. Esta SDA propone que cada estudiante cree un blog (o web) que sirva como portfolio digital de su proceso de aprendizaje y producción gráfico-plástica, integrando análisis de obras, planificación, experimentación y reflexión crítica.</t>
+    <t>El departamento educativo de la Calcografía Nacional (Real Academia de Bellas Artes de San Fernando, Madrid) solicita al alumnado de 2.º de Bachillerato un recurso digital atractivo para adolescentes que visite el museo. El recurso debe mostrar el proceso de creación de un grabado y su importancia histórica en la ciudad.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo puedes documentar y comunicar tu proceso de creación gráfico-plástica de manera atractiva y rigurosa, mostrando tanto el dominio técnico como la reflexión crítica?</t>
+    <t>Diseñar y producir un sitio web (página web) que incluya vídeos tutoriales, imágenes de obras originales y explicaciones técnicas sobre el grabado calcográfico, destinado a visitantes jóvenes de la Calcografía Nacional. El sitio debe ser comunicativo, visualmente atractivo y riguroso en los contenidos técnicos.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores o tablets con acceso a internet
-[...5 lines deleted...]
-• Ejemplos de blogs de arte (seleccionados por el docente)</t>
+• Acceso a ordenadores con conexión a internet
+• Plataforma gratuita de creación de sitios web (Wix, Google Sites)
+• Material de grabado: planchas de linóleo, tintas de estampación, rodillos, papel
+• Cámaras o móviles para grabación de vídeos
+• Software de edición de vídeo (OpenShot o similar)
+• Fichas de obras de la Calcografía Nacional (imágenes de dominio público)</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educación en comunicación digital (competencia digital), expresión cultural y artística, aprendizaje autónomo, trabajo en equipo (coevaluación), conciencia emocional (gestión del proceso creativo).</t>
+    <t>Educación patrimonial, competencia digital y emprendimiento cultural.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto: crear un blog que documente el proceso de producción gráfico-plástica. Visualización de ejemplos de blogs de arte y portfolios. Debate sobre qué hace un buen análisis técnico. Lluvia de ideas sobre posibles obras a crear (temática libre, pero inspirada en Madrid).</t>
-[...2 lines deleted...]
-    <t>Lluvia de ideas individual o en grupo (anotaciones en una pizarra digital o física).</t>
+    <t>Presentación del encargo del departamento educativo de la Calcografía Nacional. Visionado de recursos sobre grabado histórico y contemporáneo. Tormenta de ideas sobre qué debe incluir el sitio web. Formación de equipos de trabajo.</t>
+  </si>
+  <si>
+    <t>Preguntas e hipótesis iniciales en el cuaderno de equipo.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Talleres prácticos de técnicas de grabado en aula (monotipia y aguafuerte simulada con materiales escolares). Análisis de grabados de Goya de la Calcografía Nacional: identificación de técnicas, composición y expresividad. Guía de uso de herramientas digitales (creación de sitio web con Wix o similar, edición de vídeo).</t>
+  </si>
+  <si>
+    <t>Prácticas de taller y análisis escritos de una obra.</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
+    <t>Cada equipo planifica el contenido del sitio web: guión, storyboard de vídeos, selección de imágenes y textos. Asignación de roles. Bocetos de las composiciones visuales. Revisión con el docente y ajustes.</t>
+  </si>
+  <si>
+    <t>Guión y storyboard detallados del sitio web.</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
+    <t>Creación del sitio web: grabación y edición de vídeos tutoriales, diseño de páginas, inserción de imágenes propias y de dominio público. Los equipos trabajan colaborativamente. El docente ofrece feedback continuo.</t>
+  </si>
+  <si>
+    <t>Versión funcional del sitio web (enlace o archivo local).</t>
+  </si>
+  <si>
+    <t>Reflexión y evaluación</t>
+  </si>
+  <si>
+    <t>Presentación de los sitios web al resto de la clase, simulando la audiencia real (departamento educativo). Coevaluación entre equipos con rúbrica. Autoevaluación individual (portfolio sobre oportunidades profesionales). Asignación de niveles de logro 1-4 a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación cumplimentada y reflexión individual escrita.</t>
+  </si>
+  <si>
+    <t>SDA 2</t>
+  </si>
+  <si>
+    <t>Percepción alterada</t>
+  </si>
+  <si>
+    <t>Un estudio sobre técnica y emoción en el arte madrileño</t>
+  </si>
+  <si>
+    <t>El centro participa en la Semana Cultural del distrito con un stand sobre arte y ciencia. Se necesita una propuesta interactiva que combine creación artística y análisis de datos para atraer a la comunidad.</t>
+  </si>
+  <si>
+    <t>Analizar una obra del patrimonio madrileño, reproducirla con una técnica gráfico-plástica distinta, recoger datos de percepción emocional mediante encuesta y comunicar los resultados en un póster científico-artístico.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Imágenes de obras del Prado/Reina Sofía (reproducciones digitales)
+• Materiales para técnicas gráfico-plásticas (según elección: acuarela, carboncillo, acrílico, etc.)
+• Plantilla de encuesta en papel o Google Forms
+• Hoja de cálculo para tabulación y gráficos
+• Cartulinas para póster
+• Rúbrica de evaluación</t>
+  </si>
+  <si>
+    <t>Educación patrimonial, competencia digital y tratamiento de datos.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo de la Semana Cultural. El alumnado elige una obra del patrimonio madrileño (Prado/Reina Sofía) y formula hipótesis sobre cómo una técnica distinta alteraría su percepción. Se diseña una encuesta sobre emociones (agrado, sorpresa, etc.) que se aplicará después.</t>
+  </si>
+  <si>
+    <t>Ficha con hipótesis y borrador de encuesta.</t>
+  </si>
+  <si>
+    <t>Se profundiza en el análisis de la obra original (contexto, técnica) y se experimenta con la técnica elegida para la reproducción. Se enseñan nociones básicas de estadística descriptiva y representación gráfica de datos.</t>
+  </si>
+  <si>
+    <t>Ejercicios de análisis y muestras de práctica técnica.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza la reproducción artística y, paralelamente, aplica la encuesta a una muestra (compañeros, profesores). Recogen y tabulan los datos en una hoja de cálculo.</t>
+  </si>
+  <si>
+    <t>Reproducción terminada y hoja de datos brutos.</t>
+  </si>
+  <si>
+    <t>Elaboración del póster: incluye imagen original, reproducción, análisis comparativo, gráficos de datos y conclusiones. Preparan una breve defensa oral para la exposición.</t>
+  </si>
+  <si>
+    <t>Póster finalizado y guión de la exposición.</t>
+  </si>
+  <si>
+    <t>Exposición de pósteres ante la audiencia real. Coevaluación entre equipos y autoevaluación. El profesor asigna niveles de logro 1-4 a cada criterio según rúbrica.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 3</t>
+  </si>
+  <si>
+    <t>Cartografías del Manzanares: una intervención visual en el espacio público</t>
+  </si>
+  <si>
+    <t>Biodiversidad urbana a través de técnicas gráfico-plásticas</t>
+  </si>
+  <si>
+    <t>La asociación de vecinos del barrio de Arganzuela solicita al alumnado de 2.º de Bachillerato una serie de obras gráfico-plásticas que se instalarán en el Centro de Interpretación del Manzanares, con el objetivo de sensibilizar sobre la biodiversidad del río y promover su conservación.</t>
+  </si>
+  <si>
+    <t>Crear una exposición-instalación de obras gráfico-plásticas (dibujos, pinturas, monotipias, técnicas mixtas) que represente la biodiversidad del río Manzanares, acompañada de un catálogo informativo, para su exhibición en el Centro de Interpretación del Manzanares, con la colaboración de la asociación de vecinos.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Papel de acuarela, pinceles, acuarelas, acrílicos
+• Carboncillo, lápices de grafito, gomas
+• Acetato y rodillos para monotipia
+• Cámaras o escáner para reproducciones digitales
+• Software de maquetación (Canva o similar) o tijeras/pegamento para catálogo físico
+• Material para montaje (cartón pluma, marcos reciclados, cinta adhesiva)</t>
+  </si>
+  <si>
+    <t>Educación ambiental, participación ciudadana, trabajo en equipo, expresión artística comprometida.</t>
+  </si>
+  <si>
+    <t>Presentación del encargo de la asociación de vecinos. Visita virtual al Madrid Río (fotos, vídeos) y lluvia de ideas sobre especies. Formación de equipos y formulación de la pregunta guía.</t>
+  </si>
+  <si>
+    <t>Diario de ideas y primeras hipótesis sobre el entorno.</t>
+  </si>
+  <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>Talleres prácticos sobre: (a) técnicas de análisis de obras (forma, color, textura, composición) usando ejemplos del patrimonio madrileño; (b) planificación de proyectos: cronograma, bocetos, selección de materiales; (c) creación de contenido digital: fotografía de obras, escritura de textos descriptivos y reflexivos, uso de plataformas de blogs. Se proporcionan tutoriales y rúbricas.</t>
-[...150 lines deleted...]
-    <t>Rúbricas cumplimentadas, informe grupal, registro fotográfico del evento.</t>
+    <t>Talleres prácticos de técnicas: dibujo del natural con carboncillo, acuarela (veladuras), monotipia sobre acetato. Análisis de artistas como Antonio López o grabadores contemporáneos. Introducción a la planificación de proyectos colectivos (cronograma, organización).</t>
+  </si>
+  <si>
+    <t>Ejercicios de técnica (muestras de acuarela, monotipias de prueba).</t>
+  </si>
+  <si>
+    <t>Investigación de especies concretas del Manzanares (garza real, carpa, álamo, etc.). Cada equipo selecciona una especie y desarrolla bocetos finales. Pruebas de color y composición. Realización de las obras definitivas (individuales o en pareja).</t>
+  </si>
+  <si>
+    <t>Bocetos finales y obras en proceso (fotos de cada sesión).</t>
+  </si>
+  <si>
+    <t>Diseño y maquetación del catálogo (con texto explicativo y reproducciones). Preparación del montaje: etiquetado, marcos, panel expositivo. Ensayo de la visita guiada para la inauguración.</t>
+  </si>
+  <si>
+    <t>Catálogo impreso y disposición de la exposición.</t>
+  </si>
+  <si>
+    <t>Inauguración con presencia de la asociación de vecinos. Visita guiada por los equipos. Coevaluación entre equipos mediante rúbrica. Autoevaluación individual. Asignación de niveles de logro a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas, grabación breve de la visita guiada (opcional).</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación (el qué del aprendizaje).</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Ofrecer un catálogo digital de fichas técnicas de cada técnica (grafito, carboncillo, acrílico, etc.) con imágenes de obras, descripción del procedimiento, y vídeos cortos de ejecución.
 • Proporcionar mapas visuales interactivos que relacionen materiales con su origen, procesado y huella ecológica, incluyendo enlaces a informes de sostenibilidad.
 • Presentar casos de estudio contrastados: una obra histórica (ej. 'El Guernica') y una contemporánea (ej. instalación con plásticos reciclados) para comparar técnicas y su impacto ambiental.</t>
   </si>
@@ -2309,539 +2304,539 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>197</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>367</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>368</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>369</v>
-      </c>
-[...1 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>370</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>371</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>372</v>
-      </c>
-[...1 lines deleted...]
-        <v>373</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>373</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>374</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>375</v>
-      </c>
-[...1 lines deleted...]
-        <v>376</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>376</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>377</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>378</v>
-      </c>
-[...1 lines deleted...]
-        <v>379</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>379</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>380</v>
       </c>
-      <c r="C6" s="7" t="s">
+      <c r="D6" s="7" t="s">
         <v>381</v>
-      </c>
-[...1 lines deleted...]
-        <v>382</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>382</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>383</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="D7" s="7" t="s">
         <v>384</v>
-      </c>
-[...1 lines deleted...]
-        <v>385</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>386</v>
+      </c>
+      <c r="B2" s="8" t="s">
         <v>387</v>
       </c>
-      <c r="B2" s="8" t="s">
+      <c r="C2" s="8" t="s">
         <v>388</v>
-      </c>
-[...1 lines deleted...]
-        <v>389</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>389</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>390</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>391</v>
-      </c>
-[...1 lines deleted...]
-        <v>392</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>392</v>
+      </c>
+      <c r="B4" s="7" t="s">
         <v>393</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="C4" s="7" t="s">
         <v>394</v>
-      </c>
-[...1 lines deleted...]
-        <v>395</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
+        <v>395</v>
+      </c>
+      <c r="B5" s="7" t="s">
         <v>396</v>
       </c>
-      <c r="B5" s="7" t="s">
+      <c r="C5" s="7" t="s">
         <v>397</v>
-      </c>
-[...1 lines deleted...]
-        <v>398</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>398</v>
+      </c>
+      <c r="B6" s="7" t="s">
         <v>399</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="C6" s="7" t="s">
         <v>400</v>
-      </c>
-[...1 lines deleted...]
-        <v>401</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
         <v>269</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>401</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>403</v>
+      </c>
+      <c r="B8" s="7" t="s">
         <v>404</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="C8" s="7" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>406</v>
+      </c>
+      <c r="B9" s="7" t="s">
         <v>407</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="C9" s="7" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
+        <v>409</v>
+      </c>
+      <c r="B10" s="7" t="s">
         <v>410</v>
       </c>
-      <c r="B10" s="7" t="s">
+      <c r="C10" s="7" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
         <v>156</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>413</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>275</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>416</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>417</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>418</v>
       </c>
-      <c r="D3" s="7" t="s">
+      <c r="E3" s="7" t="s">
         <v>419</v>
-      </c>
-[...1 lines deleted...]
-        <v>420</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>420</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>421</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>422</v>
       </c>
-      <c r="D4" s="7" t="s">
+      <c r="E4" s="7" t="s">
         <v>423</v>
-      </c>
-[...1 lines deleted...]
-        <v>424</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>424</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>417</v>
+      </c>
+      <c r="D5" s="7" t="s">
         <v>425</v>
       </c>
-      <c r="C5" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D5" s="7" t="s">
+      <c r="E5" s="7" t="s">
         <v>426</v>
-      </c>
-[...1 lines deleted...]
-        <v>427</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>427</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>417</v>
+      </c>
+      <c r="D6" s="7" t="s">
         <v>428</v>
       </c>
-      <c r="C6" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D6" s="7" t="s">
+      <c r="E6" s="7" t="s">
         <v>429</v>
-      </c>
-[...1 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>430</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>431</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="D7" s="7" t="s">
         <v>432</v>
       </c>
-      <c r="D7" s="7" t="s">
+      <c r="E7" s="7" t="s">
         <v>433</v>
-      </c>
-[...1 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>434</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>421</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>435</v>
       </c>
-      <c r="C8" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="7" t="s">
+      <c r="E8" s="7" t="s">
         <v>436</v>
-      </c>
-[...1 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
+        <v>437</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>421</v>
+      </c>
+      <c r="D9" s="7" t="s">
         <v>438</v>
       </c>
-      <c r="C9" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="7" t="s">
+      <c r="E9" s="7" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>79</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>441</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>442</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="E2" s="8" t="s">
         <v>443</v>
       </c>
-      <c r="E2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>444</v>
-      </c>
-[...1 lines deleted...]
-        <v>445</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="D3" s="9">
         <v>8.33</v>
       </c>
       <c r="E3" s="9">
         <v>8.33</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="D4" s="9">
         <v>8.33</v>
       </c>
       <c r="E4" s="9">
         <v>8.33</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>1.3</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>98</v>
       </c>
       <c r="D5" s="9">
         <v>8.33</v>
       </c>
       <c r="E5" s="9">
         <v>8.33</v>
       </c>
@@ -2851,1065 +2846,1065 @@
       <c r="A6" s="7">
         <v>2.1</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>104</v>
       </c>
       <c r="D6" s="9">
         <v>6.67</v>
       </c>
       <c r="E6" s="9">
         <v>6.67</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>2.2</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="D7" s="9">
         <v>6.67</v>
       </c>
       <c r="E7" s="9">
         <v>6.67</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>2.3</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="D8" s="9">
         <v>6.67</v>
       </c>
       <c r="E8" s="9">
         <v>6.67</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>3.1</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="D9" s="9">
         <v>8.33</v>
       </c>
       <c r="E9" s="9">
         <v>8.33</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>3.2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>122</v>
       </c>
       <c r="D10" s="9">
         <v>8.33</v>
       </c>
       <c r="E10" s="9">
         <v>8.33</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>3.4</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="D11" s="9">
         <v>8.33</v>
       </c>
       <c r="E11" s="9">
         <v>8.33</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>4.1</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
       <c r="D12" s="9">
         <v>8.33</v>
       </c>
       <c r="E12" s="9">
         <v>8.33</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>4.2</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="D13" s="9">
         <v>8.33</v>
       </c>
       <c r="E13" s="9">
         <v>8.33</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>4.3</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>139</v>
       </c>
       <c r="D14" s="9">
         <v>8.33</v>
       </c>
       <c r="E14" s="9">
         <v>8.33</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>5.1</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="D15" s="9">
         <v>7.5</v>
       </c>
       <c r="E15" s="9">
         <v>7.5</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>5.2</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>150</v>
       </c>
       <c r="D16" s="9">
         <v>7.5</v>
       </c>
       <c r="E16" s="9">
         <v>7.5</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="9"/>
       <c r="E17" s="9">
         <f>SUM(E3:E16)</f>
         <v>109.98</v>
       </c>
       <c r="F17" s="7" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:R31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="8" t="s">
+        <v>456</v>
+      </c>
+      <c r="B1" s="8" t="s">
         <v>457</v>
-      </c>
-[...1 lines deleted...]
-        <v>458</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>1.3</v>
       </c>
       <c r="F1" s="8">
         <v>2.1</v>
       </c>
       <c r="G1" s="8">
         <v>2.2</v>
       </c>
       <c r="H1" s="8">
         <v>2.3</v>
       </c>
       <c r="I1" s="8">
         <v>3.1</v>
       </c>
       <c r="J1" s="8">
         <v>3.2</v>
       </c>
       <c r="K1" s="8">
         <v>3.4</v>
       </c>
       <c r="L1" s="8">
         <v>4.1</v>
       </c>
       <c r="M1" s="8">
         <v>4.2</v>
       </c>
       <c r="N1" s="8">
         <v>4.3</v>
       </c>
       <c r="O1" s="8">
         <v>5.1</v>
       </c>
       <c r="P1" s="8">
         <v>5.2</v>
       </c>
       <c r="Q1" s="8" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="R1" s="8" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" s="7" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:P2),"")</f>
         <v/>
       </c>
       <c r="R2" s="7"/>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" s="7" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:P3),"")</f>
         <v/>
       </c>
       <c r="R3" s="7"/>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" s="7" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:P4),"")</f>
         <v/>
       </c>
       <c r="R4" s="7"/>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" s="7" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:P5),"")</f>
         <v/>
       </c>
       <c r="R5" s="7"/>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" s="7" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:P6),"")</f>
         <v/>
       </c>
       <c r="R6" s="7"/>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" s="7" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:P7),"")</f>
         <v/>
       </c>
       <c r="R7" s="7"/>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" s="7" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:P8),"")</f>
         <v/>
       </c>
       <c r="R8" s="7"/>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" s="7" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:P9),"")</f>
         <v/>
       </c>
       <c r="R9" s="7"/>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" s="7" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:P10),"")</f>
         <v/>
       </c>
       <c r="R10" s="7"/>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" s="7" t="s">
-        <v>469</v>
+        <v>468</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:P11),"")</f>
         <v/>
       </c>
       <c r="R11" s="7"/>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" s="7" t="s">
-        <v>470</v>
+        <v>469</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:P12),"")</f>
         <v/>
       </c>
       <c r="R12" s="7"/>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" s="7" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:P13),"")</f>
         <v/>
       </c>
       <c r="R13" s="7"/>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" s="7" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:P14),"")</f>
         <v/>
       </c>
       <c r="R14" s="7"/>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" s="7" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:P15),"")</f>
         <v/>
       </c>
       <c r="R15" s="7"/>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" s="7" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:P16),"")</f>
         <v/>
       </c>
       <c r="R16" s="7"/>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" s="7" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:P17),"")</f>
         <v/>
       </c>
       <c r="R17" s="7"/>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" s="7" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:P18),"")</f>
         <v/>
       </c>
       <c r="R18" s="7"/>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" s="7" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:P19),"")</f>
         <v/>
       </c>
       <c r="R19" s="7"/>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" s="7" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:P20),"")</f>
         <v/>
       </c>
       <c r="R20" s="7"/>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" s="7" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:P21),"")</f>
         <v/>
       </c>
       <c r="R21" s="7"/>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" s="7" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:P22),"")</f>
         <v/>
       </c>
       <c r="R22" s="7"/>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" s="7" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:P23),"")</f>
         <v/>
       </c>
       <c r="R23" s="7"/>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" s="7" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:P24),"")</f>
         <v/>
       </c>
       <c r="R24" s="7"/>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" s="7" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:P25),"")</f>
         <v/>
       </c>
       <c r="R25" s="7"/>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" s="7" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:P26),"")</f>
         <v/>
       </c>
       <c r="R26" s="7"/>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" s="7" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:P27),"")</f>
         <v/>
       </c>
       <c r="R27" s="7"/>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" s="7" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:P28),"")</f>
         <v/>
       </c>
       <c r="R28" s="7"/>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" s="7" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:P29),"")</f>
         <v/>
       </c>
       <c r="R29" s="7"/>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" s="7" t="s">
-        <v>488</v>
+        <v>487</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:P30),"")</f>
         <v/>
       </c>
       <c r="R30" s="7"/>
     </row>
     <row r="31" spans="1:18">
       <c r="A31" s="7" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:P31),"")</f>
         <v/>
       </c>
       <c r="R31" s="7"/>
     </row>
   </sheetData>
   <dataValidations count="420">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
@@ -7418,427 +7413,427 @@
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>281</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>282</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>283</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>285</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>286</v>
       </c>
-      <c r="D11" s="7" t="s">
+      <c r="E11" s="7" t="s">
         <v>287</v>
-      </c>
-[...1 lines deleted...]
-        <v>288</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
+        <v>288</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>289</v>
       </c>
-      <c r="C12" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D12" s="7" t="s">
+      <c r="E12" s="7" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>278</v>
       </c>
       <c r="D13" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="E13" s="7" t="s">
         <v>293</v>
-      </c>
-[...1 lines deleted...]
-        <v>294</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>263</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>265</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>267</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>269</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>271</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>156</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>273</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>274</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>275</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>277</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>278</v>
       </c>
       <c r="D22" s="7" t="s">
+        <v>301</v>
+      </c>
+      <c r="E22" s="7" t="s">
         <v>302</v>
-      </c>
-[...1 lines deleted...]
-        <v>303</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>281</v>
       </c>
       <c r="C23" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="D23" s="7" t="s">
+        <v>303</v>
+      </c>
+      <c r="E23" s="7" t="s">
         <v>304</v>
-      </c>
-[...4 lines deleted...]
-        <v>306</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>285</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>304</v>
+        <v>282</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>304</v>
+        <v>282</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>278</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>312</v>
+        <v>310</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
-        <v>313</v>
+        <v>311</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>263</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>265</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>316</v>
+        <v>314</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>267</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>317</v>
+        <v>315</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>269</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>271</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>156</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>273</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>274</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>275</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>277</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>278</v>
       </c>
       <c r="D35" s="7" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>281</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>304</v>
+        <v>320</v>
       </c>
       <c r="D36" s="7" t="s">
+        <v>321</v>
+      </c>
+      <c r="E36" s="7" t="s">
         <v>322</v>
-      </c>
-[...1 lines deleted...]
-        <v>323</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>285</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>282</v>
+        <v>320</v>
       </c>
       <c r="D37" s="7" t="s">
+        <v>323</v>
+      </c>
+      <c r="E37" s="7" t="s">
         <v>324</v>
-      </c>
-[...1 lines deleted...]
-        <v>325</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>282</v>
       </c>
       <c r="D38" s="7" t="s">
+        <v>325</v>
+      </c>
+      <c r="E38" s="7" t="s">
         <v>326</v>
-      </c>
-[...1 lines deleted...]
-        <v>327</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>278</v>
       </c>
       <c r="D39" s="7" t="s">
+        <v>327</v>
+      </c>
+      <c r="E39" s="7" t="s">
         <v>328</v>
-      </c>
-[...1 lines deleted...]
-        <v>329</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -7847,278 +7842,278 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>197</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>330</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>331</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>332</v>
-      </c>
-[...1 lines deleted...]
-        <v>333</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>333</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>334</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>335</v>
-      </c>
-[...1 lines deleted...]
-        <v>336</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>336</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>337</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>338</v>
-      </c>
-[...1 lines deleted...]
-        <v>339</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>339</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>340</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>341</v>
-      </c>
-[...1 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="C6" s="7" t="s">
+        <v>342</v>
+      </c>
+      <c r="D6" s="7" t="s">
         <v>343</v>
-      </c>
-[...1 lines deleted...]
-        <v>344</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="C7" s="7" t="s">
+        <v>344</v>
+      </c>
+      <c r="D7" s="7" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="C8" s="7" t="s">
+        <v>346</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>347</v>
-      </c>
-[...1 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="C9" s="7" t="s">
+        <v>348</v>
+      </c>
+      <c r="D9" s="7" t="s">
         <v>349</v>
-      </c>
-[...1 lines deleted...]
-        <v>350</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="C10" s="7" t="s">
+        <v>350</v>
+      </c>
+      <c r="D10" s="7" t="s">
         <v>351</v>
-      </c>
-[...1 lines deleted...]
-        <v>352</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>352</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>353</v>
-      </c>
-[...1 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="C12" s="7" t="s">
+        <v>354</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>355</v>
-      </c>
-[...1 lines deleted...]
-        <v>356</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="C13" s="7" t="s">
+        <v>356</v>
+      </c>
+      <c r="D13" s="7" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="C14" s="7" t="s">
+        <v>358</v>
+      </c>
+      <c r="D14" s="7" t="s">
         <v>359</v>
-      </c>
-[...1 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="C15" s="7" t="s">
+        <v>360</v>
+      </c>
+      <c r="D15" s="7" t="s">
         <v>361</v>
-      </c>
-[...1 lines deleted...]
-        <v>362</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="C16" s="7" t="s">
+        <v>362</v>
+      </c>
+      <c r="D16" s="7" t="s">
         <v>363</v>
-      </c>
-[...1 lines deleted...]
-        <v>364</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="C17" s="7" t="s">
+        <v>364</v>
+      </c>
+      <c r="D17" s="7" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>