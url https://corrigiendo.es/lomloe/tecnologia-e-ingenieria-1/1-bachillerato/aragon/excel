--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="518">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="517">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Tecnologia e ingenieria 1</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 20:59</t>
+    <t>10/07/2026 23:15</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio; aplica el currículo estatal del RD 217/2022 de ESO y RD 243/2022 de Bachillerato.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Tecnologia e ingenieria 1</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se mantiene íntegramente el currículo del BOE para Tecnología e Ingeniería I de 1.º Bachillerato.</t>
   </si>
@@ -938,266 +938,267 @@
 • Aplicación de las tecnologías emergentes a los sistemas de control.
 • Robótica: modelización de movimientos y acciones mecánicas.
 • Sistemas y mercados energéticos. Consumo energético sostenible, técnicas y criterios de ahorro. Suministros domésticos.
 • Instalaciones en viviendas: eléctricas, de agua y climatización, de comunicación y domóticas. Energías renovables, eficiencia energética y sostenibilidad.</t>
   </si>
   <si>
     <t>5.1: Controlar el funcionamiento de sistemas tecnológicos y robóticos, utilizando lenguajes de programación.
 5.2: Automatizar, programar y evaluar movimientos de robots, mediante la modelización y algoritmos.
 6.1: Evaluar los distintos sistemas de generación de energía eléctrica y mercados energéticos, analizando su impacto.
 6.2: Analizar las diferentes instalaciones de una vivienda desde el punto de vista de su eficiencia energética.</t>
   </si>
   <si>
     <t>CE.TI.5
 CE.TI.6</t>
   </si>
   <si>
     <t>Presentación del proyecto final integrado, análisis de eficiencia energética y defensa de la arquitectura de control.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Transforma tu patrimonio</t>
+    <t>Energía oculta: una auditoría en video</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Creación de una web de eficiencia energética para un edificio histórico</t>
+    <t>Comunicando la eficiencia energética de nuestro centro</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Esta SDA se desarrolla en 1.º de Bachillerato en un centro de Huesca. Los estudiantes analizarán un edificio emblemático del casco histórico (por ejemplo, la iglesia de San Pedro el Viejo) para proponer mejoras de eficiencia energética, comunicando los resultados mediante una página web dirigida a la asociación de vecinos.</t>
+    <t>El instituto recibe cada mes facturas de electricidad y gas sin que la mayoría del alumnado sepa qué significan. El equipo directivo ha solicitado un estudio detallado del consumo para tomar decisiones informadas, pero no tiene los recursos técnicos. El alumnado de Tecnología e Ingeniería I asumirá el reto.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos reducir la factura energética y la huella de carbono de un edificio histórico en Huesca mediante mejoras tecnológicas y de concienciación, y comunicarlo de forma efectiva a la comunidad?</t>
+    <t>Realizar una auditoría energética del instituto, analizando consumos y sistemas, y elaborar un video blog documental que exponga los resultados y propuestas de mejora, para presentarlo al equipo directivo y al ayuntamiento.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con conexión a internet
-[...3 lines deleted...]
-• Calculadora de huella de carbono
+• Facturas energéticas del centro
+• Pinza amperimétrica y termómetro infrarrojo
+• Hoja de cálculo (Google Sheets o Excel)
+• Software de edición de video (DaVinci Resolve, OpenShot)
+• Micrófono, cámara o smartphone
+• Web del proyecto o canal de YouTube del aula</t>
+  </si>
+  <si>
+    <t>Transversales</t>
+  </si>
+  <si>
+    <t>Educación ambiental, competencia digital, trabajo en equipo y comunicación efectiva.</t>
+  </si>
+  <si>
+    <t>Fase</t>
+  </si>
+  <si>
+    <t>Duración</t>
+  </si>
+  <si>
+    <t>Descripción</t>
+  </si>
+  <si>
+    <t>Evidencia recogida</t>
+  </si>
+  <si>
+    <t>Activación y planteamiento del reto</t>
+  </si>
+  <si>
+    <t>1 sesión</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del equipo directivo, se analizan facturas energéticas reales y se formulan hipótesis sobre el consumo del centro. Se organizan los equipos y se asigna roles.</t>
+  </si>
+  <si>
+    <t>Cuaderno con hipótesis iniciales y preguntas sobre el problema.</t>
+  </si>
+  <si>
+    <t>Adquisición guiada de saberes</t>
+  </si>
+  <si>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Se trabaja la teoría de circuitos eléctricos, cálculo de potencia y energía, y se introducen herramientas digitales para recogida de datos y edición de video. El alumnado realiza ejercicios prácticos.</t>
+  </si>
+  <si>
+    <t>Fichas de ejercicios resueltas sobre cálculo de consumo.</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
+    <t>3 sesiones</t>
+  </si>
+  <si>
+    <t>Se realiza la auditoría: recogida de datos de consumo (facturas, mediciones con pinza amperimétrica), identificación de equipos, evaluación de instalaciones (iluminación, calefacción). Se procesan datos en hoja de cálculo.</t>
+  </si>
+  <si>
+    <t>Hoja de datos con mediciones y gráficos de consumo.</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
+    <t>Elaboración del guion del video, grabación de secuencias (explicaciones, entrevistas, tomas de instalaciones) y edición con software. Se genera el video final.</t>
+  </si>
+  <si>
+    <t>Guion escrito y video editado.</t>
+  </si>
+  <si>
+    <t>Reflexión y evaluación</t>
+  </si>
+  <si>
+    <t>Presentación del video a la audiencia real (puede ser en streaming o presencial). Coevaluación mediante rúbricas y autoevaluación. Asignación de niveles de logro a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 2</t>
+  </si>
+  <si>
+    <t>Mide la fuerza, gana eficiencia</t>
+  </si>
+  <si>
+    <t>Un estudio experimental de sistemas de poleas con datos propios</t>
+  </si>
+  <si>
+    <t>El instituto quiere renovar sus sistemas de elevación (p.ej., en el polideportivo o en el taller) y necesita un estudio experimental con datos reales para tomar decisiones.</t>
+  </si>
+  <si>
+    <t>Diseñar, construir y probar un sistema de poleas que permita elevar una carga con la máxima eficiencia posible, recogiendo datos de fuerza y desplazamiento para calcular el trabajo realizado y la energía perdida, y presentar un informe técnico con recomendaciones.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Kits de poleas (poleas fijas y móviles, cuerda, soportes)
+• Dinamómetros (2-5 N)
+• Reglas métricas y cintas métricas
+• Pesas calibradas (50-200 g)
+• Hojas de cálculo (Excel o Google Sheets)
+• Plantillas de informe técnico
 • Rúbricas de evaluación</t>
   </si>
   <si>
-    <t>Transversales</t>
-[...83 lines deleted...]
-    <t>¿Cómo podemos utilizar datos reales de consumo para diseñar un plan de eficiencia energética en nuestras viviendas, contribuyendo a la sostenibilidad y al ahorro económico?</t>
+    <t>Educación para el consumo responsable (eficiencia energética y sostenibilidad de materiales).</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del equipo directivo: evaluar la eficiencia de un sistema de poleas para mejorar las elevaciones del instituto. El alumnado formula hipótesis y bosqueja posibles configuraciones.</t>
+  </si>
+  <si>
+    <t>Cuaderno con hipótesis iniciales y boceto del sistema.</t>
+  </si>
+  <si>
+    <t>Se trabajan conceptos de ventaja mecánica, trabajo, energía y eficiencia. Se practica el uso de dinamómetro y regla, y se resuelven problemas de cálculo.</t>
+  </si>
+  <si>
+    <t>Ejercicios resueltos de ventaja mecánica y eficiencia.</t>
+  </si>
+  <si>
+    <t>Los equipos construyen el sistema de poleas (fijo, móvil o polipasto), realizan mediciones de fuerza y desplazamiento para varias cargas, y registran los datos en tabla. Calculan la eficiencia experimental.</t>
+  </si>
+  <si>
+    <t>Hoja de datos brutos y cálculos de eficiencia por equipo.</t>
+  </si>
+  <si>
+    <t>Cada equipo redacta el informe técnico (introducción, método, resultados, conclusiones) y prepara una presentación oral. Se revisan borradores.</t>
+  </si>
+  <si>
+    <t>Informe técnico final.</t>
+  </si>
+  <si>
+    <t>Exposición oral ante el equipo directivo simulado, coevaluación entre equipos y autoevaluación. Se asignan niveles de logro (1-4) a cada criterio mediante rúbrica.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 3</t>
+  </si>
+  <si>
+    <t>Riega con arte: un sistema inteligente para el parque</t>
+  </si>
+  <si>
+    <t>Prototipo de riego automatizado con visualización artística</t>
+  </si>
+  <si>
+    <t>El Ayuntamiento de Zaragoza ha lanzado una convocatoria para mejorar la eficiencia hídrica de sus parques. Nuestro centro se une al reto proponiendo un prototipo que combine tecnología y concienciación ciudadana.</t>
+  </si>
+  <si>
+    <t>Diseñar y construir un prototipo de sistema de riego automatizado que, mediante sensores de humedad y una placa Arduino, active el riego solo cuando sea necesario, y que incluya un display LED artístico que muestre el ahorro de agua conseguido en tiempo real.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Facturas de luz de los alumnos (anonimizadas)
-[...93 lines deleted...]
-    <t>Rúbrica de evaluación cumplimentada (profesor y compañeros), reflexión individual.</t>
+• Arduino Uno
+• Sensor de humedad de suelo
+• Electroválvula o bomba pequeña
+• Protoboard, cables, resistencias
+• Panel solar (opcional)
+• Display LED
+• Plastilina o cartón para maqueta
+• Ordenadores con IDE Arduino</t>
+  </si>
+  <si>
+    <t>Educación ambiental y sostenibilidad, conciencia sobre el uso del agua</t>
+  </si>
+  <si>
+    <t>Se presenta el problema real: el desperdicio de agua en parques. Se muestra un vídeo de un parque de Zaragoza y se lanza la pregunta guía. Se forman equipos y cada uno elige un espacio verde local para enfocar su prototipo (puede ser instituto, parque cercano).</t>
+  </si>
+  <si>
+    <t>Boceto inicial de la idea.</t>
+  </si>
+  <si>
+    <t>Se trabajan los saberes necesarios: fundamentos de circuitos eléctricos (Ley de Ohm, montaje en protoboard), programación básica de Arduino (estructura, if-else, lectura analógica), y selección de materiales (sensor de humedad, electroválvula, placa). Se realizan ejercicios guiados.</t>
+  </si>
+  <si>
+    <t>Ejercicios de cálculo y montaje simulados.</t>
+  </si>
+  <si>
+    <t>Los equipos diseñan el circuito, programan el Arduino y construyen el prototipo a escala. Prueban el funcionamiento con un sensor simulado. Realizan cálculos de eficiencia hídrica.</t>
+  </si>
+  <si>
+    <t>Prototipo funcional y hoja de cálculo de ahorro.</t>
+  </si>
+  <si>
+    <t>Elaboran la memoria técnica que incluye: portada, descripción del proyecto, esquemas, cálculos, programa comentado, selección de materiales y conclusión. Preparan la presentación para el ayuntamiento (formato póster o vídeo corto).</t>
+  </si>
+  <si>
+    <t>Memoria técnica completa.</t>
+  </si>
+  <si>
+    <t>Presentan el prototipo a una comisión del departamento de parques (invitados) o simulación. Coevaluación entre equipos y autoevaluación. El docente asigna niveles de logro según rúbrica.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Ofrecer el enunciado del proyecto en formato textual, diagrama de flujo y video explicativo para que cada alumno acceda al desafío según su preferencia.
@@ -2389,571 +2390,571 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>214</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>393</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>394</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>395</v>
-      </c>
-[...1 lines deleted...]
-        <v>396</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>396</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>397</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>398</v>
-      </c>
-[...1 lines deleted...]
-        <v>399</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>399</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>400</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>401</v>
-      </c>
-[...1 lines deleted...]
-        <v>402</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>402</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>403</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>404</v>
-      </c>
-[...1 lines deleted...]
-        <v>405</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>405</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>406</v>
       </c>
-      <c r="C6" s="7" t="s">
+      <c r="D6" s="7" t="s">
         <v>407</v>
-      </c>
-[...1 lines deleted...]
-        <v>408</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>408</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>409</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="D7" s="7" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>411</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>406</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>412</v>
-      </c>
-[...4 lines deleted...]
-        <v>413</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>414</v>
+      </c>
+      <c r="B2" s="8" t="s">
         <v>415</v>
       </c>
-      <c r="B2" s="8" t="s">
+      <c r="C2" s="8" t="s">
         <v>416</v>
-      </c>
-[...1 lines deleted...]
-        <v>417</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>417</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>418</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>419</v>
-      </c>
-[...1 lines deleted...]
-        <v>420</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>420</v>
+      </c>
+      <c r="B4" s="7" t="s">
         <v>421</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="C4" s="7" t="s">
         <v>422</v>
-      </c>
-[...1 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="B5" s="7" t="s">
         <v>424</v>
       </c>
-      <c r="B5" s="7" t="s">
+      <c r="C5" s="7" t="s">
         <v>425</v>
-      </c>
-[...1 lines deleted...]
-        <v>426</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>426</v>
+      </c>
+      <c r="B6" s="7" t="s">
         <v>427</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="C6" s="7" t="s">
         <v>428</v>
-      </c>
-[...1 lines deleted...]
-        <v>429</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
         <v>290</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>429</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>431</v>
+      </c>
+      <c r="B8" s="7" t="s">
         <v>432</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="C8" s="7" t="s">
         <v>433</v>
-      </c>
-[...1 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>434</v>
+      </c>
+      <c r="B9" s="7" t="s">
         <v>435</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="C9" s="7" t="s">
         <v>436</v>
-      </c>
-[...1 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
+        <v>437</v>
+      </c>
+      <c r="B10" s="7" t="s">
         <v>438</v>
       </c>
-      <c r="B10" s="7" t="s">
+      <c r="C10" s="7" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
         <v>185</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>441</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>442</v>
-      </c>
-[...1 lines deleted...]
-        <v>443</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>296</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>444</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>445</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>446</v>
       </c>
-      <c r="D3" s="7" t="s">
+      <c r="E3" s="7" t="s">
         <v>447</v>
-      </c>
-[...1 lines deleted...]
-        <v>448</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>448</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>449</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>450</v>
       </c>
-      <c r="D4" s="7" t="s">
+      <c r="E4" s="7" t="s">
         <v>451</v>
-      </c>
-[...1 lines deleted...]
-        <v>452</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>452</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>445</v>
+      </c>
+      <c r="D5" s="7" t="s">
         <v>453</v>
       </c>
-      <c r="C5" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D5" s="7" t="s">
+      <c r="E5" s="7" t="s">
         <v>454</v>
-      </c>
-[...1 lines deleted...]
-        <v>455</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>455</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>445</v>
+      </c>
+      <c r="D6" s="7" t="s">
         <v>456</v>
       </c>
-      <c r="C6" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D6" s="7" t="s">
+      <c r="E6" s="7" t="s">
         <v>457</v>
-      </c>
-[...1 lines deleted...]
-        <v>458</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>458</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>459</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="D7" s="7" t="s">
         <v>460</v>
       </c>
-      <c r="D7" s="7" t="s">
+      <c r="E7" s="7" t="s">
         <v>461</v>
-      </c>
-[...1 lines deleted...]
-        <v>462</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>462</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>449</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>463</v>
       </c>
-      <c r="C8" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="7" t="s">
+      <c r="E8" s="7" t="s">
         <v>464</v>
-      </c>
-[...1 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
+        <v>465</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>445</v>
+      </c>
+      <c r="D9" s="7" t="s">
         <v>466</v>
       </c>
-      <c r="C9" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="7" t="s">
+      <c r="E9" s="7" t="s">
         <v>467</v>
-      </c>
-[...1 lines deleted...]
-        <v>468</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>469</v>
+        <v>468</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>84</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>469</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>470</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="E2" s="8" t="s">
         <v>471</v>
       </c>
-      <c r="E2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>472</v>
-      </c>
-[...1 lines deleted...]
-        <v>473</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>91</v>
       </c>
       <c r="D3" s="9">
         <v>4.0</v>
       </c>
       <c r="E3" s="9">
         <v>4.0</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="D4" s="9">
         <v>4.0</v>
       </c>
       <c r="E4" s="9">
         <v>4.0</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>1.3</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="D5" s="9">
         <v>4.0</v>
       </c>
       <c r="E5" s="9">
         <v>4.0</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>1.4</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D6" s="9">
         <v>4.0</v>
       </c>
       <c r="E6" s="9">
         <v>4.0</v>
       </c>
@@ -2963,69 +2964,69 @@
       <c r="A7" s="7">
         <v>1.5</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>114</v>
       </c>
       <c r="D7" s="9">
         <v>4.0</v>
       </c>
       <c r="E7" s="9">
         <v>4.0</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>2.1</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="D8" s="9">
         <v>8.33</v>
       </c>
       <c r="E8" s="9">
         <v>8.33</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>2.2</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="D9" s="9">
         <v>8.33</v>
       </c>
       <c r="E9" s="9">
         <v>8.33</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>2.3</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>130</v>
       </c>
       <c r="D10" s="9">
         <v>8.33</v>
       </c>
       <c r="E10" s="9">
         <v>8.33</v>
       </c>
@@ -3053,235 +3054,235 @@
       <c r="A12" s="7">
         <v>3.2</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>57</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>141</v>
       </c>
       <c r="D12" s="9">
         <v>10.0</v>
       </c>
       <c r="E12" s="9">
         <v>10.0</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>4.1</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>64</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
       <c r="D13" s="9">
         <v>12.5</v>
       </c>
       <c r="E13" s="9">
         <v>12.5</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>4.2</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>64</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="D14" s="9">
         <v>12.5</v>
       </c>
       <c r="E14" s="9">
         <v>12.5</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>5.1</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>70</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
       <c r="D15" s="9">
         <v>8.33</v>
       </c>
       <c r="E15" s="9">
         <v>8.33</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>5.2</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>70</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>162</v>
       </c>
       <c r="D16" s="9">
         <v>8.33</v>
       </c>
       <c r="E16" s="9">
         <v>8.33</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7">
         <v>5.3</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>70</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="D17" s="9">
         <v>8.33</v>
       </c>
       <c r="E17" s="9">
         <v>8.33</v>
       </c>
       <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7">
         <v>6.1</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>174</v>
       </c>
       <c r="D18" s="9">
         <v>12.5</v>
       </c>
       <c r="E18" s="9">
         <v>12.5</v>
       </c>
       <c r="F18" s="7"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="7">
         <v>6.2</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
       <c r="D19" s="9">
         <v>12.5</v>
       </c>
       <c r="E19" s="9">
         <v>12.5</v>
       </c>
       <c r="F19" s="7"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="7" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="9"/>
       <c r="E20" s="9">
         <f>SUM(E3:E19)</f>
         <v>139.97999999999999</v>
       </c>
       <c r="F20" s="7" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:U31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:U31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21">
       <c r="A1" s="8" t="s">
+        <v>484</v>
+      </c>
+      <c r="B1" s="8" t="s">
         <v>485</v>
-      </c>
-[...1 lines deleted...]
-        <v>486</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>1.3</v>
       </c>
       <c r="F1" s="8">
         <v>1.4</v>
       </c>
       <c r="G1" s="8">
         <v>1.5</v>
       </c>
       <c r="H1" s="8">
         <v>2.1</v>
       </c>
       <c r="I1" s="8">
         <v>2.2</v>
       </c>
       <c r="J1" s="8">
         <v>2.3</v>
       </c>
@@ -3291,871 +3292,871 @@
       <c r="L1" s="8">
         <v>3.2</v>
       </c>
       <c r="M1" s="8">
         <v>4.1</v>
       </c>
       <c r="N1" s="8">
         <v>4.2</v>
       </c>
       <c r="O1" s="8">
         <v>5.1</v>
       </c>
       <c r="P1" s="8">
         <v>5.2</v>
       </c>
       <c r="Q1" s="8">
         <v>5.3</v>
       </c>
       <c r="R1" s="8">
         <v>6.1</v>
       </c>
       <c r="S1" s="8">
         <v>6.2</v>
       </c>
       <c r="T1" s="8" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
       <c r="U1" s="8" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" s="7" t="s">
-        <v>488</v>
+        <v>487</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7"/>
       <c r="T2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:S2),"")</f>
         <v/>
       </c>
       <c r="U2" s="7"/>
     </row>
     <row r="3" spans="1:21">
       <c r="A3" s="7" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7"/>
       <c r="T3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:S3),"")</f>
         <v/>
       </c>
       <c r="U3" s="7"/>
     </row>
     <row r="4" spans="1:21">
       <c r="A4" s="7" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7"/>
       <c r="T4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:S4),"")</f>
         <v/>
       </c>
       <c r="U4" s="7"/>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" s="7" t="s">
-        <v>491</v>
+        <v>490</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:S5),"")</f>
         <v/>
       </c>
       <c r="U5" s="7"/>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" s="7" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:S6),"")</f>
         <v/>
       </c>
       <c r="U6" s="7"/>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" s="7" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7"/>
       <c r="T7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:S7),"")</f>
         <v/>
       </c>
       <c r="U7" s="7"/>
     </row>
     <row r="8" spans="1:21">
       <c r="A8" s="7" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7"/>
       <c r="T8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:S8),"")</f>
         <v/>
       </c>
       <c r="U8" s="7"/>
     </row>
     <row r="9" spans="1:21">
       <c r="A9" s="7" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7"/>
       <c r="T9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:S9),"")</f>
         <v/>
       </c>
       <c r="U9" s="7"/>
     </row>
     <row r="10" spans="1:21">
       <c r="A10" s="7" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7"/>
       <c r="T10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:S10),"")</f>
         <v/>
       </c>
       <c r="U10" s="7"/>
     </row>
     <row r="11" spans="1:21">
       <c r="A11" s="7" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7"/>
       <c r="T11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:S11),"")</f>
         <v/>
       </c>
       <c r="U11" s="7"/>
     </row>
     <row r="12" spans="1:21">
       <c r="A12" s="7" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7"/>
       <c r="T12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:S12),"")</f>
         <v/>
       </c>
       <c r="U12" s="7"/>
     </row>
     <row r="13" spans="1:21">
       <c r="A13" s="7" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7"/>
       <c r="T13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:S13),"")</f>
         <v/>
       </c>
       <c r="U13" s="7"/>
     </row>
     <row r="14" spans="1:21">
       <c r="A14" s="7" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7"/>
       <c r="T14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:S14),"")</f>
         <v/>
       </c>
       <c r="U14" s="7"/>
     </row>
     <row r="15" spans="1:21">
       <c r="A15" s="7" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7"/>
       <c r="T15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:S15),"")</f>
         <v/>
       </c>
       <c r="U15" s="7"/>
     </row>
     <row r="16" spans="1:21">
       <c r="A16" s="7" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7"/>
       <c r="T16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:S16),"")</f>
         <v/>
       </c>
       <c r="U16" s="7"/>
     </row>
     <row r="17" spans="1:21">
       <c r="A17" s="7" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7"/>
       <c r="T17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:S17),"")</f>
         <v/>
       </c>
       <c r="U17" s="7"/>
     </row>
     <row r="18" spans="1:21">
       <c r="A18" s="7" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7"/>
       <c r="T18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:S18),"")</f>
         <v/>
       </c>
       <c r="U18" s="7"/>
     </row>
     <row r="19" spans="1:21">
       <c r="A19" s="7" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7"/>
       <c r="T19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:S19),"")</f>
         <v/>
       </c>
       <c r="U19" s="7"/>
     </row>
     <row r="20" spans="1:21">
       <c r="A20" s="7" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7"/>
       <c r="T20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:S20),"")</f>
         <v/>
       </c>
       <c r="U20" s="7"/>
     </row>
     <row r="21" spans="1:21">
       <c r="A21" s="7" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7"/>
       <c r="T21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:S21),"")</f>
         <v/>
       </c>
       <c r="U21" s="7"/>
     </row>
     <row r="22" spans="1:21">
       <c r="A22" s="7" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7"/>
       <c r="T22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:S22),"")</f>
         <v/>
       </c>
       <c r="U22" s="7"/>
     </row>
     <row r="23" spans="1:21">
       <c r="A23" s="7" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7"/>
       <c r="T23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:S23),"")</f>
         <v/>
       </c>
       <c r="U23" s="7"/>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" s="7" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7"/>
       <c r="T24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:S24),"")</f>
         <v/>
       </c>
       <c r="U24" s="7"/>
     </row>
     <row r="25" spans="1:21">
       <c r="A25" s="7" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7"/>
       <c r="T25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:S25),"")</f>
         <v/>
       </c>
       <c r="U25" s="7"/>
     </row>
     <row r="26" spans="1:21">
       <c r="A26" s="7" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7"/>
       <c r="T26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:S26),"")</f>
         <v/>
       </c>
       <c r="U26" s="7"/>
     </row>
     <row r="27" spans="1:21">
       <c r="A27" s="7" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7"/>
       <c r="T27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:S27),"")</f>
         <v/>
       </c>
       <c r="U27" s="7"/>
     </row>
     <row r="28" spans="1:21">
       <c r="A28" s="7" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7"/>
       <c r="T28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:S28),"")</f>
         <v/>
       </c>
       <c r="U28" s="7"/>
     </row>
     <row r="29" spans="1:21">
       <c r="A29" s="7" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
       <c r="T29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:S29),"")</f>
         <v/>
       </c>
       <c r="U29" s="7"/>
     </row>
     <row r="30" spans="1:21">
       <c r="A30" s="7" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
       <c r="T30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:S30),"")</f>
         <v/>
       </c>
       <c r="U30" s="7"/>
     </row>
     <row r="31" spans="1:21">
       <c r="A31" s="7" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
       <c r="T31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:S31),"")</f>
         <v/>
       </c>
       <c r="U31" s="7"/>
     </row>
@@ -7945,51 +7946,51 @@
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>306</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>307</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>308</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>310</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>299</v>
+        <v>307</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>311</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>313</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>299</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>314</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>315</v>
       </c>
     </row>
@@ -8096,68 +8097,68 @@
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>302</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>303</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>325</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>306</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>327</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>310</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>329</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>313</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>299</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>331</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>332</v>
       </c>
     </row>
@@ -8304,51 +8305,51 @@
       </c>
       <c r="C38" s="7" t="s">
         <v>303</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>346</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>313</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>299</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>348</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>349</v>
+        <v>332</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -8357,320 +8358,320 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>214</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>350</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>351</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
+        <v>353</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>354</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>355</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>356</v>
-      </c>
-[...1 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>357</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>358</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>359</v>
-      </c>
-[...1 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>360</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>361</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>362</v>
-      </c>
-[...1 lines deleted...]
-        <v>363</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
+        <v>363</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>354</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>364</v>
       </c>
-      <c r="B6" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="7" t="s">
+      <c r="D6" s="7" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="C7" s="7" t="s">
+        <v>366</v>
+      </c>
+      <c r="D7" s="7" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="C8" s="7" t="s">
+        <v>368</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>369</v>
-      </c>
-[...1 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
+        <v>370</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>354</v>
+      </c>
+      <c r="C9" s="7" t="s">
         <v>371</v>
       </c>
-      <c r="B9" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C9" s="7" t="s">
+      <c r="D9" s="7" t="s">
         <v>372</v>
-      </c>
-[...1 lines deleted...]
-        <v>373</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="C10" s="7" t="s">
+        <v>373</v>
+      </c>
+      <c r="D10" s="7" t="s">
         <v>374</v>
-      </c>
-[...1 lines deleted...]
-        <v>375</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>375</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
+        <v>377</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>354</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>355</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>378</v>
-      </c>
-[...7 lines deleted...]
-        <v>379</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="B13" s="7" t="s">
+        <v>357</v>
+      </c>
+      <c r="C13" s="7" t="s">
         <v>358</v>
       </c>
-      <c r="C13" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D13" s="7" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="B14" s="7" t="s">
+        <v>360</v>
+      </c>
+      <c r="C14" s="7" t="s">
         <v>361</v>
       </c>
-      <c r="C14" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D14" s="7" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="7" t="s">
+        <v>381</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>354</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>355</v>
+      </c>
+      <c r="D15" s="7" t="s">
         <v>382</v>
-      </c>
-[...7 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="7" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="B16" s="7" t="s">
+        <v>357</v>
+      </c>
+      <c r="C16" s="7" t="s">
         <v>358</v>
       </c>
-      <c r="C16" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D16" s="7" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="7" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="B17" s="7" t="s">
+        <v>360</v>
+      </c>
+      <c r="C17" s="7" t="s">
         <v>361</v>
       </c>
-      <c r="C17" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D17" s="7" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="7" t="s">
+        <v>385</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>354</v>
+      </c>
+      <c r="C18" s="7" t="s">
         <v>386</v>
       </c>
-      <c r="B18" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C18" s="7" t="s">
+      <c r="D18" s="7" t="s">
         <v>387</v>
-      </c>
-[...1 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="7" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="C19" s="7" t="s">
+        <v>388</v>
+      </c>
+      <c r="D19" s="7" t="s">
         <v>389</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="7" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="C20" s="7" t="s">
+        <v>390</v>
+      </c>
+      <c r="D20" s="7" t="s">
         <v>391</v>
-      </c>
-[...1 lines deleted...]
-        <v>392</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>