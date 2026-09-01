--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 23:15</t>
+    <t>01/09/2026 14:08</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio; aplica el currículo estatal del RD 217/2022 de ESO y RD 243/2022 de Bachillerato.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Tecnologia e ingenieria 1</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se mantiene íntegramente el currículo del BOE para Tecnología e Ingeniería I de 1.º Bachillerato.</t>
   </si>