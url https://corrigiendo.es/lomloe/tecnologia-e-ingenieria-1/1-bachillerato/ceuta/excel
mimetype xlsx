--- v0 (2026-05-27)
+++ v1 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>27/05/2026 23:39</t>
+    <t>01/09/2026 15:09</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>