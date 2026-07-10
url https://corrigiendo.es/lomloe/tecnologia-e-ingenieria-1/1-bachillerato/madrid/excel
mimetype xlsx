--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="547">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="546">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Tecnologia e ingenieria 1</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Comunidad de Madrid</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 19:57</t>
+    <t>10/07/2026 22:37</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio para Bachillerato; aplica íntegramente el RD 243/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Tecnologia e ingenieria 1</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantienen todos los criterios de evaluación, saberes básicos y competencias específicas del RD 243/2022.</t>
   </si>
@@ -1064,266 +1064,263 @@
 • Obtención, transformación y distribución de las principales fuentes de energía.
 • Sistemas y mercados energéticos. Consumo sostenible y ahorro.
 • Instalaciones en viviendas: eléctrica, agua, climatización y domótica.
 • Arquitectura sostenible: bio-construcción y aislamiento térmico.
 • Energías renovables, eficiencia energética y certificación energética.</t>
   </si>
   <si>
     <t>5.2: Automatizar, programar y evaluar movimientos de robots mediante modelización.
 6.1: Evaluar los distintos sistemas de generación de energía eléctrica y mercados energéticos.
 6.2: Analizar las diferentes instalaciones de una vivienda desde el punto de vista de su eficiencia energética.</t>
   </si>
   <si>
     <t>CE.5: Diseñar, crear y evaluar sistemas tecnológicos.
 CE.6: Analizar y comprender sistemas tecnológicos y su eficiencia energética.</t>
   </si>
   <si>
     <t>Informe de auditoría energética, simulación de sistemas automáticos y presentación del proyecto final de integración.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Energiza Madrid: Tu guía digital de eficiencia</t>
+    <t>Ahorra energía, programa tu hogar</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Diseño de un blog divulgativo sobre eficiencia energética en viviendas de la Comunidad de Madrid</t>
+    <t>Sistema de domótica de bajo coste para viviendas de Lavapiés</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>El curso transcurre en un instituto de la Comunidad de Madrid. Los alumnos de 1.º de Bachillerato tienen 3 horas semanales de Tecnología e Ingeniería I. Muchos viven en pisos antiguos con baja eficiencia energética. La comunidad educativa está sensibilizada con el ahorro energético y el cambio climático. Se dispone de ordenadores con acceso a internet y herramientas digitales gratuitas (Wix, Canva, Google Sites). La SDA se desarrolla durante el segundo trimestre.</t>
+    <t>El barrio de Lavapiés en Madrid tiene un parque de viviendas antiguo con bajo aislamiento y alto consumo energético. La Junta Municipal del Distrito Centro busca propuestas ciudadanas para mejorar la eficiencia; nuestro grupo actuará como asesor tecnológico.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos, como equipo de divulgación tecnológica, crear un blog accesible y riguroso que ayude a los hogares madrileños a identificar y aplicar mejoras de eficiencia energética en sus viviendas?</t>
+    <t>Diseñar, simular y comunicar un sistema domótico con control programado (ventilación, iluminación y persianas) para una vivienda tipo de Lavapiés, utilizando mecanismos, circuitos y programación textual, y documentarlo en un vídeo divulgativo dirigido a la Junta.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con conexión a internet
-[...4 lines deleted...]
-• Vídeos tutoriales sobre eficiencia energética y creación web</t>
+• Tinkercad Circuits (simulación Arduino)
+• Kits de Arduino (sensores, motores, LEDs, resistencias) - opcional
+• Ordenadores con software de edición de vídeo (OpenShot, DaVinci Resolve o similar)
+• Plantilla de guion de vídeo
+• Rúbrica de evaluación de criterios
+• Documentación técnica de componentes</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educación ambiental (eficiencia energética, cambio climático), competencia digital (creación de contenido web, uso ético de la información), emprendimiento social (difusión de soluciones a la comunidad), comunicación lingüística (redacción de artículos, exposición oral).</t>
+    <t>Educación ambiental y para el consumo responsable; competencia digital; emprendimiento social.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto mediante un vídeo motivador sobre la pobreza energética en Madrid. Lluvia de ideas sobre qué factores influyen en el consumo de una vivienda. Formación de equipos heterogéneos (4-5 alumnos). Cada equipo recibe el rol de 'divulgador energético'. Asignación del producto final: blog/web.</t>
-[...2 lines deleted...]
-    <t>Ideas iniciales anotadas en el cuaderno de equipo y primer borrador del público objetivo.</t>
+    <t>Se presenta el encargo de la Junta Municipal: necesitan propuestas para mejorar la eficiencia energética de viviendas de Lavapiés. Tras un vídeo motivador, los equipos discuten posibles sistemas domóticos y acotan la pregunta guía.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas inicial y pregunta guía reformulada por cada equipo.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>Talleres teórico-prácticos: 1) Conceptos de eficiencia energética y etiquetado (CE.6). 2) Instalaciones típicas de una vivienda: circuitos eléctricos, calefacción, ACS (CE.6). 3) Herramientas digitales para creación de contenido web (CE.3): tutorial de Wix/Google Sites, cómo incrustar vídeos e infografías. 4) Gestión de proyectos: planificación con herramientas ágiles (Trello) y diagramas de Gantt (CE.1).</t>
-[...2 lines deleted...]
-    <t>Fichas de ejercicios resueltos sobre cálculo de consumos; esquema de instalaciones; planteamiento del plan de trabajo del equipo.</t>
+    <t>Talleres prácticos: (1) mecanismos de transmisión y motores; (2) circuitos eléctricos y sensores; (3) programación textual con bloques y Arduino. Se intercala trabajo en equipo para conectar con el reto.</t>
+  </si>
+  <si>
+    <t>Ejercicios de montaje y circuitos, código de prueba.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>Los equipos investigan consumos reales (facturas simuladas o datos abiertos de IDAE). Eligen una vivienda tipo (piso de 80 m² en Madrid) y realizan un diagnóstico. Diseñan las secciones del blog: contenido textual, infografías (Canva), vídeos cortos explicativos. Programan la estructura web y redactan los artículos. El profesor guía con feedback continuo.</t>
-[...2 lines deleted...]
-    <t>Borrador del blog (estructura y contenidos); infografías y vídeos en producción; actas de reuniones de equipo.</t>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Los equipos diseñan y simulan su sistema en Tinkercad. Definen componentes, programan la lógica de control y realizan pruebas. El profesor da feedback en el punto medio.</t>
+  </si>
+  <si>
+    <t>Simulación funcional del sistema (capturas o vídeo), código comentado.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>2 sesiones</t>
-[...5 lines deleted...]
-    <t>Blog completo y funcional; presentación oral (grabada en vídeo).</t>
+    <t>Redacción del guion, grabación de voz y edición del vídeo. Incluyen explicación del problema, el sistema diseñado, simulación y estimación de ahorro energético. Se revisa claridad y rigor técnico.</t>
+  </si>
+  <si>
+    <t>Guion escrito y vídeo final editado.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Coevaluación mediante rúbrica: los equipos evalúan el blog de otro compañero. Autoevaluación individual sobre el proceso de aprendizaje. Debate grupal sobre la utilidad del blog para la comunidad. Propuestas de mejora y difusión real. Cierre con reflexión sobre el impacto social de la tecnología.</t>
-[...2 lines deleted...]
-    <t>Rúbricas de coevaluación cumplimentadas; diario de aprendizaje individual; propuestas de mejora por escrito.</t>
+    <t>Visionado de vídeos de cada equipo, coevaluación con rúbrica, autoevaluación y discusión sobre la viabilidad real de las propuestas. Se asigna nivel de logro 1-4 para cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Investiga tu barrio: Datos para una tecnología más sostenible</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos utilizar datos abiertos del Ayuntamiento de Madrid para identificar problemas de movilidad y calidad del aire en nuestro barrio y proponer mejoras tecnológicas viables?</t>
+    <t>¿Dónde se escapa el calor?</t>
+  </si>
+  <si>
+    <t>Investigación sobre el confort térmico del instituto</t>
+  </si>
+  <si>
+    <t>El instituto ha detectado quejas de alumnado y profesorado por diferencias de temperatura entre aulas. El equipo directivo pide un estudio con datos reales para priorizar mejoras en el próximo plan de climatización.</t>
+  </si>
+  <si>
+    <t>Diseñar y ejecutar una campaña de medición de temperatura en diferentes aulas del instituto, analizar los datos y elaborar un informe con propuestas de mejora basadas en criterios técnicos y de eficiencia energética.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con conexión a Internet
-[...37 lines deleted...]
-    <t>Rúbrica de coevaluación cumplimentada y reflexión escrita individual</t>
+• Termómetros digitales (o sensores)
+• Hojas de cálculo (Excel/Google Sheets)
+• Plantilla de informe técnico y rúbrica
+• Ejemplos de eficiencia energética (documentos institucionales de la Comunidad de Madrid)</t>
+  </si>
+  <si>
+    <t>Educación ambiental, consumo responsable, competencia digital y tratamiento de datos.</t>
+  </si>
+  <si>
+    <t>Se presenta la demanda del equipo directivo. Lluvia de ideas sobre posibles causas de las diferencias térmicas. Se formula la pregunta guía. Por equipos, diseñan un plan de medición (qué aulas, horarios, instrumentos) y formulan hipótesis.</t>
+  </si>
+  <si>
+    <t>Plan de medición y cuaderno de hipótesis.</t>
+  </si>
+  <si>
+    <t>Taller sobre transmisión de calor, orientación solar, aislamiento y materiales. Práctica de uso de termómetros, hojas de cálculo y creación de gráficos. Se revisan ejemplos de eficiencia energética en edificios de Madrid.</t>
+  </si>
+  <si>
+    <t>Ejercicios de interpretación de gráficos y cálculos de medias.</t>
+  </si>
+  <si>
+    <t>Los equipos realizan las mediciones siguiendo el plan (en diferentes franjas horarias). Vuelcan los datos en Excel, calculan valores medios y generan gráficos de barras y mapas de calor del instituto.</t>
+  </si>
+  <si>
+    <t>Base de datos completa y gráficos generados.</t>
+  </si>
+  <si>
+    <t>Redactan el informe técnico (introducción, metodología, resultados, conclusiones y propuestas) y diseñan un póster divulgativo para la audiencia. Preparan la exposición oral.</t>
+  </si>
+  <si>
+    <t>Informe y póster terminados.</t>
+  </si>
+  <si>
+    <t>Presentación de los pósteres al equipo directivo y AMPA (simulada o real). Coevaluación entre equipos con rúbrica. Autoevaluación individual. Asignación de niveles de logro 1-4 para cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Ilumina tu barrio: una instalación interactiva</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos crear un prototipo de instalación artística interactiva que, usando materiales sostenibles y tecnología sencilla, promueva la conciencia ecológica en un espacio de nuestro barrio?</t>
+    <t>Controla tu centro</t>
+  </si>
+  <si>
+    <t>Automatización eficiente para un espacio comunitario</t>
+  </si>
+  <si>
+    <t>El Centro Cívico de Orcasitas (Madrid) colabora con el instituto: permite que el alumnado analice sus instalaciones, consumos y horarios de uso de una sala multiusos, con el objetivo de proponer mejoras reales de eficiencia energética mediante un sistema de control automatizado.</t>
+  </si>
+  <si>
+    <t>Diseñar y construir un prototipo funcional (físico o simulado) de un sistema automatizado que regule la iluminación y climatización de una sala del Centro Cívico en función de ocupación y horario, optimizando el consumo energético, y presentar la solución a sus responsables.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Kit de Arduino (placa, sensores LDR, LEDs, resistencias, cables)
-[...36 lines deleted...]
-    <t>Grabación de las presentaciones, rúbricas de coevaluación y autoevaluación cumplimentadas, reflexión escrita individual.</t>
+• Arduino Uno y cables
+• Sensores de luz (LDR) y presencia (PIR)
+• Actuadores: relé y LED
+• Placa protoboard
+• Tinkercad o simulador online
+• Hoja de cálculo para análisis de consumos
+• Plantilla de memoria técnica</t>
+  </si>
+  <si>
+    <t>Educación ambiental y consumo responsable, competencia digital, emprendimiento social.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del Centro Cívico: reducir el consumo de la sala multiusos. El alumnado visita el centro (o ve un recorrido virtual) y recoge datos de ocupación, horarios y factura eléctrica. Se formula la pregunta guía y se organizan los equipos.</t>
+  </si>
+  <si>
+    <t>Cuaderno de campo con observaciones y primeras ideas.</t>
+  </si>
+  <si>
+    <t>Talleres sobre: funcionamiento de sensores (luz, presencia), relés, programación básica en Arduino, cálculo de consumos eléctricos, y metodología de proyectos (diagramas de bloques, cronogramas).</t>
+  </si>
+  <si>
+    <t>Ejercicios de programación y cálculo de circuitos.</t>
+  </si>
+  <si>
+    <t>Los equipos diseñan el sistema detalladamente: seleccionan componentes, programan el Arduino con un sketch que simule el control (encendido condicional), construyen la maqueta en Tinkercad o físicamente, y analizan el ahorro energético esperado.</t>
+  </si>
+  <si>
+    <t>Código depurado y cálculos de ahorro.</t>
+  </si>
+  <si>
+    <t>Elaboran la memoria técnica (planos, esquema eléctrico, manual de usuario) y preparan la presentación para la audiencia real. Ensayan la exposición.</t>
+  </si>
+  <si>
+    <t>Memoria técnica completa.</t>
+  </si>
+  <si>
+    <t>Jornada de presentación al Centro Cívico (presencial o por videoconferencia). Coevaluación entre equipos y autoevaluación. Se asignan niveles de logro a cada criterio según rúbricas.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Ofrecer el enunciado del proyecto en formato textual, diagrama de flujo y video explicativo para que cada alumno acceda al desafío según su preferencia.
 • Presentar ejemplos diversos de proyectos de investigación en ingeniería a través de estudios de caso, infografías y entrevistas grabadas a profesionales.
 • Facilitar una galería de recursos (artículos, simulaciones, planos) en distintos formatos digitales y físicos para que los alumnos exploren opciones de solución.</t>
   </si>
@@ -2497,571 +2494,571 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>249</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>422</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>423</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>424</v>
-      </c>
-[...1 lines deleted...]
-        <v>425</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>425</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>426</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>427</v>
-      </c>
-[...1 lines deleted...]
-        <v>428</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>428</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>429</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
         <v>57</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>431</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>432</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>433</v>
-      </c>
-[...1 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>434</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>435</v>
       </c>
-      <c r="C6" s="7" t="s">
+      <c r="D6" s="7" t="s">
         <v>436</v>
-      </c>
-[...1 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
         <v>70</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>437</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>438</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="D7" s="7" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
         <v>77</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>435</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>442</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>443</v>
+      </c>
+      <c r="B2" s="8" t="s">
         <v>444</v>
       </c>
-      <c r="B2" s="8" t="s">
+      <c r="C2" s="8" t="s">
         <v>445</v>
-      </c>
-[...1 lines deleted...]
-        <v>446</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>446</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>447</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>448</v>
-      </c>
-[...1 lines deleted...]
-        <v>449</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>449</v>
+      </c>
+      <c r="B4" s="7" t="s">
         <v>450</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="C4" s="7" t="s">
         <v>451</v>
-      </c>
-[...1 lines deleted...]
-        <v>452</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
+        <v>452</v>
+      </c>
+      <c r="B5" s="7" t="s">
         <v>453</v>
       </c>
-      <c r="B5" s="7" t="s">
+      <c r="C5" s="7" t="s">
         <v>454</v>
-      </c>
-[...1 lines deleted...]
-        <v>455</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>455</v>
+      </c>
+      <c r="B6" s="7" t="s">
         <v>456</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="C6" s="7" t="s">
         <v>457</v>
-      </c>
-[...1 lines deleted...]
-        <v>458</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
+        <v>458</v>
+      </c>
+      <c r="B7" s="7" t="s">
         <v>459</v>
       </c>
-      <c r="B7" s="7" t="s">
+      <c r="C7" s="7" t="s">
         <v>460</v>
-      </c>
-[...1 lines deleted...]
-        <v>461</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>461</v>
+      </c>
+      <c r="B8" s="7" t="s">
         <v>462</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="C8" s="7" t="s">
         <v>463</v>
-      </c>
-[...1 lines deleted...]
-        <v>464</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>464</v>
+      </c>
+      <c r="B9" s="7" t="s">
         <v>465</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="C9" s="7" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
         <v>325</v>
       </c>
       <c r="B10" s="7" t="s">
+        <v>467</v>
+      </c>
+      <c r="C10" s="7" t="s">
         <v>468</v>
-      </c>
-[...1 lines deleted...]
-        <v>469</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>470</v>
+        <v>469</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
         <v>187</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>470</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>471</v>
-      </c>
-[...1 lines deleted...]
-        <v>472</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>331</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>473</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>474</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>475</v>
       </c>
-      <c r="D3" s="7" t="s">
+      <c r="E3" s="7" t="s">
         <v>476</v>
-      </c>
-[...1 lines deleted...]
-        <v>477</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>477</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>478</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>479</v>
       </c>
-      <c r="D4" s="7" t="s">
+      <c r="E4" s="7" t="s">
         <v>480</v>
-      </c>
-[...1 lines deleted...]
-        <v>481</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>481</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>474</v>
+      </c>
+      <c r="D5" s="7" t="s">
         <v>482</v>
       </c>
-      <c r="C5" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D5" s="7" t="s">
+      <c r="E5" s="7" t="s">
         <v>483</v>
-      </c>
-[...1 lines deleted...]
-        <v>484</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>484</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>474</v>
+      </c>
+      <c r="D6" s="7" t="s">
         <v>485</v>
       </c>
-      <c r="C6" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D6" s="7" t="s">
+      <c r="E6" s="7" t="s">
         <v>486</v>
-      </c>
-[...1 lines deleted...]
-        <v>487</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>487</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>488</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="D7" s="7" t="s">
         <v>489</v>
       </c>
-      <c r="D7" s="7" t="s">
+      <c r="E7" s="7" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>491</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>491</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>478</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>492</v>
       </c>
-      <c r="C8" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="7" t="s">
+      <c r="E8" s="7" t="s">
         <v>493</v>
-      </c>
-[...1 lines deleted...]
-        <v>494</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
+        <v>494</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>474</v>
+      </c>
+      <c r="D9" s="7" t="s">
         <v>495</v>
       </c>
-      <c r="C9" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="7" t="s">
+      <c r="E9" s="7" t="s">
         <v>496</v>
-      </c>
-[...1 lines deleted...]
-        <v>497</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F21"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>84</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>498</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>499</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="E2" s="8" t="s">
         <v>500</v>
       </c>
-      <c r="E2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>501</v>
-      </c>
-[...1 lines deleted...]
-        <v>502</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>91</v>
       </c>
       <c r="D3" s="9">
         <v>4.0</v>
       </c>
       <c r="E3" s="9">
         <v>4.0</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="D4" s="9">
         <v>4.0</v>
       </c>
       <c r="E4" s="9">
         <v>4.0</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>1.3</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
       <c r="D5" s="9">
         <v>4.0</v>
       </c>
       <c r="E5" s="9">
         <v>4.0</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>1.4</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D6" s="9">
         <v>4.0</v>
       </c>
       <c r="E6" s="9">
         <v>4.0</v>
       </c>
@@ -3071,87 +3068,87 @@
       <c r="A7" s="7">
         <v>1.5</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>114</v>
       </c>
       <c r="D7" s="9">
         <v>4.0</v>
       </c>
       <c r="E7" s="9">
         <v>4.0</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>2.1</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="D8" s="9">
         <v>8.33</v>
       </c>
       <c r="E8" s="9">
         <v>8.33</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>2.2</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
       <c r="D9" s="9">
         <v>8.33</v>
       </c>
       <c r="E9" s="9">
         <v>8.33</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>2.3</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="D10" s="9">
         <v>8.33</v>
       </c>
       <c r="E10" s="9">
         <v>8.33</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>3.1</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>57</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>135</v>
       </c>
       <c r="D11" s="9">
         <v>6.67</v>
       </c>
       <c r="E11" s="9">
         <v>6.67</v>
       </c>
@@ -3179,235 +3176,235 @@
       <c r="A13" s="7">
         <v>3.3</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>57</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>146</v>
       </c>
       <c r="D13" s="9">
         <v>6.67</v>
       </c>
       <c r="E13" s="9">
         <v>6.67</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>4.1</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>64</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
       <c r="D14" s="9">
         <v>12.5</v>
       </c>
       <c r="E14" s="9">
         <v>12.5</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>4.2</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>64</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="D15" s="9">
         <v>12.5</v>
       </c>
       <c r="E15" s="9">
         <v>12.5</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>5.1</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>70</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
       <c r="D16" s="9">
         <v>8.33</v>
       </c>
       <c r="E16" s="9">
         <v>8.33</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7">
         <v>5.2</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>70</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>164</v>
       </c>
       <c r="D17" s="9">
         <v>8.33</v>
       </c>
       <c r="E17" s="9">
         <v>8.33</v>
       </c>
       <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7">
         <v>5.3</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>70</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="D18" s="9">
         <v>8.33</v>
       </c>
       <c r="E18" s="9">
         <v>8.33</v>
       </c>
       <c r="F18" s="7"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="7">
         <v>6.1</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>176</v>
       </c>
       <c r="D19" s="9">
         <v>12.5</v>
       </c>
       <c r="E19" s="9">
         <v>12.5</v>
       </c>
       <c r="F19" s="7"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="7">
         <v>6.2</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>181</v>
       </c>
       <c r="D20" s="9">
         <v>12.5</v>
       </c>
       <c r="E20" s="9">
         <v>12.5</v>
       </c>
       <c r="F20" s="7"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="7" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="9"/>
       <c r="E21" s="9">
         <f>SUM(E3:E20)</f>
         <v>139.99000000000001</v>
       </c>
       <c r="F21" s="7" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:V31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:V31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="8" t="s">
+        <v>513</v>
+      </c>
+      <c r="B1" s="8" t="s">
         <v>514</v>
-      </c>
-[...1 lines deleted...]
-        <v>515</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>1.3</v>
       </c>
       <c r="F1" s="8">
         <v>1.4</v>
       </c>
       <c r="G1" s="8">
         <v>1.5</v>
       </c>
       <c r="H1" s="8">
         <v>2.1</v>
       </c>
       <c r="I1" s="8">
         <v>2.2</v>
       </c>
       <c r="J1" s="8">
         <v>2.3</v>
       </c>
@@ -3420,900 +3417,900 @@
       <c r="M1" s="8">
         <v>3.3</v>
       </c>
       <c r="N1" s="8">
         <v>4.1</v>
       </c>
       <c r="O1" s="8">
         <v>4.2</v>
       </c>
       <c r="P1" s="8">
         <v>5.1</v>
       </c>
       <c r="Q1" s="8">
         <v>5.2</v>
       </c>
       <c r="R1" s="8">
         <v>5.3</v>
       </c>
       <c r="S1" s="8">
         <v>6.1</v>
       </c>
       <c r="T1" s="8">
         <v>6.2</v>
       </c>
       <c r="U1" s="8" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
       <c r="V1" s="8" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="2" spans="1:22">
       <c r="A2" s="7" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7"/>
       <c r="T2" s="7"/>
       <c r="U2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:T2),"")</f>
         <v/>
       </c>
       <c r="V2" s="7"/>
     </row>
     <row r="3" spans="1:22">
       <c r="A3" s="7" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7"/>
       <c r="T3" s="7"/>
       <c r="U3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:T3),"")</f>
         <v/>
       </c>
       <c r="V3" s="7"/>
     </row>
     <row r="4" spans="1:22">
       <c r="A4" s="7" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7"/>
       <c r="T4" s="7"/>
       <c r="U4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:T4),"")</f>
         <v/>
       </c>
       <c r="V4" s="7"/>
     </row>
     <row r="5" spans="1:22">
       <c r="A5" s="7" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7"/>
       <c r="U5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:T5),"")</f>
         <v/>
       </c>
       <c r="V5" s="7"/>
     </row>
     <row r="6" spans="1:22">
       <c r="A6" s="7" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7"/>
       <c r="U6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:T6),"")</f>
         <v/>
       </c>
       <c r="V6" s="7"/>
     </row>
     <row r="7" spans="1:22">
       <c r="A7" s="7" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7"/>
       <c r="T7" s="7"/>
       <c r="U7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:T7),"")</f>
         <v/>
       </c>
       <c r="V7" s="7"/>
     </row>
     <row r="8" spans="1:22">
       <c r="A8" s="7" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7"/>
       <c r="T8" s="7"/>
       <c r="U8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:T8),"")</f>
         <v/>
       </c>
       <c r="V8" s="7"/>
     </row>
     <row r="9" spans="1:22">
       <c r="A9" s="7" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7"/>
       <c r="T9" s="7"/>
       <c r="U9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:T9),"")</f>
         <v/>
       </c>
       <c r="V9" s="7"/>
     </row>
     <row r="10" spans="1:22">
       <c r="A10" s="7" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7"/>
       <c r="T10" s="7"/>
       <c r="U10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:T10),"")</f>
         <v/>
       </c>
       <c r="V10" s="7"/>
     </row>
     <row r="11" spans="1:22">
       <c r="A11" s="7" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7"/>
       <c r="T11" s="7"/>
       <c r="U11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:T11),"")</f>
         <v/>
       </c>
       <c r="V11" s="7"/>
     </row>
     <row r="12" spans="1:22">
       <c r="A12" s="7" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7"/>
       <c r="T12" s="7"/>
       <c r="U12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:T12),"")</f>
         <v/>
       </c>
       <c r="V12" s="7"/>
     </row>
     <row r="13" spans="1:22">
       <c r="A13" s="7" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7"/>
       <c r="T13" s="7"/>
       <c r="U13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:T13),"")</f>
         <v/>
       </c>
       <c r="V13" s="7"/>
     </row>
     <row r="14" spans="1:22">
       <c r="A14" s="7" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7"/>
       <c r="T14" s="7"/>
       <c r="U14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:T14),"")</f>
         <v/>
       </c>
       <c r="V14" s="7"/>
     </row>
     <row r="15" spans="1:22">
       <c r="A15" s="7" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7"/>
       <c r="T15" s="7"/>
       <c r="U15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:T15),"")</f>
         <v/>
       </c>
       <c r="V15" s="7"/>
     </row>
     <row r="16" spans="1:22">
       <c r="A16" s="7" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7"/>
       <c r="T16" s="7"/>
       <c r="U16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:T16),"")</f>
         <v/>
       </c>
       <c r="V16" s="7"/>
     </row>
     <row r="17" spans="1:22">
       <c r="A17" s="7" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7"/>
       <c r="T17" s="7"/>
       <c r="U17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:T17),"")</f>
         <v/>
       </c>
       <c r="V17" s="7"/>
     </row>
     <row r="18" spans="1:22">
       <c r="A18" s="7" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7"/>
       <c r="T18" s="7"/>
       <c r="U18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:T18),"")</f>
         <v/>
       </c>
       <c r="V18" s="7"/>
     </row>
     <row r="19" spans="1:22">
       <c r="A19" s="7" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7"/>
       <c r="T19" s="7"/>
       <c r="U19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:T19),"")</f>
         <v/>
       </c>
       <c r="V19" s="7"/>
     </row>
     <row r="20" spans="1:22">
       <c r="A20" s="7" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7"/>
       <c r="T20" s="7"/>
       <c r="U20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:T20),"")</f>
         <v/>
       </c>
       <c r="V20" s="7"/>
     </row>
     <row r="21" spans="1:22">
       <c r="A21" s="7" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7"/>
       <c r="T21" s="7"/>
       <c r="U21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:T21),"")</f>
         <v/>
       </c>
       <c r="V21" s="7"/>
     </row>
     <row r="22" spans="1:22">
       <c r="A22" s="7" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7"/>
       <c r="T22" s="7"/>
       <c r="U22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:T22),"")</f>
         <v/>
       </c>
       <c r="V22" s="7"/>
     </row>
     <row r="23" spans="1:22">
       <c r="A23" s="7" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7"/>
       <c r="T23" s="7"/>
       <c r="U23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:T23),"")</f>
         <v/>
       </c>
       <c r="V23" s="7"/>
     </row>
     <row r="24" spans="1:22">
       <c r="A24" s="7" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7"/>
       <c r="T24" s="7"/>
       <c r="U24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:T24),"")</f>
         <v/>
       </c>
       <c r="V24" s="7"/>
     </row>
     <row r="25" spans="1:22">
       <c r="A25" s="7" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7"/>
       <c r="T25" s="7"/>
       <c r="U25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:T25),"")</f>
         <v/>
       </c>
       <c r="V25" s="7"/>
     </row>
     <row r="26" spans="1:22">
       <c r="A26" s="7" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7"/>
       <c r="T26" s="7"/>
       <c r="U26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:T26),"")</f>
         <v/>
       </c>
       <c r="V26" s="7"/>
     </row>
     <row r="27" spans="1:22">
       <c r="A27" s="7" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7"/>
       <c r="T27" s="7"/>
       <c r="U27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:T27),"")</f>
         <v/>
       </c>
       <c r="V27" s="7"/>
     </row>
     <row r="28" spans="1:22">
       <c r="A28" s="7" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7"/>
       <c r="T28" s="7"/>
       <c r="U28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:T28),"")</f>
         <v/>
       </c>
       <c r="V28" s="7"/>
     </row>
     <row r="29" spans="1:22">
       <c r="A29" s="7" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
       <c r="T29" s="7"/>
       <c r="U29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:T29),"")</f>
         <v/>
       </c>
       <c r="V29" s="7"/>
     </row>
     <row r="30" spans="1:22">
       <c r="A30" s="7" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
       <c r="T30" s="7"/>
       <c r="U30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:T30),"")</f>
         <v/>
       </c>
       <c r="V30" s="7"/>
     </row>
     <row r="31" spans="1:22">
       <c r="A31" s="7" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
       <c r="T31" s="7"/>
       <c r="U31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:T31),"")</f>
         <v/>
       </c>
       <c r="V31" s="7"/>
@@ -8829,68 +8826,68 @@
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>337</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>338</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>339</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>341</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>345</v>
+        <v>342</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>346</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>348</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>334</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>349</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>350</v>
       </c>
     </row>
@@ -8980,85 +8977,85 @@
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>333</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>334</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>358</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>337</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>345</v>
+        <v>342</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>360</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>341</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>362</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>345</v>
+        <v>342</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>364</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>348</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>334</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>366</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>367</v>
       </c>
     </row>
@@ -9148,108 +9145,108 @@
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>333</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>334</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>375</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>337</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>345</v>
+        <v>342</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>377</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>341</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>338</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>379</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>334</v>
+        <v>342</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>381</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>348</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>334</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>383</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>384</v>
+        <v>350</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -9258,320 +9255,320 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>249</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>385</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>386</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>387</v>
-      </c>
-[...1 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>388</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>389</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>390</v>
-      </c>
-[...1 lines deleted...]
-        <v>391</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>391</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>392</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>393</v>
-      </c>
-[...1 lines deleted...]
-        <v>394</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>394</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>395</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>396</v>
-      </c>
-[...1 lines deleted...]
-        <v>397</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="C6" s="7" t="s">
+        <v>397</v>
+      </c>
+      <c r="D6" s="7" t="s">
         <v>398</v>
-      </c>
-[...1 lines deleted...]
-        <v>399</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="C7" s="7" t="s">
+        <v>399</v>
+      </c>
+      <c r="D7" s="7" t="s">
         <v>400</v>
-      </c>
-[...1 lines deleted...]
-        <v>401</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="C8" s="7" t="s">
+        <v>401</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
         <v>57</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="C9" s="7" t="s">
+        <v>403</v>
+      </c>
+      <c r="D9" s="7" t="s">
         <v>404</v>
-      </c>
-[...1 lines deleted...]
-        <v>405</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
         <v>57</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="C10" s="7" t="s">
+        <v>405</v>
+      </c>
+      <c r="D10" s="7" t="s">
         <v>406</v>
-      </c>
-[...1 lines deleted...]
-        <v>407</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
         <v>57</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>407</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B12" s="7" t="s">
+        <v>388</v>
+      </c>
+      <c r="C12" s="7" t="s">
         <v>389</v>
       </c>
-      <c r="C12" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D12" s="7" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B13" s="7" t="s">
+        <v>391</v>
+      </c>
+      <c r="C13" s="7" t="s">
         <v>392</v>
       </c>
-      <c r="C13" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D13" s="7" t="s">
-        <v>411</v>
+        <v>410</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B14" s="7" t="s">
+        <v>394</v>
+      </c>
+      <c r="C14" s="7" t="s">
         <v>395</v>
       </c>
-      <c r="C14" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D14" s="7" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="7" t="s">
         <v>70</v>
       </c>
       <c r="B15" s="7" t="s">
+        <v>388</v>
+      </c>
+      <c r="C15" s="7" t="s">
         <v>389</v>
       </c>
-      <c r="C15" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D15" s="7" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="7" t="s">
         <v>70</v>
       </c>
       <c r="B16" s="7" t="s">
+        <v>391</v>
+      </c>
+      <c r="C16" s="7" t="s">
         <v>392</v>
       </c>
-      <c r="C16" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D16" s="7" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="7" t="s">
         <v>70</v>
       </c>
       <c r="B17" s="7" t="s">
+        <v>394</v>
+      </c>
+      <c r="C17" s="7" t="s">
         <v>395</v>
       </c>
-      <c r="C17" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D17" s="7" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="7" t="s">
         <v>77</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="C18" s="7" t="s">
+        <v>415</v>
+      </c>
+      <c r="D18" s="7" t="s">
         <v>416</v>
-      </c>
-[...1 lines deleted...]
-        <v>417</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="7" t="s">
         <v>77</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="C19" s="7" t="s">
+        <v>417</v>
+      </c>
+      <c r="D19" s="7" t="s">
         <v>418</v>
-      </c>
-[...1 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="7" t="s">
         <v>77</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="C20" s="7" t="s">
+        <v>419</v>
+      </c>
+      <c r="D20" s="7" t="s">
         <v>420</v>
-      </c>
-[...1 lines deleted...]
-        <v>421</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>