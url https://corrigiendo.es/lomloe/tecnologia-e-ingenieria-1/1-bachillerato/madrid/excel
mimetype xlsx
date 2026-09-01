--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 22:37</t>
+    <t>01/09/2026 14:08</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio para Bachillerato; aplica íntegramente el RD 243/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Tecnologia e ingenieria 1</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantienen todos los criterios de evaluación, saberes básicos y competencias específicas del RD 243/2022.</t>
   </si>