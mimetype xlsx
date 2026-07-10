--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:37</t>
+    <t>10/07/2026 20:30</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Tecnología e Ingeniería II de 2.º Bachillerato, por lo que se aplica íntegramente el RD 217/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Tecnologia e ingenieria 2</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>La comunidad autónoma de Aragón mantiene sin cambios todos los criterios de evaluación y saberes básicos del Real Decreto 217/2022 para Tecnología e Ingeniería II.</t>
   </si>
@@ -877,266 +877,266 @@
     <t xml:space="preserve">
 • Estructuras sencillas. Tipos de cargas, estabilidad y cálculos básicos. Montaje o simulación de ejemplos sencillos.
 • Neumática e hidráulica: componentes y principios físicos. Descripción y análisis. Esquemas característicos de aplicación. Diseño y montaje físico o simulado.
 • Inteligencia artificial, big data, bases de datos distribuidas y ciberseguridad.</t>
   </si>
   <si>
     <t>4.1: Calcular y montar estructuras sencillas, analizando los tipos de cargas a los que se puedan ver sometidas.
 4.3: Interpretar y solucionar esquemas de sistemas neumáticos e hidráulicos, a través de montajes o simulaciones.
 5.2: Identificar y evaluar sistemas informáticos emergentes y sus implicaciones en la seguridad de los datos.</t>
   </si>
   <si>
     <t>CE.TI.1
 CE.TI.3
 CE.TI.4</t>
   </si>
   <si>
     <t>Proyecto final de integración mecánica-neumática, análisis de casos sobre ciberseguridad y cálculo de estructuras.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Documenta la Sostenibilidad: Reportaje de Ingeniería en Aragón</t>
+    <t>La Torre del Agua: ¿Modelo de sostenibilidad o gigante energético?</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Analizando sistemas tecnológicos aragoneses para un futuro más verde</t>
+    <t>Análisis y propuesta para el Ayuntamiento de Zaragoza</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Aragón cuenta con importantes infraestructuras energéticas (parques eólicos, hidroeléctricas, fotovoltaicas) y sistemas de transporte (AVE, aeropuertos). La comunidad educativa necesita concienciarse sobre la ingeniería sostenible.</t>
+    <t>El Ayuntamiento de Zaragoza ha solicitado a centros educativos propuestas para mejorar la eficiencia energética de edificios públicos. La Torre del Agua, icono de la Expo 2008, es un candidato perfecto para analizar su climatización y plantear mejoras.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>Elaborar un video reportaje (5-8 minutos) que analice un sistema de ingeniería aragonés desde la perspectiva de la sostenibilidad, evaluando su impacto ambiental y proponiendo mejoras técnicas innovadoras.</t>
+    <t>Realizar un estudio de eficiencia energética del sistema de climatización de la Torre del Agua y elaborar un videodocumental con recomendaciones dirigido a la Concejalía de Medio Ambiente.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con conexión a internet
-[...4 lines deleted...]
-• Acceso a fuentes de datos de sistemas de ingeniería aragoneses (páginas de empresas, informes oficiales)</t>
+• Vídeos y fotografías de la Torre del Agua
+• Datos públicos de consumos energéticos (reales o simulados)
+• Software de simulación (p. ej., hoja de cálculo, RETScreen o similares)
+• Software de edición de vídeo (DaVinci Resolve, OpenShot, o cámara móvil)
+• Plantillas de informe de impacto ambiental
+• Material sobre Scrum (tarjetas, pizarra digital)</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educación ambiental (ODS 7, 9, 13), competencia digital (creación de contenido), emprendimiento social (propuestas de mejora), trabajo en equipo y comunicación</t>
+    <t>Educación ambiental, competencia digital, trabajo en equipo, comunicación efectiva, pensamiento crítico.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto: crear un video reportaje sobre sostenibilidad de un sistema de ingeniería aragonés. Formación de equipos de 4-5 personas. Lluvia de ideas sobre posibles sistemas (parque eólico de La Muela, planta solar de Zaragoza, canal de Aragón y Cataluña, etc.). Cada equipo selecciona uno y elabora un mapa conceptual inicial con variables clave (materiales, energía, impacto).</t>
-[...2 lines deleted...]
-    <t>Mapa conceptual grupal</t>
+    <t>Se presenta el reto a través de un vídeo sobre la Torre del Agua. Se forma el grupo (4-5 personas), se define el producto final y se introduce la metodología Scrum. Se crea un tablero Kanban inicial.</t>
+  </si>
+  <si>
+    <t>Acta de la primera reunión Scrum con roles asignados.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Talleres prácticos: (a) Análisis de sostenibilidad de sistemas de ingeniería (criterio 6.1): indicadores ambientales, sociales y económicos. (b) Elaboración de informes de impacto ambiental (criterio 2.2): estructura, datos, valoración. (c) Técnicas de comunicación audiovisual: guion, storyboard, edición básica. Cada equipo elabora un borrador de informe de impacto y un guion preliminar.</t>
-[...2 lines deleted...]
-    <t>Borrador de informe de impacto y guion</t>
+    <t>Talleres sobre: (a) sistemas de climatización y eficiencia (máquinas térmicas, COP, EER), (b) cómo elaborar un informe de impacto ambiental, (c) uso de herramientas digitales (edición de vídeo, hoja de cálculo, software de simulación básico). Se realizan ejercicios guiados.</t>
+  </si>
+  <si>
+    <t>Ejercicios resueltos (cálculos, borrador de informe).</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>Los equipos investigan su sistema aragonés: recopilan datos (consumo energético, materiales, emisiones), realizan cálculos de impacto (huella de carbono, eficiencia), y proponen mejoras técnicas (criterio 2.1: selección de materiales sostenibles; criterio 1.1: metodología Agile para planificar tareas). Se fomenta la perseverancia (criterio 1.3) ante dificultades de acceso a datos. Cada equipo completa un diario de trabajo con decisiones tomadas.</t>
-[...2 lines deleted...]
-    <t>Diario de equipo con cálculos y decisiones</t>
+    <t>Los equipos investigan datos reales o simulados de la Torre del Agua (consumo energético, características del sistema). Realizan cálculos de eficiencia, comparan con edificios similares y redactan un borrador del informe de impacto ambiental. En paralelo, preparan el guión y storyboard del videodocumental.</t>
+  </si>
+  <si>
+    <t>Hoja de datos con cálculos, borrador del informe, guión y storyboard.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>Grabación y edición del video reportaje. Los equipos integran en el video: exposición del sistema, análisis de sostenibilidad (criterio 6.1), informe de impacto (criterio 2.2), justificación de materiales (criterio 2.1) y propuestas de mejora. Se enfatiza la comunicación clara y la documentación técnica (criterio 1.2). Los roles se distribuyen: guionista, presentador, editor, documentalista. Se realiza un ensayo y se graba el video final.</t>
-[...2 lines deleted...]
-    <t>Video reportaje final (formato digital)</t>
+    <t>Se graba y edita el videodocumental, se finaliza el informe escrito. Se integran los resultados del análisis, las propuestas de mejora y la valoración de sostenibilidad. Se realiza una revisión por pares dentro del equipo.</t>
+  </si>
+  <si>
+    <t>Videodocumental terminado e informe final.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Visionado de los videos en clase. Coevaluación mediante rúbrica que cubre los criterios evaluados. Autoevaluación individual sobre el proceso (criterio 1.3). Discusión grupal sobre lo aprendido y posibles mejoras. Cada equipo entrega un breve informe de reflexión.</t>
-[...2 lines deleted...]
-    <t>Rúbrica de coevaluación cumplimentada y autoevaluación individual</t>
+    <t>Se proyectan los vídeos en clase. Cada equipo presenta su trabajo y se somete a coevaluación mediante rúbrica. Se recoge la autoevaluación individual. Se discuten los resultados y se entrega el producto final al ayuntamiento (simulado o real).</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas, diana de autoevaluación, reflexión escrita.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Investiga y actúa: Datos para una ingeniería sostenible en Aragón</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos reducir la huella energética de nuestro centro educativo mediante el análisis de datos reales y la propuesta de soluciones técnicas?</t>
+    <t>Auditoría energética: ¿Cuánto contamina nuestra calefacción?</t>
+  </si>
+  <si>
+    <t>Una investigación con datos propios sobre la eficiencia del sistema de climatización del instituto</t>
+  </si>
+  <si>
+    <t>El instituto, como muchos centros educativos en Aragón, cuenta con un sistema de calefacción (gas natural o bomba de calor) que representa un gasto significativo y un impacto ambiental. El equipo directivo ha solicitado una auditoría técnica para tomar decisiones informadas sobre posibles mejoras.</t>
+  </si>
+  <si>
+    <t>Realizar una auditoría energética del sistema de climatización del instituto, recogiendo datos primarios de temperatura, consumo eléctrico o de gas, y evaluando su eficiencia e impacto ambiental, para proponer mejoras concretas.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Facturas eléctricas del centro (anonimizadas)
-[...12 lines deleted...]
-    <t>Pregunta de investigación formulada y plan de trabajo inicial en una plantilla colaborativa.</t>
+• Facturas de gas/electricidad del instituto
+• Termómetros, pinzas amperimétricas (o simuladores)
+• Hojas de cálculo (Excel o Google Sheets)
+• Plantillas de informe técnico y rúbricas
+• Manuales de la caldera/bomba de calor del centro</t>
+  </si>
+  <si>
+    <t>Educación ambiental, consumo responsable y competencia digital (uso de hojas de cálculo y herramientas de presentación).</t>
+  </si>
+  <si>
+    <t>Se presenta la petición del equipo directivo y la pregunta guía. El alumnado debate sobre sus conocimientos previos sobre eficiencia energética y plantea hipótesis. Se forman equipos de trabajo y se acota el alcance del proyecto (qué subsistema auditar: calefacción, agua caliente, etc.).</t>
+  </si>
+  <si>
+    <t>Cuaderno de equipo con hipótesis iniciales y plan de trabajo.</t>
+  </si>
+  <si>
+    <t>Sesiones teórico-prácticas sobre: máquinas térmicas (rendimiento, COP), circuitos eléctricos monofásicos (cálculo de potencia), elaboración de informes de impacto ambiental. El alumnado realiza ejercicios de cálculo y diseña el protocolo de recogida de datos (qué medir, con qué instrumentos, frecuencia).</t>
+  </si>
+  <si>
+    <t>Ejercicios de cálculo de eficiencia y diseño del protocolo de recogida de datos.</t>
   </si>
   <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>Talleres sobre: a) conceptos de eficiencia energética y lectura de facturas eléctricas; b) uso de herramientas digitales para el registro y análisis de datos (hoja de cálculo, Python con pandas); c) metodologías de investigación (recogida de datos, tratamiento estadístico). Se proporcionan tutoriales y ejemplos prácticos.</t>
-[...20 lines deleted...]
-    <t>Rúbricas de coevaluación cumplimentadas, autoevaluaciones individuales y compromiso de acción firmado por el equipo directivo.</t>
+    <t>Recogida de datos reales en el instituto: mediciones de temperatura, consumo de gas/electricidad (facturas), parámetros de funcionamiento del sistema. Después, procesan y analizan los datos: cálculos de eficiencia, estimación de emisiones y comparación con valores de referencia.</t>
+  </si>
+  <si>
+    <t>Hoja de registro de datos y hoja de cálculo con análisis y resultados.</t>
+  </si>
+  <si>
+    <t>Elaboración del informe técnico final y preparación de la presentación para el equipo directivo. El informe debe incluir: introducción, metodología, resultados, conclusiones, propuestas de mejora y evaluación de impacto ambiental.</t>
+  </si>
+  <si>
+    <t>Borrador del informe y presentación.</t>
+  </si>
+  <si>
+    <t>Defensa oral del proyecto ante el equipo directivo y comisión de sostenibilidad (puede ser en formato simulado). Coevaluación entre equipos y autoevaluación individual mediante rúbricas. Asignación de niveles de logro 1-4 para cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica de presentación y diana de autoevaluación cumplimentada.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Arte e Ingeniería: Instalación Interactiva Sostenible para el Centro</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos diseñar y construir una instalación artística interactiva que enseñe principios de ingeniería y sea respetuosa con el medio ambiente, usando materiales sostenibles y energías renovables?</t>
+    <t>Prototipo de refugio climático interactivo para Zaragoza</t>
+  </si>
+  <si>
+    <t>Diseño y construcción de una pérgola solar automatizada a escala</t>
+  </si>
+  <si>
+    <t>El Ayuntamiento de Zaragoza está impulsando la creación de refugios climáticos para mitigar el efecto isla de calor y ofrecer espacios frescos en verano. Se pide a los equipos de Tecnología e Ingeniería que diseñen un prototipo a escala de una pérgola solar interactiva que pueda instalarse en plazas o parques, con sensores de temperatura y luminosidad, toldos automatizados y alimentación fotovoltaica. El prototipo debe ir acompañado de un estudio de materiales y un informe de impacto ambiental.</t>
+  </si>
+  <si>
+    <t>Diseñar, construir y documentar un prototipo a escala de una pérgola solar automatizada con sensores y toldos, que demuestre su viabilidad técnica y su contribución a la sostenibilidad urbana.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Tablero de corcho y materiales reciclados para maquetas
-[...37 lines deleted...]
-    <t>Rúbricas cumplimentadas, diario de reflexión personal, vídeo de la presentación.</t>
+• Simulador de circuitos Tinkercad o Proteus
+• Placa Arduino o micro:bit con sensores (temperatura, LDR, servomotor)
+• Panel solar pequeño y regulador
+• Materiales reciclados para la maqueta (cartón, impresión 3D opcional)
+• Hoja de cálculo para balances energéticos
+• Plantilla de informe técnico y rúbricas</t>
+  </si>
+  <si>
+    <t>Educación ambiental, consumo responsable, competencia digital, emprendimiento social.</t>
+  </si>
+  <si>
+    <t>Se presenta la petición del Ayuntamiento mediante un vídeo simulado. El alumnado investiga refugios climáticos reales en Zaragoza (ej. Plaza del Pilar) y debate sobre soluciones tecnológicas. Forman equipos, definen roles y esbozan un plan inicial con metodología Agile (tablero Kanban).</t>
+  </si>
+  <si>
+    <t>Tablero Kanban inicial con tareas y responsables; preguntas guía del equipo.</t>
+  </si>
+  <si>
+    <t>Talleres prácticos sobre: 1) sensores y actuadores (temperatura, LDR, servomotores), 2) sistemas de control (diagramas de bloques, estabilidad), 3) selección de materiales sostenibles, 4) cálculos de cargas en estructuras sencillas. Se realizan simulaciones con Tinkercad o similar.</t>
+  </si>
+  <si>
+    <t>Ejercicios resueltos de simulación y cálculos; cuestionario individual de conceptos.</t>
+  </si>
+  <si>
+    <t>Cada equipo diseña el prototipo: croquis, selección de materiales, esquema eléctrico/electrónico, diagrama de bloques del control, cálculos de dimensiones y estabilidad. Definen los requisitos del sistema automatizado (lazo cerrado con realimentación de sensores).</t>
+  </si>
+  <si>
+    <t>Documento de diseño técnico (planos, esquemas, cálculos).</t>
+  </si>
+  <si>
+    <t>Construcción del prototipo a escala (o montaje virtual si no hay recursos físicos). Se ensamblan los componentes, se programan los microcontroladores y se verifican los sensores. Paralelamente, redactan el informe técnico que incluye: memoria descriptiva, selección de materiales, análisis de impacto ambiental, cálculos de eficiencia y conclusiones.</t>
+  </si>
+  <si>
+    <t>Prototipo funcional (físico o simulado); informe completo.</t>
+  </si>
+  <si>
+    <t>Presentación del prototipo y defensa oral ante el comité evaluador. Coevaluación entre equipos mediante rúbrica. Autoevaluación individual y en equipo. Se asignan niveles de logro 1-4 a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas; grabación de la presentación (opcional).</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación de la información y los contenidos</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Ofrecer la documentación del proyecto en formato textual, vídeo tutorial y simulación interactiva (p.ej., Tinkercad para circuitos).
@@ -7393,68 +7393,68 @@
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>278</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>279</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>302</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>282</v>
       </c>
       <c r="C23" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="D23" s="7" t="s">
         <v>304</v>
       </c>
-      <c r="D23" s="7" t="s">
+      <c r="E23" s="7" t="s">
         <v>305</v>
-      </c>
-[...1 lines deleted...]
-        <v>306</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>286</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>307</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>289</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>283</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>309</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>310</v>
       </c>
     </row>
@@ -7544,102 +7544,102 @@
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>171</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>274</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>275</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>276</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>278</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>320</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>282</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>304</v>
+        <v>283</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>322</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>286</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>324</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>289</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>326</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>292</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>279</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>328</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>329</v>
       </c>
     </row>