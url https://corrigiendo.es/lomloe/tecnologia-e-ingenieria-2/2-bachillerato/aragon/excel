--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:30</t>
+    <t>01/09/2026 14:07</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Tecnología e Ingeniería II de 2.º Bachillerato, por lo que se aplica íntegramente el RD 217/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Tecnologia e ingenieria 2</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>La comunidad autónoma de Aragón mantiene sin cambios todos los criterios de evaluación y saberes básicos del Real Decreto 217/2022 para Tecnología e Ingeniería II.</t>
   </si>