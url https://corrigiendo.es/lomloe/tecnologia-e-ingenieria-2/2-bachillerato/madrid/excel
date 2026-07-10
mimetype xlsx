--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="534">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="532">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Tecnologia e ingenieria 2</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Comunidad de Madrid</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 18:50</t>
+    <t>10/07/2026 20:30</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio; aplica íntegramente el real decreto estatal 243/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Tecnologia e ingenieria 2</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, el currículo de Tecnología e Ingeniería II en 2.º Bachillerato se corresponde exactamente con el establecido en el RD 243/2022.</t>
   </si>
@@ -996,267 +996,267 @@
 • Ciberseguridad a nivel de usuario: amenazas y medidas de protección.
 • Fases finales del desarrollo de proyecto: ejecución, seguimiento y evaluación de resultados.
 • Difusión y comunicación de documentación técnica: memorias, pliegos y presupuestos.</t>
   </si>
   <si>
     <t>5.1: Comprender y simular el funcionamiento de los procesos tecnológicos basados en sistemas automáticos.
 5.2: Evaluar sistemas informáticos emergentes y sus implicaciones en la seguridad de los datos.
 1.1: Desarrollar proyectos de investigación e innovación para crear o mejorar productos.
 1.2: Comunicar y difundir de forma clara proyectos elaborados con documentación técnica completa.</t>
   </si>
   <si>
     <t>CE.1
 CE.3
 CE.5</t>
   </si>
   <si>
     <t>Presentación final del proyecto técnico, pruebas de estabilidad de sistemas de control y auditoría de ciberseguridad sobre un entorno dado.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Madrid Sostenible: Diseña un sistema de monitorización energética para tu instituto</t>
+    <t>Reforma tu entorno: propuesta de eficiencia energética y control automático</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Una situación de aprendizaje de Tecnología e Ingeniería II</t>
+    <t>Análisis y mejora de sistemas tecnológicos en un espacio público de Madrid</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>El Instituto de Educación Secundaria (IES) se encuentra en un distrito de Madrid con un consumo energético elevado. La factura eléctrica crece año tras año y el centro quiere reducir su huella de carbono. Los alumnos, como futuros ingenieros, deben investigar e implementar soluciones tecnológicas sostenibles.</t>
+    <t>El ayuntamiento de Madrid ha lanzado una convocatoria para que los centros educativos propongan mejoras de eficiencia energética en equipamientos municipales cercanos. Nuestro grupo investigará un espacio concreto (por ejemplo, un polideportivo, una biblioteca o una estación de metro) y elaborará una propuesta técnica que incluya análisis de materiales, simulación de control y evaluación de impacto.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>Diseñar y simular un sistema de monitorización y control del consumo eléctrico del instituto, y comunicar la propuesta a través de un sitio web divulgativo-técnico que convenza al equipo directivo y a la concejalía de medio ambiente del distrito.</t>
+    <t>Evaluar la eficiencia energética y los sistemas de control de un espacio público real, identificar mejoras basadas en control automático (lazo cerrado) y selección de materiales aislantes, y comunicar las conclusiones al distrito municipal.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con acceso a internet
-[...3 lines deleted...]
-• Guías sobre eficiencia energética y normativa de Madrid</t>
+• Tablero digital (Trello o similar) para gestión Agile
+• Catálogos de materiales de construcción (online o impresos)
+• Simulador de sistemas de control (Arduino IDE, Tinkercad o Scratch for Arduino)
+• Hojas de cálculo para balances energéticos
+• Plantilla de informe de impacto ambiental
+• Cámaras o móviles para grabación, software de edición de vídeo
+• Rúbrica de evaluación (facilitada)</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educación ambiental (ODS 7, 11, 13), emprendimiento (gestión de proyectos), competencia digital (creación de contenidos web, simulación), y comunicación lingüística (exposición oral y escrita).</t>
+    <t>Educación ambiental y desarrollo sostenible; competencia digital en comunicación y simulación.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto: datos reales de consumo del instituto. Tormenta de ideas sobre posibles soluciones. Formación de equipos y reparto de roles. Entrega del guion del proyecto.</t>
-[...2 lines deleted...]
-    <t>Ideas iniciales recogidas en un Padlet compartido.</t>
+    <t>Se presentan los objetivos del ayuntamiento y se define el espacio a analizar (por equipos, cada equipo elige un espacio cercano). Se visiona un ejemplo de vídeo reportaje técnico. Se formula la pregunta guía y se acotan los criterios de éxito.</t>
+  </si>
+  <si>
+    <t>Acta de equipo con el espacio elegido y primeras hipótesis.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Talleres sobre: análisis de materiales (propiedades térmicas, ensayos), sistemas de control en lazo cerrado (termostato, sensor), elaboración de informes de impacto ambiental. Se usan ejemplos de instalaciones en Madrid.</t>
+  </si>
+  <si>
+    <t>Ejercicios resueltos de cálculo de cargas térmicas y simulación de control.</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>Talleres prácticos: fundamentos de corriente alterna (cálculo de potencias), sensores de corriente, Arduino y simulación en Tinkercad, sistemas de control en lazo abierto/cerrado. Estudio de casos de monitorización energética.</t>
-[...11 lines deleted...]
-    <t>Esquema eléctrico y simulación funcional en Tinkercad o similar.</t>
+    <t>Los equipos visitan el espacio (o usan planos y datos facilitados), recogen datos de consumo y materiales actuales. Simulan en ordenador (p.ej., con Arduino o Scratch for Arduino) un sistema de control de lazo cerrado. Calculan la mejora de eficiencia y completan el análisis de impacto.</t>
+  </si>
+  <si>
+    <t>Datos de campo y simulaciones funcionales.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>2 sesiones</t>
-[...5 lines deleted...]
-    <t>Sitio web completo y accesible (enlace).</t>
+    <t>Elaboración del vídeo reportaje: guion, grabación de explicaciones, edición (incluyendo la simulación y gráficos). Se prepara una presentación para el distrito.</t>
+  </si>
+  <si>
+    <t>Guion y vídeo finalizado.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Presentación del sitio web al equipo directivo y concejal (simulada o real). Coevaluación con rúbrica, autoevaluación individual y reflexión sobre el proceso. Entrega de la memoria final.</t>
-[...2 lines deleted...]
-    <t>Rúbrica de coevaluación cumplimentada y reflexión personal.</t>
+    <t>Proyección de los vídeos en clase con coevaluación (rúbrica). Cada equipo recibe feedback. Se asignan niveles de logro a cada criterio. Autoevaluación del trabajo en equipo.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Residuos Cero: Analiza y Optimiza la Recogida en tu Barrio</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos reducir la huella ambiental de la recogida de residuos en Usera mediante el análisis de datos abiertos y la propuesta de rutas optimizadas o redistribución de contenedores?</t>
+    <t>Captura el sol de tu azotea</t>
+  </si>
+  <si>
+    <t>Investigación experimental sobre la eficiencia de paneles solares</t>
+  </si>
+  <si>
+    <t>El centro educativo estudia la viabilidad de instalar paneles solares para reducir su huella de carbono y su factura eléctrica. Se necesita un estudio experimental con datos reales del emplazamiento.</t>
+  </si>
+  <si>
+    <t>Diseñar un experimento controlado para medir la potencia generada por un panel solar fotovoltaico a distintos ángulos y orientaciones, recoger datos propios, analizarlos estadísticamente y elaborar una recomendación técnica para la instalación en el centro.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Datos abiertos del Ayuntamiento de Madrid sobre recogida de residuos
-[...36 lines deleted...]
-    <t>Rúbrica de coevaluación y diario de reflexión</t>
+• Panel solar fotovoltaico de 10W o similar
+• Multímetro digital
+• Solarímetro o luxómetro (opcional)
+• Soporte ajustable (prototipo de madera o impresión 3D)
+• Ordenadores con hoja de cálculo (Google Sheets o Excel)
+• Plantilla de informe técnico
+• Rúbrica de evaluación</t>
+  </si>
+  <si>
+    <t>Educación ambiental y sostenibilidad; competencia digital y tratamiento de datos.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del equipo directivo. Se debate la pregunta guía y se formulan hipótesis sobre la orientación e inclinación óptimas. Cada equipo redacta su diseño experimental y un plan de recogida de datos.</t>
+  </si>
+  <si>
+    <t>Plan de investigación con hipótesis, variables y procedimiento.</t>
+  </si>
+  <si>
+    <t>Talleres sobre fundamentos de energía solar fotovoltaica, medida de potencia (P=V·I), uso de luxómetro/ solarímetro, y manejo de hoja de cálculo para análisis de datos. Se calibran los instrumentos.</t>
+  </si>
+  <si>
+    <t>Ejercicios de cálculo de potencia y tratamiento de datos.</t>
+  </si>
+  <si>
+    <t>Los equipos montan el panel solar en un soporte ajustable, toman medidas de tensión e intensidad para diferentes ángulos (0°, 30°, 45°, 60°) y orientaciones (N, E, S, O) en la azotea, registrando condiciones climáticas. Se recogen datos suficientes para análisis.</t>
+  </si>
+  <si>
+    <t>Hoja de datos brutos y gráficas en tiempo real.</t>
+  </si>
+  <si>
+    <t>Cada equipo procesa los datos, calcula potencias, realiza gráficas y extrae conclusiones. Redacta el informe técnico y prepara un póster divulgativo (tamaño A1) que sintetice el proceso, resultados y recomendación final.</t>
+  </si>
+  <si>
+    <t>Informe técnico y póster terminados.</t>
+  </si>
+  <si>
+    <t>Presentación de los pósteres en un acto abierto al equipo directivo y AMPA. Coevaluación entre equipos usando rúbrica. Cada alumno completa una diana de autoevaluación sobre su aprendizaje y trabajo en equipo.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y dianas de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Ilumina tu barrio: Instalación lumínica interactiva</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos diseñar y construir un prototipo funcional de instalación lumínica interactiva, controlado por sensores y microcontroladores, que invite a los vecinos a interactuar con la luz y el sonido, mostrando datos en tiempo real sobre la calidad del aire o el consumo energético del barrio?</t>
+    <t>Enciende tu barrio con inteligencia solar</t>
+  </si>
+  <si>
+    <t>Prototipo de iluminación pública automatizada y sostenible para un espacio común del distrito</t>
+  </si>
+  <si>
+    <t>El Ayuntamiento de Madrid ha lanzado una convocatoria para que jóvenes diseñen propuestas de mejora de espacios públicos con criterios de sostenibilidad. Nuestro instituto, situado en el distrito de Usera, quiere presentar un proyecto viable para la plaza del barrio, que actualmente tiene farolas antiguas de alto consumo.</t>
+  </si>
+  <si>
+    <t>Diseñar y construir un prototipo a escala de farola solar con sensor de movimiento y regulación automática de intensidad, que incluya un estudio de materiales y un informe de impacto ambiental, y presentarlo a la junta del distrito.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Arduino Uno, sensores (ultrasonidos, luz, temperatura), tiras LED RGB, resistencias, cables, protoboard
-[...39 lines deleted...]
-    <t>Rúbricas de autoevaluación y coevaluación, acta de la exposición, feedback de la audiencia.</t>
+• Arduino Uno + sensores LDR y PIR + LEDs de alta potencia
+• Protoboard, cables, resistencias
+• Panel solar fotovoltaico pequeño (5V, 1W) y batería recargable
+• Impresora 3D o materiales reciclados para carcasa
+• Simulador Tinkercad Circuits
+• Plantilla de informe de impacto ambiental
+• Rúbrica de evaluación por criterios</t>
+  </si>
+  <si>
+    <t>Educación ambiental, consumo responsable, participación ciudadana, emprendimiento social.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo: la asociación vecinal de Usera pide ideas para modernizar la iluminación de la plaza. El alumnado visita virtualmente el espacio (Google Maps) y recoge datos reales (horas de sol, consumo actual estimado). Se formula la pregunta guía.</t>
+  </si>
+  <si>
+    <t>Hoja de observación con datos del espacio y preguntas iniciales.</t>
+  </si>
+  <si>
+    <t>Talleres sobre: (1) materiales sostenibles para exteriores (plásticos reciclados, aluminio, vidrio templado) con ensayos de propiedades; (2) sistemas de control automático: sensores (LDR, PIR), actuadores (LEDs), lazo cerrado con Arduino; (3) fundamentos de energía solar fotovoltaica: cálculo de paneles y baterías. Se usan simuladores Tinkercad y hojas de cálculo.</t>
+  </si>
+  <si>
+    <t>Ejercicios resueltos de selección de materiales y simulación de control.</t>
+  </si>
+  <si>
+    <t>Por equipos, diseñan el prototipo: eligen materiales, dimensionan panel y batería, programan el Arduino para control automático (encendido al anochecer, regulación según movimiento). Simulan el sistema en Tinkercad y montan el circuito en protoboard. Comienzan la memoria técnica.</t>
+  </si>
+  <si>
+    <t>Simulación funcional y montaje físico en protoboard.</t>
+  </si>
+  <si>
+    <t>Construyen la maqueta a escala (carcasa con cartón pluma o impresión 3D) e integran el circuito. Elaboran el informe de impacto ambiental y el póster divulgativo. Preparan una presentación de 5 minutos para la audiencia real.</t>
+  </si>
+  <si>
+    <t>Prototipo terminado, informe escrito y póster.</t>
+  </si>
+  <si>
+    <t>Presentación pública del prototipo y defensa ante un jurado simulado (compañeros, profesor, invitados de la asociación vecinal). Coevaluación con rúbrica y autoevaluación individual. Asignación de niveles de logro.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación de la información y los contenidos</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Ofrecer la documentación del proyecto en formato textual, vídeo tutorial y simulación interactiva (p.ej., Tinkercad para circuitos).
 • Proporcionar diagramas de flujo y esquemas visuales de los procesos de diseño y fabricación (CAD, impresión 3D).
 • Incluir narraciones o audiodescripciones de los conceptos clave sobre control de sistemas, sensores y actuadores.</t>
   </si>
@@ -2448,1621 +2448,1621 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>229</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>408</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>409</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>410</v>
-      </c>
-[...4 lines deleted...]
-        <v>412</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>411</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>412</v>
+      </c>
+      <c r="D3" s="7" t="s">
         <v>413</v>
-      </c>
-[...4 lines deleted...]
-        <v>415</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>414</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>415</v>
+      </c>
+      <c r="D4" s="7" t="s">
         <v>416</v>
-      </c>
-[...4 lines deleted...]
-        <v>418</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>417</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>418</v>
+      </c>
+      <c r="D5" s="7" t="s">
         <v>419</v>
-      </c>
-[...4 lines deleted...]
-        <v>421</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>420</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>421</v>
+      </c>
+      <c r="D6" s="7" t="s">
         <v>422</v>
-      </c>
-[...4 lines deleted...]
-        <v>424</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>424</v>
+      </c>
+      <c r="D7" s="7" t="s">
         <v>425</v>
-      </c>
-[...4 lines deleted...]
-        <v>427</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
         <v>79</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>426</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>427</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>428</v>
-      </c>
-[...4 lines deleted...]
-        <v>430</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>430</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>431</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>432</v>
-      </c>
-[...4 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>433</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>434</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>435</v>
-      </c>
-[...4 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>436</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>437</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>438</v>
-      </c>
-[...4 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
+        <v>439</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>443</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>442</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>443</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>444</v>
-      </c>
-[...4 lines deleted...]
-        <v>446</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
         <v>305</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>447</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>448</v>
+      </c>
+      <c r="C8" s="7" t="s">
         <v>449</v>
-      </c>
-[...4 lines deleted...]
-        <v>451</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>450</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>451</v>
+      </c>
+      <c r="C9" s="7" t="s">
         <v>452</v>
-      </c>
-[...4 lines deleted...]
-        <v>454</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
+        <v>453</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>454</v>
+      </c>
+      <c r="C10" s="7" t="s">
         <v>455</v>
-      </c>
-[...4 lines deleted...]
-        <v>457</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
         <v>171</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>311</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>461</v>
+        <v>459</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>460</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>461</v>
+      </c>
+      <c r="D3" s="7" t="s">
         <v>462</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="E3" s="7" t="s">
         <v>463</v>
-      </c>
-[...4 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>464</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>465</v>
+      </c>
+      <c r="D4" s="7" t="s">
         <v>466</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="E4" s="7" t="s">
         <v>467</v>
-      </c>
-[...4 lines deleted...]
-        <v>469</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>468</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>469</v>
+      </c>
+      <c r="D5" s="7" t="s">
         <v>470</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="E5" s="7" t="s">
         <v>471</v>
-      </c>
-[...4 lines deleted...]
-        <v>473</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>472</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>469</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>473</v>
+      </c>
+      <c r="E6" s="7" t="s">
         <v>474</v>
-      </c>
-[...7 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>475</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>461</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>476</v>
+      </c>
+      <c r="E7" s="7" t="s">
         <v>477</v>
-      </c>
-[...7 lines deleted...]
-        <v>479</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>478</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>465</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>479</v>
+      </c>
+      <c r="E8" s="7" t="s">
         <v>480</v>
-      </c>
-[...7 lines deleted...]
-        <v>482</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
+        <v>481</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>465</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>482</v>
+      </c>
+      <c r="E9" s="7" t="s">
         <v>483</v>
-      </c>
-[...7 lines deleted...]
-        <v>485</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>85</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>485</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>486</v>
+      </c>
+      <c r="E2" s="8" t="s">
         <v>487</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>488</v>
-      </c>
-[...4 lines deleted...]
-        <v>490</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>92</v>
       </c>
       <c r="D3" s="9">
         <v>8.33</v>
       </c>
       <c r="E3" s="9">
         <v>8.33</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>99</v>
       </c>
       <c r="D4" s="9">
         <v>8.33</v>
       </c>
       <c r="E4" s="9">
         <v>8.33</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>1.3</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="D5" s="9">
         <v>8.33</v>
       </c>
       <c r="E5" s="9">
         <v>8.33</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.1</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="D6" s="9">
         <v>10.0</v>
       </c>
       <c r="E6" s="9">
         <v>10.0</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>2.2</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>118</v>
       </c>
       <c r="D7" s="9">
         <v>10.0</v>
       </c>
       <c r="E7" s="9">
         <v>10.0</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>3.1</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="D8" s="9">
         <v>20.0</v>
       </c>
       <c r="E8" s="9">
         <v>20.0</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>4.1</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>129</v>
       </c>
       <c r="D9" s="9">
         <v>4.0</v>
       </c>
       <c r="E9" s="9">
         <v>4.0</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>4.2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="D10" s="9">
         <v>4.0</v>
       </c>
       <c r="E10" s="9">
         <v>4.0</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>4.3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="D11" s="9">
         <v>4.0</v>
       </c>
       <c r="E11" s="9">
         <v>4.0</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>4.4</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>145</v>
       </c>
       <c r="D12" s="9">
         <v>4.0</v>
       </c>
       <c r="E12" s="9">
         <v>4.0</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>4.5</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
       <c r="D13" s="9">
         <v>4.0</v>
       </c>
       <c r="E13" s="9">
         <v>4.0</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>5.1</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="D14" s="9">
         <v>12.5</v>
       </c>
       <c r="E14" s="9">
         <v>12.5</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>5.2</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>160</v>
       </c>
       <c r="D15" s="9">
         <v>12.5</v>
       </c>
       <c r="E15" s="9">
         <v>12.5</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>6.1</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>79</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="D16" s="9">
         <v>20.0</v>
       </c>
       <c r="E16" s="9">
         <v>20.0</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="9"/>
       <c r="E17" s="9">
         <f>SUM(E3:E16)</f>
         <v>129.99000000000001</v>
       </c>
       <c r="F17" s="7" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:R31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="8" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>1.3</v>
       </c>
       <c r="F1" s="8">
         <v>2.1</v>
       </c>
       <c r="G1" s="8">
         <v>2.2</v>
       </c>
       <c r="H1" s="8">
         <v>3.1</v>
       </c>
       <c r="I1" s="8">
         <v>4.1</v>
       </c>
       <c r="J1" s="8">
         <v>4.2</v>
       </c>
       <c r="K1" s="8">
         <v>4.3</v>
       </c>
       <c r="L1" s="8">
         <v>4.4</v>
       </c>
       <c r="M1" s="8">
         <v>4.5</v>
       </c>
       <c r="N1" s="8">
         <v>5.1</v>
       </c>
       <c r="O1" s="8">
         <v>5.2</v>
       </c>
       <c r="P1" s="8">
         <v>6.1</v>
       </c>
       <c r="Q1" s="8" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="R1" s="8" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" s="7" t="s">
-        <v>504</v>
+        <v>502</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:P2),"")</f>
         <v/>
       </c>
       <c r="R2" s="7"/>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" s="7" t="s">
-        <v>505</v>
+        <v>503</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:P3),"")</f>
         <v/>
       </c>
       <c r="R3" s="7"/>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" s="7" t="s">
-        <v>506</v>
+        <v>504</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:P4),"")</f>
         <v/>
       </c>
       <c r="R4" s="7"/>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" s="7" t="s">
-        <v>507</v>
+        <v>505</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:P5),"")</f>
         <v/>
       </c>
       <c r="R5" s="7"/>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" s="7" t="s">
-        <v>508</v>
+        <v>506</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:P6),"")</f>
         <v/>
       </c>
       <c r="R6" s="7"/>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" s="7" t="s">
-        <v>509</v>
+        <v>507</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:P7),"")</f>
         <v/>
       </c>
       <c r="R7" s="7"/>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" s="7" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:P8),"")</f>
         <v/>
       </c>
       <c r="R8" s="7"/>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" s="7" t="s">
-        <v>511</v>
+        <v>509</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:P9),"")</f>
         <v/>
       </c>
       <c r="R9" s="7"/>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" s="7" t="s">
-        <v>512</v>
+        <v>510</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:P10),"")</f>
         <v/>
       </c>
       <c r="R10" s="7"/>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" s="7" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:P11),"")</f>
         <v/>
       </c>
       <c r="R11" s="7"/>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" s="7" t="s">
-        <v>514</v>
+        <v>512</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:P12),"")</f>
         <v/>
       </c>
       <c r="R12" s="7"/>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" s="7" t="s">
-        <v>515</v>
+        <v>513</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:P13),"")</f>
         <v/>
       </c>
       <c r="R13" s="7"/>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" s="7" t="s">
-        <v>516</v>
+        <v>514</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:P14),"")</f>
         <v/>
       </c>
       <c r="R14" s="7"/>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" s="7" t="s">
-        <v>517</v>
+        <v>515</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:P15),"")</f>
         <v/>
       </c>
       <c r="R15" s="7"/>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" s="7" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:P16),"")</f>
         <v/>
       </c>
       <c r="R16" s="7"/>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" s="7" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:P17),"")</f>
         <v/>
       </c>
       <c r="R17" s="7"/>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" s="7" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:P18),"")</f>
         <v/>
       </c>
       <c r="R18" s="7"/>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" s="7" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:P19),"")</f>
         <v/>
       </c>
       <c r="R19" s="7"/>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" s="7" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:P20),"")</f>
         <v/>
       </c>
       <c r="R20" s="7"/>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" s="7" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:P21),"")</f>
         <v/>
       </c>
       <c r="R21" s="7"/>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" s="7" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:P22),"")</f>
         <v/>
       </c>
       <c r="R22" s="7"/>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" s="7" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:P23),"")</f>
         <v/>
       </c>
       <c r="R23" s="7"/>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" s="7" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:P24),"")</f>
         <v/>
       </c>
       <c r="R24" s="7"/>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" s="7" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:P25),"")</f>
         <v/>
       </c>
       <c r="R25" s="7"/>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" s="7" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:P26),"")</f>
         <v/>
       </c>
       <c r="R26" s="7"/>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" s="7" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:P27),"")</f>
         <v/>
       </c>
       <c r="R27" s="7"/>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" s="7" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:P28),"")</f>
         <v/>
       </c>
       <c r="R28" s="7"/>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" s="7" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:P29),"")</f>
         <v/>
       </c>
       <c r="R29" s="7"/>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" s="7" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:P30),"")</f>
         <v/>
       </c>
       <c r="R30" s="7"/>
     </row>
     <row r="31" spans="1:18">
       <c r="A31" s="7" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:P31),"")</f>
         <v/>
       </c>
       <c r="R31" s="7"/>
     </row>
   </sheetData>
   <dataValidations count="420">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
@@ -8012,68 +8012,68 @@
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>317</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>318</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>319</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>321</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>325</v>
+        <v>318</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>326</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>328</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>314</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>329</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>330</v>
       </c>
     </row>
@@ -8163,102 +8163,102 @@
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>313</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>314</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>338</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>317</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>325</v>
+        <v>318</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>340</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>321</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>318</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>342</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>344</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>328</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>346</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
         <v>348</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>349</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>299</v>
       </c>
       <c r="B29" s="7" t="s">
         <v>350</v>
@@ -8331,108 +8331,108 @@
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>313</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>314</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>355</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>317</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>357</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>321</v>
       </c>
       <c r="C37" s="7" t="s">
+        <v>322</v>
+      </c>
+      <c r="D37" s="7" t="s">
         <v>359</v>
       </c>
-      <c r="D37" s="7" t="s">
+      <c r="E37" s="7" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="D38" s="7" t="s">
+        <v>361</v>
+      </c>
+      <c r="E38" s="7" t="s">
         <v>362</v>
-      </c>
-[...1 lines deleted...]
-        <v>363</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>328</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>314</v>
       </c>
       <c r="D39" s="7" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>365</v>
+        <v>330</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -8441,320 +8441,320 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>366</v>
+        <v>364</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>229</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>365</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>366</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>367</v>
-      </c>
-[...4 lines deleted...]
-        <v>369</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>368</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>369</v>
+      </c>
+      <c r="D3" s="7" t="s">
         <v>370</v>
-      </c>
-[...4 lines deleted...]
-        <v>372</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>371</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>372</v>
+      </c>
+      <c r="D4" s="7" t="s">
         <v>373</v>
-      </c>
-[...4 lines deleted...]
-        <v>375</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>374</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>375</v>
+      </c>
+      <c r="D5" s="7" t="s">
         <v>376</v>
-      </c>
-[...4 lines deleted...]
-        <v>378</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>370</v>
+        <v>368</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>370</v>
+        <v>368</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>370</v>
+        <v>368</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>370</v>
+        <v>368</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="7" t="s">
         <v>79</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>370</v>
+        <v>368</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
       <c r="D18" s="7" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="7" t="s">
         <v>79</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="D19" s="7" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="7" t="s">
         <v>79</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="D20" s="7" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>