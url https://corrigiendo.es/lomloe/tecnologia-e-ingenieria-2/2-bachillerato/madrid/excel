--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:30</t>
+    <t>01/09/2026 14:07</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio; aplica íntegramente el real decreto estatal 243/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Tecnologia e ingenieria 2</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, el currículo de Tecnología e Ingeniería II en 2.º Bachillerato se corresponde exactamente con el establecido en el RD 243/2022.</t>
   </si>