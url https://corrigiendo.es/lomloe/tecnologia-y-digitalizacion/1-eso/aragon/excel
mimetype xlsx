--- v0 (2026-05-27)
+++ v1 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>27/05/2026 22:36</t>
+    <t>01/09/2026 15:11</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para 1.º ESO de Tecnología y Digitalización; aplica íntegramente el currículo estatal del RD 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Tecnologia y digitalizacion</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Todos los criterios de evaluación y saberes básicos del Real Decreto 217/2022 se mantienen sin cambios ni adiciones por parte de Aragón.</t>
   </si>
@@ -952,267 +952,271 @@
     <t xml:space="preserve">
 • Algorítmica y diagramas de flujo.
 • Aplicaciones informáticas sencillas para ordenadores: Programación por bloques.
 • Herramientas digitales para la elaboración, publicación y difusión de documentación técnica.
 • Tecnología sostenible.</t>
   </si>
   <si>
     <t>5.1: Describir, interpretar y diseñar soluciones a problemas informáticos a través de algoritmos básicos.
 5.2: Programar aplicaciones sencillas, de forma guiada con una finalidad concreta y definida.
 7.1: Reconocer la influencia de la actividad tecnológica en la sociedad y en la sostenibilidad ambiental.</t>
   </si>
   <si>
     <t>CE.TD.5
 CE.TD.7</t>
   </si>
   <si>
     <t>Análisis de código de programación, defensa del proyecto final y debates dirigidos sobre impacto ambiental.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>¡Aguas con el agua! Crea una guía digital para ahorrar agua en casa</t>
+    <t>TecnoReporteros: ¡Al rescate del reciclaje electrónico!</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Situación de Aprendizaje de Tecnología y Digitalización - 1º ESO</t>
+    <t>Creación de un vídeo de concienciación sobre los residuos de aparatos eléctricos y electrónicos (RAEE) en Aragón</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>En Aragón, la escasez de agua es un problema relevante. El alumnado de 1º ESO investigará sobre el consumo doméstico de agua y creará un blog dirigido a las familias del instituto para concienciar y ofrecer consejos prácticos de ahorro, integrando el uso seguro y eficiente de herramientas digitales.</t>
+    <t>El instituto participa en el programa de recogida de RAEE del Ayuntamiento, pero el contenedor apenas se usa. El alumnado investigará por qué y propondrá soluciones comunicativas.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>Diseñar y publicar un blog o página web que ofrezca consejos prácticos para reducir el consumo de agua en el hogar, utilizando información contrastada y medios digitales seguros, dirigido a las familias del IES.</t>
+    <t>Investigar el problema de los residuos electrónicos en Aragón, analizar un dispositivo cotidiano (móvil, cargador) y elaborar un vídeo de concienciación dirigido a las familias y vecinos, que se difundirá en una jornada de puertas abiertas.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con conexión a Internet
-[...4 lines deleted...]
-• Rúbrica de evaluación para el producto final</t>
+• Dispositivos electrónicos obsoletos (móviles, cargadores) donados por familias
+• Herramientas de desarme (destornilladores básicos) con supervisión
+• Ordenadores con OpenShot instalado
+• Cámaras o móviles del centro
+• Fichas guía de investigación y guion
+• Rúbrica de evaluación (impresa o digital)
+• Enlace a datos oficiales de RAEE en Aragón (Gobierno de Aragón)</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educación ambiental (ODS 6: Agua limpia y saneamiento, ODS 13: Acción por el clima). Competencia en comunicación lingüística (redacción de textos expositivos). Competencia digital (uso seguro y creativo de herramientas). Aprendizaje cooperativo (trabajo en equipo, responsabilidad compartida).</t>
+    <t>Educación ambiental, competencia digital, expresión oral y escrita, trabajo cooperativo.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Se presenta el reto mediante un vídeo sobre la sequía en Aragón. Debate guiado sobre el consumo de agua en casa. Se forma grupos y se reparten roles. Cada grupo elige un enfoque (cocina, baño, jardín, etc.). Se establecen normas de trabajo y seguridad digital.</t>
-[...2 lines deleted...]
-    <t>Lluvia de ideas en pizarra digital, compromiso de grupo firmado, preguntas iniciales en un Padlet.</t>
+    <t>Se proyectan imágenes de un punto limpio local y se lanza la pregunta: '¿Qué ocurre con los móviles que dejamos de usar?' El alumnado aporta ideas y se define el reto: crear un vídeo para concienciar a las familias sobre el reciclaje de RAEE en Aragón.</t>
+  </si>
+  <si>
+    <t>Cuaderno con ideas iniciales y preguntas que surgen.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Taller de búsqueda de información: fuentes fiables (INE, CHE, Ayuntamiento). Taller de herramientas digitales: introducción a Blogger/Google Sites, configuración de privacidad y seguridad. Taller de comunicación técnica: elaboración de guiones y bocetos del blog. Se entrega una guía de estilo y lista de verificación de seguridad.</t>
-[...2 lines deleted...]
-    <t>Ficha de fuentes consultadas, boceto del blog en papel, configuración de cuenta privada demostrada.</t>
+    <t>Sesión 1: Búsqueda guiada de información sobre RAEE en Aragón (puntos limpios, tasas reciclaje, materiales peligrosos). Sesión 2: Análisis de un teléfono móvil o cargador: se desmontan (o usan imágenes de despiece) para identificar componentes, materiales y su reciclabilidad.</t>
+  </si>
+  <si>
+    <t>Ficha de investigación cumplimentada con datos y ficha de análisis del dispositivo.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>Los grupos crean la estructura del blog: páginas, categorías, diseño visual. Redactan contenidos (consejos, datos, imágenes) respetando derechos de autor y licencias. Aplican medidas de seguridad: no compartir datos personales, usar contraseñas seguras. El profesor supervisa y da feedback intermedio.</t>
-[...2 lines deleted...]
-    <t>Borrador del blog con páginas y contenidos, capturas de pantalla del proceso, autoevaluación intermedia.</t>
+    <t>Sesión 1: En equipos, redactan el guion del vídeo (estructura: problema, causas, consecuencias, propuesta de reciclaje). Sesión 2: Dibujan un storyboard con 6-8 viñetas, indicando planos, audio y texto.</t>
+  </si>
+  <si>
+    <t>Guion escrito y storyboard en papel o digital.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>Publicación del blog: subida de contenidos, inserción de imágenes e infografías, revisión de enlaces y formatos. Ensayo de presentación oral del blog al resto de la clase. Cada grupo explica su proceso, dificultades y soluciones. Se prepara un código QR para compartir con las familias.</t>
-[...2 lines deleted...]
-    <t>Blog publicado y accesible, presentación oral grabada, código QR generado.</t>
+    <t>3 sesiones</t>
+  </si>
+  <si>
+    <t>Sesión 1: Grabación de escenas con el móvil o cámara del centro (planos cortos, entrevistas simuladas, imágenes de objetos). Sesión 2: Edición con OpenShot: añadir títulos, música libre, transiciones y voz en off. Sesión 3: Exportación a MP4, subida a la plataforma del centro y revisión final en equipo.</t>
+  </si>
+  <si>
+    <t>Archivo de vídeo final y registro de pasos de edición en diario de aprendizaje.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Coevaluación entre grupos usando una rúbrica (contenido, diseño, seguridad, trabajo en equipo). Autoevaluación individual: ¿qué aprendí?, ¿cómo mejoraría? Debate final sobre el impacto de la actividad en el consumo de agua y la competencia digital. Se recogen propuestas de mejora para futuras SDA.</t>
-[...2 lines deleted...]
-    <t>Rúbrica de coevaluación cumplimentada, diario de reflexión individual, lista de propuestas de mejora.</t>
+    <t>Proyección de todos los vídeos en el aula. Cada equipo coevalúa el vídeo de otro equipo con la rúbrica facilitada. Después, autoevaluación individual del proceso y el logro. Se recogen las rúbricas y se asigna nivel de logro final a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>¿Respiramos bien? Una investigación sobre la calidad del aire en nuestro centro</t>
-[...8 lines deleted...]
-    <t>Investigar la calidad del aire en nuestro entorno escolar mediante la recogida y análisis de datos, y diseñar una propuesta de mejora basada en evidencias para presentar al equipo directivo y al ayuntamiento.</t>
+    <t>Decibelios en acción: cartografía sonora del instituto</t>
+  </si>
+  <si>
+    <t>Un estudio de contaminación acústica con datos propios</t>
+  </si>
+  <si>
+    <t>El instituto ha detectado quejas de profesorado y alumnado por el ruido en pasillos y zonas comunes durante los recreos. La dirección solicita un estudio objetivo para tomar medidas.</t>
+  </si>
+  <si>
+    <t>Realizar un estudio de los niveles de ruido en diferentes espacios del instituto, analizar los datos y proponer soluciones para reducir la contaminación acústica.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con conexión a internet
-[...40 lines deleted...]
-    <t>Rúbrica de coevaluación cumplimentada, diana de aprendizaje y diario de reflexión.</t>
+• App decibelímetro (Android/iOS)
+• Hoja de cálculo (LibreOffice Calc / Excel / Google Sheets)
+• Plano del instituto en formato digital
+• Rúbricas de evaluación
+• Presentación digital (PowerPoint/Canva/Google Slides)</t>
+  </si>
+  <si>
+    <t>Educación para la salud (efectos del ruido) y educación ambiental (sostenibilidad acústica).</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo de la dirección y la pregunta guía. El alumnado debate sobre el ruido en el instituto y plantea hipótesis sobre las zonas más ruidosas.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas y pregunta acotada por equipos.</t>
+  </si>
+  <si>
+    <t>El alumnado aprende a usar la aplicación de decibelímetro en sus móviles, a registrar datos en hoja de cálculo y a interpretar niveles de ruido recomendados por la OMS. Practican la medición en el aula.</t>
+  </si>
+  <si>
+    <t>Tabla de calibración y ejercicios de interpretación de valores.</t>
+  </si>
+  <si>
+    <t>Por parejas, miden el ruido en diferentes zonas del instituto (aula, pasillo, biblioteca, patio, comedor) en distintos momentos. Registran datos en la hoja de cálculo compartida.</t>
+  </si>
+  <si>
+    <t>Hoja de datos completa con todas las mediciones.</t>
+  </si>
+  <si>
+    <t>Elaboran el mapa sonoro sobre el plano del instituto, las gráficas comparativas y el informe con conclusiones y propuestas. Preparan presentación para el comité de salud laboral.</t>
+  </si>
+  <si>
+    <t>Mapa sonoro, gráficas, informe escrito y presentación digital.</t>
+  </si>
+  <si>
+    <t>Presentan el trabajo al comité (simulado por el grupo-clase) y reciben feedback. Coevaluación entre equipos mediante rúbrica. Asignan niveles de logro (1-4) a cada criterio evaluado.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación y autoevaluación cumplimentada.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Ilumina tu centro: un mural digital para mejorar la convivencia</t>
-[...8 lines deleted...]
-    <t>Diseñar y construir un mural interactivo que, utilizando materiales reciclados, circuitos simples y programación por bloques, ofrezca una experiencia visual y educativa que mejore la convivencia en el centro.</t>
+    <t>Luces de mudéjar: crea tu lámpara sostenible</t>
+  </si>
+  <si>
+    <t>Patrones geométricos que iluminan el aula</t>
+  </si>
+  <si>
+    <t>El instituto quiere decorar un espacio común con elementos hechos por el alumnado que reflejen la cultura aragonesa. Se propone diseñar lámparas inspiradas en los patrones geométricos del mudéjar, utilizando circuitos básicos y materiales reutilizados.</t>
+  </si>
+  <si>
+    <t>Diseñar y construir un prototipo de lámpara funcional que incorpore un circuito eléctrico básico (pila, cables, LED) y una pantalla decorativa con un patrón geométrico mudéjar, fabricada con materiales reciclados (cartón, papel, restos de madera). El producto final se destinará a iluminar un rincón del instituto o se donará a una asociación vecinal.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con Scratch instalado o versión online
-[...37 lines deleted...]
-    <t>Rúbricas de coevaluación cumplimentadas. Reflexión individual escrita. Conclusiones grupales sobre mejora de convivencia.</t>
+• Presentación multimedia con imágenes del mudéjar aragonés
+• Pilas cilíndricas de 4,5 V o pilas planas de 9 V
+• LEDs de 5 mm (varios colores)
+• Resistencias (220 Ω a 470 Ω)
+• Cables de conexión, interruptores, portapilas
+• Material reciclado: cartón ondulado, papel de seda, restos de madera, tapones de corcho
+• Herramientas: tijeras, cúter, pistola de silicona, alicates, pelacables
+• Reglas, escuadras, compás, lápices de colores
+• Plantilla de planos y esquemas eléctricos
+• Ordenadores con software de dibujo simple (opcional)</t>
+  </si>
+  <si>
+    <t>Educación para la sostenibilidad, educación patrimonial, fomento de la creatividad y el trabajo en equipo.</t>
+  </si>
+  <si>
+    <t>Se presenta el reto: diseñar una lámpara inspirada en el mudéjar aragonés. El alumnado visualiza imágenes de torres mudéjares (Teruel, Zaragoza) y analiza sus patrones geométricos. Se debate sobre la importancia del patrimonio y la sostenibilidad. Se formula la pregunta guía y se forman equipos.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas inicial y boceto rápido de un patrón mudéjar.</t>
+  </si>
+  <si>
+    <t>Sesión 1: Taller de circuitos eléctricos básicos: magnitudes, ley de Ohm, montaje en serie de un LED con resistencia. Sesión 2: Introducción al diseño técnico: normalización, planos, y planificación de proyectos. Cada equipo investiga un patrón mudéjar concreto y elabora un boceto detallado y una lista de materiales.</t>
+  </si>
+  <si>
+    <t>Ejercicios de cálculo de resistencias y esquemas de circuito. Boceto detallado del diseño de la lámpara.</t>
+  </si>
+  <si>
+    <t>Sesión 1: Preparación de materiales reciclados y montaje de la estructura de la lámpara. Sesión 2: Construcción de la pantalla decorativa con el patrón mudéjar (recorte, plegado, pegado). Sesión 3: Montaje del circuito eléctrico y conexión a la lámpara. Se fomenta la resolución de problemas prácticos.</t>
+  </si>
+  <si>
+    <t>Fotos del proceso, lista de tareas cumplimentada, y prototipo en construcción.</t>
+  </si>
+  <si>
+    <t>Sesión 1: Elaboración de la documentación técnica: plano final de la lámpara, esquema eléctrico limpio, memoria descriptiva con justificación de materiales y reflexión sobre el mudéjar. Sesión 2: Preparación de la presentación oral (3 min por equipo) para exponer a la audiencia (compañeros, docentes).</t>
+  </si>
+  <si>
+    <t>Documentación técnica completa y guion de presentación.</t>
+  </si>
+  <si>
+    <t>Exposición de los prototipos a la audiencia (puede ser en una feria de proyectos o en el aula). Se realiza coevaluación entre equipos usando rúbrica y autoevaluación individual. Se recogen las evidencias finales de cada criterio y se asignan niveles de logro 1-4.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada, diana de autoevaluación, fotos del evento.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Utilizar diagramas de despiece interactivos (tipo Genially o H5P) donde el alumnado pueda explorar las partes de un producto tecnológico y acceder a fichas técnicas mediante iconos visuales, audio o texto simplificado.
@@ -7730,233 +7734,233 @@
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>307</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>304</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>308</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>310</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>304</v>
+        <v>311</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>300</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>285</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>287</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>289</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>291</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>293</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>179</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>295</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>296</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>297</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>299</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>300</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>303</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>304</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>307</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>327</v>
+        <v>304</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>328</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>310</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>330</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>300</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>332</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
         <v>334</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>335</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>285</v>
@@ -8049,82 +8053,82 @@
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>303</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>304</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>343</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>307</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>327</v>
+        <v>311</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>345</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>310</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>347</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>300</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>349</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>350</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>