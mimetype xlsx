--- v0 (2026-05-27)
+++ v1 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>27/05/2026 22:34</t>
+    <t>01/09/2026 15:10</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto autonómico; aplica íntegramente el RD 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Tecnologia y digitalizacion</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, la Comunidad de Madrid aplica el currículo estatal sin modificaciones.</t>
   </si>
@@ -1006,266 +1006,266 @@
 • Obsolescencia e impacto social y ambiental de la tecnología.
 • Buen uso digital: prevención de ciberacoso, sextorsión y adicciones.</t>
   </si>
   <si>
     <t>1.1: Definir problemas o necesidades planteadas, buscando y contrastando información de forma guiada.
 4.1: Identificar las fases del proceso de creación de un producto desde su diseño hasta su difusión.
 5.1: Describir, interpretar y diseñar soluciones a problemas informáticos a través de algoritmos básicos.
 5.2: Programar aplicaciones sencillas, de forma guiada, para distintos dispositivos.
 7.1: Reconocer la influencia de la actividad tecnológica en la sociedad y en el entorno.</t>
   </si>
   <si>
     <t>CE.1: Búsqueda crítica de información e investigación.
 CE.5: Desarrollar algoritmos y aplicaciones informáticas.
 CE.7: Uso responsable y sostenible de la tecnología.</t>
   </si>
   <si>
     <t>Defensa del proyecto de programación, análisis de código (depuración) y debate/ensayo sobre el impacto de la obsolescencia programada.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Madrid Tecnológico: Un Blog para Compartir</t>
+    <t>Podcast por una movilidad inteligente</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Investigamos y comunicamos el impacto de la tecnología en nuestros barrios</t>
+    <t>¿Cómo puede la tecnología transformar el transporte en Madrid?</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>En 2º ESO del IES en Madrid centro, con 3h semanales. El alumnado proviene de varios barrios con diferentes realidades tecnológicas.</t>
+    <t>El Ayuntamiento de Madrid ha lanzado una consulta ciudadana sobre futuras mejoras en el transporte público. Nuestro centro, ubicado en el distrito de Chamberí, participa con propuestas de su alumnado. Los equipos de 2º ESO investigarán problemas reales de movilidad y propondrán soluciones tecnológicas, comunicándolas mediante un podcast dirigido a la concejalía.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>Crear un blog colaborativo que difunda, de forma crítica y creativa, cómo la tecnología transforma un barrio de Madrid, incluyendo sus beneficios y desafíos, para concienciar a la comunidad educativa.</t>
+    <t>Investigar un problema real de movilidad sostenible en Madrid, diseñar una solución tecnológica (dispositivo, app, mejora de proceso) y comunicarla a través de un episodio de podcast que incluya datos, argumentos y una propuesta concreta, con el objetivo de que la concejalía considere su viabilidad.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con conexión a internet
-[...4 lines deleted...]
-• Tutoriales en vídeo sobre Blogger y GIMP</t>
+• Ordenadores con Audacity (o grabadora de móvil)
+• Micrófonos (USB o de solapa)
+• Portal de datos abiertos del Ayuntamiento de Madrid (datos.madrid.es)
+• Ejemplos de podcasts (Radio Nacional, 'Tecnología y tú')
+• Plantilla de guión técnico y escaleta
+• Rúbrica de evaluación</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educación para el desarrollo sostenible (ODS 11: Ciudades y comunidades sostenibles), competencia en comunicación lingüística (redacción de entradas), competencia digital (uso de herramientas), y competencia ciudadana (participación activa en la comunidad).</t>
+    <t>Educación para la sostenibilidad, competencia digital, comunicación lingüística y pensamiento crítico.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto: crear un blog sobre tecnología en un barrio de Madrid. Lluvia de ideas sobre qué aspectos investigar (transporte, comunicación, ocio, salud). Formación de equipos (4-5 alumnos) y asignación de barrios (Lavapiés, Chamberí, Vallecas, etc.). Cada equipo elabora una lista de preguntas iniciales.</t>
-[...2 lines deleted...]
-    <t>Lista de preguntas de cada equipo y rúbrica de participación inicial.</t>
+    <t>Se presenta el reto mediante un vídeo del concejal de movilidad solicitando ideas. Se analizan ejemplos de podcasts tecnológicos (Radio Nacional, 'Tecnología y tú'). En equipos, el alumnado elige un medio de transporte (Metro, EMT, BiciMAD) y formula una pregunta inicial.</t>
+  </si>
+  <si>
+    <t>Cuaderno de equipo con la pregunta y primeras hipótesis.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Talleres prácticos: 1) Búsqueda y contraste de información (uso de fuentes fiables, derechos de autor). 2) Estructura de un blog y ejemplos de éxito. 3) Herramientas digitales: creación de cuenta en Blogger, edición básica de imágenes con GIMP, y normas de seguridad (contraseñas, privacidad). Cada taller con ejercicios guiados.</t>
-[...2 lines deleted...]
-    <t>Ejercicios de búsqueda (ficha con fuentes) y captura de pantalla de la configuración de la cuenta de blog.</t>
+    <t>Talleres sobre búsqueda de información en abierto (portal de datos del Ayuntamiento de Madrid, Consorcio Regional de Transportes). Análisis de productos tecnológicos: sensores de ocupación en autobuses, apps de movilidad. Introducción a la estructura de un podcast: escaleta, narrativa, tono. Práctica con herramientas de grabación (Audacity) y edición.</t>
+  </si>
+  <si>
+    <t>Ejercicio de búsqueda y análisis de un producto (formato ficha).</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
+    <t>Cada equipo diseña su solución tecnológica (p. ej., sistema de sensores para redistribuir bicicletas en BiciMAD). Elaboran guión detallado y documentación técnica: diagrama de flujo del funcionamiento, esquema de componentes, cálculo de costes estimado. Recogen datos de apoyo (estadísticas de uso, opiniones de usuarios).</t>
+  </si>
+  <si>
+    <t>Guión técnico completo y documentación gráfica.</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
+    <t>Grabación y edición del podcast. El equipo reparte roles (locutor, entrevistador, técnico de sonido). Editan con Audacity, añaden cortinillas, efectos y música libre de derechos. Preparan la portada y la descripción para publicar.</t>
+  </si>
+  <si>
+    <t>Podcast final en MP3.</t>
+  </si>
+  <si>
+    <t>Reflexión y evaluación</t>
+  </si>
+  <si>
+    <t>Escucha cruzada de podcasts entre equipos con rúbrica de coevaluación. Cada equipo autoevalúa su proceso y producto. Se seleccionan tres podcasts para enviar a la concejalía (previa autorización). Debate final sobre el impacto esperado y la viabilidad de las propuestas.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 2</t>
+  </si>
+  <si>
+    <t>Mide la huella de tu movilidad</t>
+  </si>
+  <si>
+    <t>Investigación sobre los desplazamientos al centro y su impacto en la calidad del aire</t>
+  </si>
+  <si>
+    <t>El instituto participa en el programa municipal 'Madrid 360' de mejora de la calidad del aire. El alumnado, como parte de su comunidad educativa, se pregunta si sus propios hábitos de movilidad influyen en la contaminación del entorno.</t>
+  </si>
+  <si>
+    <t>Realizar una investigación con datos primarios sobre los modos de desplazamiento del alumnado y personal del centro, analizar su contribución a la contaminación (emisiones de CO2) y proponer medidas concretas para reducir la huella de movilidad del instituto.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Cuestionario en Google Forms
+• Hoja de cálculo (Excel o Google Sheets)
+• Plantilla de cálculo de emisiones de CO2
+• Datos abiertos de calidad del aire del Ayuntamiento de Madrid
+• Rúbricas de evaluación
+• Ordenadores y conexión a internet</t>
+  </si>
+  <si>
+    <t>Educación ambiental, competencia digital, trabajo en equipo, comunicación oral y escrita.</t>
+  </si>
+  <si>
+    <t>Se presenta la pregunta guía y el contexto del programa municipal. El alumnado debate sus hipótesis iniciales y define el problema de investigación: '¿Qué modos de transporte usamos y cuánto contaminamos?'. Se forman equipos de 4 y cada uno elabora un mapa de ideas.</t>
+  </si>
+  <si>
+    <t>Mapa de ideas con las hipótesis iniciales del equipo.</t>
+  </si>
+  <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>Los equipos investigan su barrio asignado: recopilan datos, entrevistan a vecinos (virtualmente o presencial), buscan imágenes propias o libres. Elaboran un guión detallado para cada entrada del blog, incluyendo texto, imágenes y un elemento multimedia (vídeo corto grabado con móvil o podcast). Definen la estructura del blog (categorías).</t>
-[...35 lines deleted...]
-    <t>¿Cómo podemos reducir el consumo eléctrico de nuestro instituto?</t>
+    <t>El alumnado aprende a diseñar un cuestionario (muestra, tipos de preguntas), a calcular emisiones de CO2 según modo de transporte, y a usar hojas de cálculo para registrar y analizar datos. También contrasta información de fuentes oficiales (Ayuntamiento de Madrid, IDE).</t>
+  </si>
+  <si>
+    <t>Ejercicios de diseño de encuesta y cálculo de emisiones.</t>
+  </si>
+  <si>
+    <t>Los equipos recogen datos primarios: pasan el cuestionario al alumnado y personal del centro (vía Google Forms o papel), y opcionalmente cuentan vehículos en la entrada. Vuelcan los datos en la hoja de cálculo y generan gráficos de barras y sectores.</t>
+  </si>
+  <si>
+    <t>Base de datos con respuestas y gráficos preliminares.</t>
+  </si>
+  <si>
+    <t>Cada equipo redacta el informe final integrando los gráficos, las conclusiones y las recomendaciones. Preparan una presentación de 5 minutos para la audiencia real. Se revisa la documentación técnica y se ajusta el formato.</t>
+  </si>
+  <si>
+    <t>Informe de investigación completo y presentación digital.</t>
+  </si>
+  <si>
+    <t>Los equipos presentan sus informes al equipo directivo y AMPA (en directo o por vídeo). Coevaluación entre equipos mediante rúbrica. Cada alumno completa una diana de autoevaluación. El docente asigna nivel de logro 1-4 a cada criterio.</t>
+  </si>
+  <si>
+    <t>Presentación grabada, rúbricas de coevaluación y autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 3</t>
+  </si>
+  <si>
+    <t>Ilumina tu barrio</t>
+  </si>
+  <si>
+    <t>Prototipo de iluminación artística e interactiva para un espacio público de Madrid</t>
+  </si>
+  <si>
+    <t>El Ayuntamiento de Madrid ha lanzado una convocatoria de ideas para mejorar la iluminación de plazas y parques del distrito. El alumnado, como equipo de diseño, debe presentar una propuesta de prototipo funcional que combine creatividad y eficiencia.</t>
+  </si>
+  <si>
+    <t>Diseñar y construir un prototipo a escala de un sistema de iluminación artística e interactiva para un espacio público del distrito, acompañado de documentación técnica completa, y presentarlo a la asociación de vecinos o concejalía correspondiente.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Facturas eléctricas del centro (reales o simuladas)
-[...93 lines deleted...]
-    <t>Rúbrica de coevaluación cumplimentada y reflexión escrita individual.</t>
+• Kit de electrónica básica (LED, resistencia, LDR, pilas, cables, placa)
+• Material de construcción para maqueta (cartón, pegamento)
+• Software de diseño gráfico gratuito (LibreCAD o similar)
+• Plantillas de planos y memoria técnica
+• Rúbricas de evaluación</t>
+  </si>
+  <si>
+    <t>Educación ambiental (eficiencia energética) y participación ciudadana</t>
+  </si>
+  <si>
+    <t>Presentación del reto, visita virtual o real a una plaza del barrio, tormenta de ideas.</t>
+  </si>
+  <si>
+    <t>Cuaderno con ideas iniciales y bocetos.</t>
+  </si>
+  <si>
+    <t>Talleres de circuitos eléctricos, representación gráfica y planificación.</t>
+  </si>
+  <si>
+    <t>Ejercicios de montaje en placa, práctica de dibujo de planos.</t>
+  </si>
+  <si>
+    <t>Diseño detallado del prototipo, elaboración de planos, lista de materiales y montaje final.</t>
+  </si>
+  <si>
+    <t>Planos y prototipo montado.</t>
+  </si>
+  <si>
+    <t>Elaboración de la memoria técnica, preparación de la presentación.</t>
+  </si>
+  <si>
+    <t>Memoria técnica y presentación.</t>
+  </si>
+  <si>
+    <t>Presentación a la audiencia real (asociación de vecinos simulada), coevaluación y autoevaluación.</t>
+  </si>
+  <si>
+    <t>Rúbrica de presentación, diana de autoevaluación.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Utilizar guías de búsqueda con andamiaje visual que incluyan operadores booleanos representados mediante diagramas de Venn para filtrar información técnica de componentes.
 • Ofrecer bancos de despiece de objetos (exploded views) en formato 3D interactivo y realidad aumentada para facilitar el análisis de productos antes de la manipulación física.
 • Presentar los tutoriales de herramientas de simulación (como Tinkercad o Crocodile) mediante videotutoriales segmentados con marcadores de capítulos y transcripciones interactivas que resalten términos técnicos.</t>
   </si>
@@ -8118,250 +8118,250 @@
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>318</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>319</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>320</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>322</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>319</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>323</v>
       </c>
-      <c r="D11" s="7" t="s">
+      <c r="E11" s="7" t="s">
         <v>324</v>
-      </c>
-[...1 lines deleted...]
-        <v>325</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>319</v>
       </c>
       <c r="D12" s="7" t="s">
+        <v>326</v>
+      </c>
+      <c r="E12" s="7" t="s">
         <v>327</v>
-      </c>
-[...1 lines deleted...]
-        <v>328</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>315</v>
       </c>
       <c r="D13" s="7" t="s">
+        <v>329</v>
+      </c>
+      <c r="E13" s="7" t="s">
         <v>330</v>
-      </c>
-[...1 lines deleted...]
-        <v>331</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>332</v>
-      </c>
-[...1 lines deleted...]
-        <v>333</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>300</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>302</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>304</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>306</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>308</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>175</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>310</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>311</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>312</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>314</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>315</v>
       </c>
       <c r="D22" s="7" t="s">
+        <v>338</v>
+      </c>
+      <c r="E22" s="7" t="s">
         <v>339</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>318</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>319</v>
+        <v>340</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>341</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>342</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>322</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>319</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>343</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>319</v>
+        <v>340</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>345</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>315</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>347</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
         <v>349</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>350</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>300</v>
@@ -8437,99 +8437,99 @@
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>314</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>315</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>356</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>318</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>358</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>322</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>360</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>319</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>362</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>315</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>364</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>365</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>