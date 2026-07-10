--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:39</t>
+    <t>10/07/2026 20:32</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio; aplica íntegramente el currículo estatal del Real Decreto 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Tecnologia y digitalizacion</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Todos los criterios de evaluación y saberes básicos del BOE se mantienen sin cambios.</t>
   </si>
@@ -907,267 +907,267 @@
 • Sistemas de control programado. Montaje físico y/o uso de simuladores y programación sencilla de dispositivos. Internet de las cosas.
 • Fundamentos de la robótica. Montaje, control programado de robots de manera física o por medio de simuladores.
 • Habilidades básicas de comunicación interpersonal: vocabulario técnico apropiado y pautas de conducta (etiqueta digital).
 • Desarrollo tecnológico: creatividad, innovación, investigación, obsolescencia e impacto social y ambiental. Ética y aplicaciones de las tecnologías emergentes.
 • Tecnología sostenible. Valoración crítica de la contribución a la consecución de los Objetivos de Desarrollo Sostenible.</t>
   </si>
   <si>
     <t>5.1: Programar aplicaciones sencillas para distintos dispositivos.
 5.2: Automatizar procesos, máquinas y objetos de manera autónoma con conexión a internet.
 7.1: Identificar las aportaciones de las tecnologías emergentes al bienestar y la sostenibilidad.</t>
   </si>
   <si>
     <t>CE.TD.5
 CE.TD.7</t>
   </si>
   <si>
     <t>Portafolio de programas (código), demostración funcional del robot y debate/ensayo sobre ética tecnológica y ODS.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Conecta Teruel: Campaña Digital Responsable</t>
+    <t>Guía Digital de Tecnología Sostenible en Aragón</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Diseñamos un blog y un vídeo para promover el uso ético y seguro de la tecnología en nuestra comarca</t>
+    <t>Investiga, crea y difunde soluciones tecnológicas responsables</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>En la provincia de Teruel, la brecha digital es notable, especialmente entre la población mayor. El alumnado de 3º ESO del IES Valle del Jiloca (Calatayud) se propone sensibilizar sobre el uso responsable de la tecnología, combinando investigación, comunicación y conciencia social.</t>
+    <t>El Ayuntamiento de nuestra localidad quiere promover el uso responsable de la tecnología y reducir la huella digital. Nos encarga una guía digital dirigida a los vecinos para que conozcan opciones sostenibles y buenas prácticas.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos, a través de un blog y un vídeo, concienciar a nuestros vecinos sobre los beneficios y riesgos de la tecnología, promoviendo un uso ético y sostenible?</t>
+    <t>Diseñar y crear una guía digital (web o blog) que explique qué es la tecnología sostenible, presente ejemplos reales de Aragón, recoja buenas prácticas y fomente un uso crítico y responsable de la tecnología, dirigida a la comunidad local.</t>
   </si>
   <si>
     <t>Recursos</t>
-  </si>
-[...94 lines deleted...]
-    <t>¿Qué está pasando con la población de nuestro municipio? Analiza datos oficiales y propón acciones para el futuro.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Ordenadores con conexión a internet
-• Hoja de cálculo (Google Sheets o LibreOffice)
-[...2 lines deleted...]
-• Guía de diseño de infografías (material docente)
+• Plataforma web gratuita (Blogger, WordPress o Wix)
+• Herramientas de edición de imagen (GIMP, Canva) y vídeo (OpenShot, Clipchamp)
+• Cámara o móvil para grabar vídeo
+• Guía de análisis de objetos tecnológicos
+• Material de consulta sobre energías renovables en Aragón (artículos, web del Gobierno de Aragón)</t>
+  </si>
+  <si>
+    <t>Transversales</t>
+  </si>
+  <si>
+    <t>Competencia digital, conciencia ecológica y sostenibilidad, pensamiento crítico, trabajo en equipo y comunicación.</t>
+  </si>
+  <si>
+    <t>Fase</t>
+  </si>
+  <si>
+    <t>Duración</t>
+  </si>
+  <si>
+    <t>Descripción</t>
+  </si>
+  <si>
+    <t>Evidencia recogida</t>
+  </si>
+  <si>
+    <t>Activación y planteamiento del reto</t>
+  </si>
+  <si>
+    <t>1 sesión</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del Ayuntamiento: elaborar una guía digital de tecnología sostenible para la comunidad. Se visiona un ejemplo de guía similar y se genera una lluvia de ideas sobre qué contiene y qué necesitan saber. Se formula la pregunta guía.</t>
+  </si>
+  <si>
+    <t>Preguntas iniciales e hipótesis en el cuaderno de equipo.</t>
+  </si>
+  <si>
+    <t>Adquisición guiada de saberes</t>
+  </si>
+  <si>
+    <t>3 sesiones</t>
+  </si>
+  <si>
+    <t>El alumnado investiga los conceptos de tecnología sostenible, obsolescencia programada y energías renovables, centrándose en ejemplos de Aragón (parque eólico de La Muela, planta solar de Fraga). Realiza un análisis de un producto tecnológico sostenible (panel solar o molino) siguiendo el método de análisis de objetos. Aprenden a usar una herramienta de creación web (WordPress, Wix o Blogger) mediante tutoriales y práctica guiada.</t>
+  </si>
+  <si>
+    <t>Informe de investigación con fuentes citadas, análisis del producto y ejercicios de la herramienta web.</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Los equipos diseñan la estructura de su guía: mapa de contenidos, secciones, estilo visual. Crean los primeros contenidos multimedia (redactan textos, buscan o crean imágenes, graban vídeos cortos). Se aseguran de incluir ejemplos de Aragón y buenas prácticas.</t>
+  </si>
+  <si>
+    <t>Mapa de contenidos y primeros borradores de entradas.</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
+    <t>Los equipos desarrollan la guía completa en la plataforma web: suben contenidos, maquetan, insertan multimedia, configuran la navegación y revisan la accesibilidad básica. Preparan una breve presentación (2-3 minutos) para mostrar la guía a la clase y, si es posible, a un representante del Ayuntamiento en una sesión virtual.</t>
+  </si>
+  <si>
+    <t>Guía web publicada y grabación de la presentación (si se realiza).</t>
+  </si>
+  <si>
+    <t>Reflexión y evaluación</t>
+  </si>
+  <si>
+    <t>Cada equipo presenta su guía al resto de la clase y recibe feedback. Se realiza coevaluación entre equipos y autoevaluación individual mediante dianas. El docente asigna niveles de logro 1-4 a cada criterio basándose en las rúbricas y las evidencias recogidas a lo largo de las fases.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y dianas de autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 2</t>
+  </si>
+  <si>
+    <t>Mide, propón, transforma</t>
+  </si>
+  <si>
+    <t>Investigación sobre eficiencia energética en nuestro instituto</t>
+  </si>
+  <si>
+    <t>El instituto quiere mejorar su eficiencia energética y reducir su factura eléctrica. Nos pide un estudio basado en datos reales de consumo y propuestas tecnológicas viables.</t>
+  </si>
+  <si>
+    <t>Diseñar y realizar una investigación sobre el consumo eléctrico del instituto durante una semana, analizar los datos y proponer mejoras basadas en tecnologías emergentes (domótica, sensores, IoT) que reduzcan el consumo al menos un 10%.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Vatímetros (1 por equipo)
+• Hoja de cálculo (LibreOffice Calc o Google Sheets)
+• Plantilla de informe
+• Canva o Genially para infografía
+• Fichas de análisis de productos
+• Vídeo sobre eficiencia energética</t>
+  </si>
+  <si>
+    <t>Educación ambiental y consumo responsable; competencia digital y tratamiento de datos.</t>
+  </si>
+  <si>
+    <t>Presentación del encargo por parte del equipo directivo (simulado). Lluvia de ideas sobre consumo energético en el centro. Formulación de la pregunta guía y constitución de equipos de investigación.</t>
+  </si>
+  <si>
+    <t>Pregunta guía acotada por equipo y primeras hipótesis en el cuaderno de equipo.</t>
+  </si>
+  <si>
+    <t>Taller sobre eficiencia energética: fuentes de energía, factura eléctrica, tecnologías de ahorro (led, sensores de presencia, domótica). Práctica de búsqueda de información y análisis de productos. También se enseña a medir consumo con un vatímetro (o simulación).</t>
+  </si>
+  <si>
+    <t>Ficha de análisis de un producto tecnológico (ej. un termostato inteligente).</t>
+  </si>
+  <si>
+    <t>Recogida de datos: durante una semana, cada equipo mide el consumo de distintos espacios (aulas, pasillos, sala de profesores) usando vatímetros o leyendo contadores. Registran datos en hoja de cálculo. Analizan patrones y calculan consumos.</t>
+  </si>
+  <si>
+    <t>Hoja de cálculo con datos registrados y gráficos de consumo por espacio y hora.</t>
+  </si>
+  <si>
+    <t>Elaboración del informe técnico (documento escrito con introducción, metodología, resultados, propuestas) y diseño de la infografía para la audiencia real. Se utiliza Canva o Genially. Se prepara la exposición oral.</t>
+  </si>
+  <si>
+    <t>Informe técnico completo e infografía terminada.</t>
+  </si>
+  <si>
+    <t>Presentación de los informes e infografías al equipo directivo (role-play). Coevaluación entre equipos mediante rúbrica. Autoevaluación individual. Asignación de niveles de logro 1-4 a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación cumplimentada y diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 3</t>
+  </si>
+  <si>
+    <t>EcoSensor: Agua para las plantas de Aragón</t>
+  </si>
+  <si>
+    <t>Un prototipo de bajo coste para cuidar el jardín escolar</t>
+  </si>
+  <si>
+    <t>El instituto cuenta con varias zonas verdes y un huerto escolar que requieren riego. El curso pasado se detectó un consumo elevado de agua en el jardín, y el equipo directivo ha pedido al departamento de Tecnología una solución práctica que pueda instalarse en el centro y servir de ejemplo para el barrio.</t>
+  </si>
+  <si>
+    <t>Diseñar, construir y documentar un prototipo funcional de sensor de humedad del suelo que muestre visualmente cuándo las plantas necesitan agua, e incluya un mensaje de concienciación sobre el uso sostenible del agua en Aragón.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Kit de electrónica: micro:bit o Arduino, sensor de humedad del suelo, LEDs (verde, rojo), resistencias 220Ω, cables, protoboard, batería o USB
+• Ordenadores con MakeCode o Arduino IDE
+• Macetas con tierra seca/húmeda para pruebas
+• Plantillas de diseño y plan de trabajo
+• Canva u otro software para infografía
 • Rúbricas de evaluación</t>
   </si>
   <si>
-    <t>Educación para la ciudadanía (participación social, toma de decisiones basada en datos). Competencia matemática (tratamiento de datos, estadística). Competencia lingüística (comunicación oral y escrita, vocabulario técnico). Competencia digital (búsqueda, tratamiento y representación de información).</t>
-[...86 lines deleted...]
-    <t>Rúbrica de coevaluación cumplimentada, reflexión individual escrita, registro de observación del docente.</t>
+    <t>Educación ambiental y para la sostenibilidad; sensibilización sobre el consumo responsable; trabajo en equipo y comunicación técnica.</t>
+  </si>
+  <si>
+    <t>Se presenta la factura de agua del centro y se proyectan datos de estrés hídrico en Aragón (fuente CHE). Se lanza la pregunta guía y se organizan equipos de 4. Cada equipo recibe un kit básico de materiales (placa, sensor, LEDs) y se le pide que describa qué cree que puede conseguir.</t>
+  </si>
+  <si>
+    <t>Cuaderno de equipo con hipótesis iniciales y una primera idea bocetada.</t>
+  </si>
+  <si>
+    <t>El docente guía un taller sobre sensores analógicos, programación de condicionales en MakeCode (micro:bit) y montaje en protoboard. Se realizan ejercicios cortos: leer el sensor de humedad, encender un LED si el valor supera un umbral, etc.</t>
+  </si>
+  <si>
+    <t>Ejercicios resueltos en la plataforma de programación y montajes básicos.</t>
+  </si>
+  <si>
+    <t>Cada equipo diseña su prototipo en papel: define qué indica cada LED (verde = bien, rojo = necesidad de riego), si añade display con mensaje, y planifica los materiales. Construye la maqueta electrónica sobre la placa de pruebas.</t>
+  </si>
+  <si>
+    <t>Plan de trabajo y diseño justificado (rúbrica 2.1 y 2.2). Montaje preliminar.</t>
+  </si>
+  <si>
+    <t>Se embellece y fija el prototipo (puede ser sobre una maceta real), se elabora la documentación técnica y una infografía digital (Canva) que explique el funcionamiento y la relevancia del ahorro de agua en Aragón. Se prepara una presentación de 3 minutos para la audiencia.</t>
+  </si>
+  <si>
+    <t>Prototipo final funcionando, documentación e infografía.</t>
+  </si>
+  <si>
+    <t>Los equipos presentan sus prototipos al grupo y al invitado (un miembro del equipo directivo o del huerto). Coevaluación mediante rúbrica. Cada alumno completa una diana de autoevaluación. El docente asigna niveles de logro 1-4 a cada criterio basándose en las evidencias recogidas en las fases.</t>
+  </si>
+  <si>
+    <t>Rúbrica cubierta por pares y docente, diana de autoevaluación, informe de impacto (criterio 7.1).</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de presentación de la información y los contenidos.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Ofrecer tutoriales en vídeo sobre el uso de herramientas de simulación (ej. Tinkercad) junto con guías en texto paso a paso.
@@ -7254,68 +7254,68 @@
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>287</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>288</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>289</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>291</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>295</v>
+        <v>288</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>296</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>298</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>284</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>299</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>300</v>
       </c>
     </row>
@@ -7405,85 +7405,85 @@
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>283</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>284</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>308</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>287</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>310</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>291</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>312</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>284</v>
+        <v>292</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>314</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>298</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>284</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>316</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>317</v>
       </c>
     </row>
@@ -7573,102 +7573,102 @@
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>283</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>284</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>325</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>287</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>327</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>291</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>329</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>331</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>298</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>284</v>
+        <v>292</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>333</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>334</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>