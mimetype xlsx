--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:32</t>
+    <t>01/09/2026 14:09</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio; aplica íntegramente el currículo estatal del Real Decreto 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Tecnologia y digitalizacion</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Todos los criterios de evaluación y saberes básicos del BOE se mantienen sin cambios.</t>
   </si>