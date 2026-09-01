--- v0 (2026-05-27)
+++ v1 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>27/05/2026 23:42</t>
+    <t>01/09/2026 15:10</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto autonómico. Se aplica el RD 217/2022 en su totalidad. No hay añadidos ni modificaciones territoriales.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Tecnologia y digitalizacion</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>La Comunidad de Madrid sigue íntegramente el currículo estatal del Real Decreto 217/2022 para Tecnología y Digitalización en 3.º ESO, tanto en competencias específicas como en criterios de evaluación y saberes básicos.</t>
   </si>
@@ -944,268 +944,266 @@
 • Fundamentos de la robótica: componentes básicos (sensores, microcontroladores y actuadores).
 • Montaje y control programado de robots de manera física y/o por medio de simuladores.</t>
   </si>
   <si>
     <t>2.1: Idear y describir soluciones originales a problemas definidos sencillos, aplicando conceptos y técnicas.
 2.2: Seleccionar, planificar y organizar los materiales y herramientas de forma guiada.
 3.1: Fabricar objetos o modelos mediante la manipulación y conformación de materiales.
 3.2: Estimar cualitativamente las transformaciones de velocidades y fuerzas en mecanismos simples.
 5.2: Programar aplicaciones sencillas, de forma guiada con una finalidad concreta y definida.
 7.1: Reconocer la influencia de la actividad tecnológica en la sociedad y en el entorno.</t>
   </si>
   <si>
     <t>CE.2: Abordaje de problemas con autonomía y creatividad.
 CE.7: Uso responsable y sostenible de la tecnología.</t>
   </si>
   <si>
     <t>Observación directa del montaje del robot, verificación del funcionamiento del código y defensa del proyecto final ante el grupo.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Tecnología con Conciencia: Un blog por un Madrid Sostenible</t>
+    <t>Madrid, ¿tecnología para todos?</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Analiza, crea y comparte soluciones tecnológicas responsables para tu ciudad</t>
+    <t>Investiga, analiza y comunica un avance tecnológico de tu ciudad</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>En el distrito de Chamberí, Madrid, los estudiantes observan el constante avance tecnológico: desde patinetes eléctricos hasta contenedores inteligentes. Sin embargo, también ven residuos electrónicos y consumo energético. La situación exige una reflexión crítica sobre el uso de la tecnología. En grupos, investigarán y crearán un blog digital dirigido a alumnos de 1º ESO, explicando cómo la tecnología impacta en su entorno y proponiendo hábitos responsables.</t>
+    <t>El Ayuntamiento de Madrid promueve la participación ciudadana para evaluar el impacto de sus iniciativas tecnológicas. El instituto se suma a esta iniciativa encargando a sus alumnos un análisis crítico de una tecnología local que puedan compartir con sus familias.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>Elaborar un blog digital (página web o blog) que analice la influencia de la tecnología en el entorno madrileño y proponga usos responsables, dirigido a alumnos de 1º ESO del instituto.</t>
+    <t>Investigar, analizar y elaborar un reportaje digital (vídeo, web, blog o podcast) sobre un avance tecnológico significativo en Madrid, explicando su funcionamiento, beneficios y sostenibilidad, dirigido a las familias del centro.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con conexión a internet
-[...6 lines deleted...]
-• Almacenamiento en la nube (Google Drive)</t>
+• Guía de fuentes fiables (web municipal, prensa local)
+• Plantilla de guion de reportaje
+• Software de edición de vídeo (ej. OpenShot, Clipchamp) o creador de web (ej. Google Sites, Wix)
+• Rúbricas de evaluación
+• Acceso a dispositivos móviles o cámaras</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educación para el consumo responsable (obsolescencia programada), conciencia ambiental (residuos electrónicos), competencia digital (creación y publicación de contenido) y competencia social y cívica (trabajo en equipo, responsabilidad).</t>
+    <t>Educación mediática, competencia digital y conciencia sobre sostenibilidad urbana.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto: ¿Cómo afecta la tecnología a nuestro barrio? Lluvia de ideas, visionado de un vídeo corto sobre residuos electrónicos en Madrid. Explicación del producto final (blog) y la audiencia (1º ESO). Formación de grupos (3-4 alumnos).</t>
-[...2 lines deleted...]
-    <t>Listado inicial de ideas y preguntas que cada grupo anota en una pizarra digital colaborativa.</t>
+    <t>Presentación del encargo: ¿qué tecnología de Madrid conoces que haya cambiado cómo vivimos? Se visiona un reportaje corto sobre BiciMAD y se formula la pregunta guía. Se forman equipos y eligen una tecnología concreta (BiciMAD, Madrid360, etc.).</t>
+  </si>
+  <si>
+    <t>Listado de ideas y elección justificada del tema.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Talleres sobre: (a) búsqueda crítica de información (CE.1) - fuentes fiables, contraste; (b) análisis de objetos tecnológicos (CE.1, CE.7) - desmontaje virtual o real de un móvil, identificación de materiales; (c) herramientas digitales para crear blogs (CE.6) - uso de plataforma (Blogger, WordPress) y edición de imágenes. Se proporcionan guías y tutoriales.</t>
-[...2 lines deleted...]
-    <t>Ficha de análisis de objeto completada individualmente y un pequeño ejercicio de creación de una página web de prueba.</t>
+    <t>Taller de búsqueda y análisis crítico de fuentes (prensa, web municipal, estudios). Aprendizaje sobre estructura de reportaje y herramientas digitales (edición de vídeo o creación de web). Práctica de vocabulario técnico.</t>
+  </si>
+  <si>
+    <t>Esquema de fuentes y glosario técnico.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>Cada grupo planifica su blog: decide los tres temas de las entradas (análisis de objeto, impacto en Madrid, propuestas). Investigan y recopilan información específica. Elaboran un guion o esquema de contenido. Utilizan los saberes adquiridos para seleccionar y organizar la información.</t>
-[...2 lines deleted...]
-    <t>Esquema detallado del blog (título de entradas, ideas principales, fuentes) y primer borrador de texto de una entrada.</t>
+    <t>Desarrollo del producto digital: grabación/edición de vídeo o diseño de la web. Se organiza la información en carpetas con formatos adecuados. Revisión entre pares para ajustar contenido y estructura.</t>
+  </si>
+  <si>
+    <t>Versión beta del reportaje o web.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>Los grupos crean el blog: escriben las entradas, insertan imágenes (propias o con licencia libre), incluyen enlaces y referencias. Revisión entre pares (coevaluación) usando una rúbrica. Preparan una breve presentación oral para el día de la publicación.</t>
-[...2 lines deleted...]
-    <t>Blog completo publicado en entorno controlado (p.ej. en la intranet del centro o en versión borrador pública).</t>
+    <t>Finalización y pulido del producto: subtítulos, créditos, enlaces. Preparación de una breve presentación oral para la puesta en común.</t>
+  </si>
+  <si>
+    <t>Producto final completo.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Cada grupo presenta su blog a la clase, explicando sus elecciones y aprendizajes. Se realiza una autoevaluación individual y grupal mediante cuestionario. Debate final: ¿Cómo podemos usar la tecnología de forma más sostenible en nuestro día a día?</t>
-[...2 lines deleted...]
-    <t>Cuestionario de autoevaluación y coevaluación completado; grabación (con permiso) de las presentaciones para la memoria del proyecto.</t>
+    <t>Visionado o navegación de los productos de cada equipo. Coevaluación con rúbrica y autoevaluación mediante diana. Asignación de niveles de logro 1-4 para cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Datos que Transforman: Analizando el Consumo Energético de Madrid</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos analizar datos reales del consumo energético en Madrid para identificar problemas y proponer soluciones sostenibles, comunicando nuestros hallazgos de forma clara y visual?</t>
+    <t>Mide tu huella digital</t>
+  </si>
+  <si>
+    <t>Una investigación sobre el bienestar digital en el instituto</t>
+  </si>
+  <si>
+    <t>El equipo directivo y el departamento de orientación están preocupados por el aumento de problemas de atención y ansiedad relacionados con el uso excesivo de pantallas. Necesitan datos reales del centro para tomar decisiones informadas y diseñar un plan de bienestar digital.</t>
+  </si>
+  <si>
+    <t>Diseñar y aplicar una encuesta sobre hábitos digitales, analizar los datos obtenidos y elaborar un informe con recomendaciones para mejorar el bienestar digital en el instituto.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con conexión a internet
-[...12 lines deleted...]
-    <t>Actividad de activación: preguntas iniciales sobre el consumo en su hogar. Registro en diario de aprendizaje.</t>
+• Vídeo 'El dilema de las redes'
+• Tutoriales de Google Forms y Hojas de Cálculo
+• Plantilla de informe técnico
+• Rúbricas de evaluación
+• Tablets o móviles para pasar la encuesta</t>
+  </si>
+  <si>
+    <t>Educación para la salud, competencia digital y pensamiento crítico.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del equipo directivo y se visualiza el vídeo 'El dilema de las redes'. El alumnado debate en grupos sus hipótesis sobre el uso de móviles y escribe preguntas que le gustaría responder. Se acuerda la pregunta guía y se forman los equipos de investigación.</t>
+  </si>
+  <si>
+    <t>Cuaderno con hipótesis iniciales y preguntas de investigación.</t>
   </si>
   <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>Talleres prácticos: (1) Búsqueda y descarga de datasets abiertos (datos.madrid.es). (2) Uso de hoja de cálculo para limpiar y organizar datos. (3) Introducción a diagramas de flujo y programación básica con Scratch para representar datos. (4) Conceptos de eficiencia energética y sostenibilidad.</t>
-[...20 lines deleted...]
-    <t>Rúbrica de coevaluación cumplimentada, reflexión escrita en el diario de aprendizaje.</t>
+    <t>Talleres prácticos: (1) Cómo diseñar una encuesta válida (tipos de pregunta, muestreo, sesgos). (2) Herramientas digitales: Google Forms, hojas de cálculo y gráficos. (3) Análisis de aplicaciones de bienestar digital (ej. Forest, Digital Wellbeing). Cada equipo prepara el borrador de su encuesta.</t>
+  </si>
+  <si>
+    <t>Ejercicios de diseño de preguntas y un prototipo de encuesta.</t>
+  </si>
+  <si>
+    <t>Los equipos lanzan la encuesta a todo el instituto (vía tablets en tutoría o QR). Recogen datos, los depuran y los trasladan a una hoja de cálculo compartida. Calculan frecuencias y elaboran al menos dos gráficos (barras, sectores).</t>
+  </si>
+  <si>
+    <t>Hoja de cálculo con datos anonimizados y gráficos generados.</t>
+  </si>
+  <si>
+    <t>Cada equipo redacta el informe técnico siguiendo una plantilla: introducción, metodología, resultados, conclusiones y recomendaciones. Elaboran una presentación (3 diapositivas) para la defensa ante el equipo directivo.</t>
+  </si>
+  <si>
+    <t>Informe final y presentación digital.</t>
+  </si>
+  <si>
+    <t>Cada equipo expone su informe en 5 minutos al equipo directivo invitado. Coevaluación entre equipos con rúbrica. Cada alumno completa una diana de autoevaluación sobre su contribución y aprendizaje.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y dianas de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Diseña tu mural interactivo: Tecnología con arte en Madrid</t>
-[...8 lines deleted...]
-    <t>Diseñar y construir un mural interactivo que, mediante sensores de proximidad y LEDs, ilumine distintas zonas del mural al acercarse el visitante, integrando elementos artísticos y tecnológicos, para ser expuesto en el centro cultural del barrio.</t>
+    <t>Ilumina la historia</t>
+  </si>
+  <si>
+    <t>Un prototipo interactivo para redescubrir la Plaza Mayor</t>
+  </si>
+  <si>
+    <t>El grupo recibe el encargo de diseñar un prototipo interactivo para la Plaza Mayor de Madrid, con el objetivo de hacer más atractiva la visita y divulgar su patrimonio. El Ayuntamiento (a través de un mensaje ficticio) pide ideas que combinen historia y tecnología.</t>
+  </si>
+  <si>
+    <t>Diseñar y construir una maqueta interactiva de la Plaza Mayor que, mediante sensores de proximidad y LEDs, active narraciones de su historia al acercarse a distintas zonas, y elaborar la documentación técnica necesaria.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Kit de robótica (Arduino, sensores ultrasónicos, LEDs, resistencias, cables, protoboard)
-[...37 lines deleted...]
-    <t>Rúbricas cumplimentadas; reflexión escrita individual.</t>
+• Ordenadores con Tinkercad y Arduino IDE
+• Kits de Arduino UNO
+• Sensores de ultrasonidos HC-SR04
+• LEDs, resistencias, protoboard y cables
+• Cartón pluma o impresora 3D
+• Pegamento, tijeras, reglas
+• Plantilla de planificación y rúbricas</t>
+  </si>
+  <si>
+    <t>Educación patrimonial, emprendimiento social y alfabetización digital.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del Ayuntamiento: diseñar un prototipo interactivo para la Plaza Mayor. Se visualiza un vídeo sobre la historia de la plaza y se debate: ¿qué elementos de su historia merecen ser contados y cómo la tecnología puede ayudar? Se formula la pregunta guía y se forman equipos.</t>
+  </si>
+  <si>
+    <t>Preguntas iniciales y primeras ideas en el cuaderno de equipo.</t>
+  </si>
+  <si>
+    <t>Talleres prácticos: (a) electricidad básica: ley de Ohm, circuitos en serie y paralelo con LED y resistencias; (b) introducción a Arduino: leer sensor de ultrasonidos y encender LEDs; (c) modelado 3D con Tinkercad para diseñar la maqueta. Cada equipo realiza ejercicios guiados.</t>
+  </si>
+  <si>
+    <t>Ejercicios resueltos de circuitos y programación (simulados o reales).</t>
+  </si>
+  <si>
+    <t>Los equipos diseñan la solución: boceto de la maqueta, planificación de materiales, distribución de sensores y LEDs. Crean el modelo 3D completo de la Plaza Mayor y diseñan el esquema eléctrico. Preparan la lista de materiales y la secuencia de montaje.</t>
+  </si>
+  <si>
+    <t>Bocetos, planos CAD, esquema eléctrico, plan de trabajo escrito.</t>
+  </si>
+  <si>
+    <t>Construcción física de la maqueta (cartón, madera o impresión 3D si es posible), montaje del circuito electrónico y programación del código. Elaboran el póster técnico y la página web (con Google Sites) que explica la historia y el funcionamiento.</t>
+  </si>
+  <si>
+    <t>Maqueta funcional, código final, póster y sitio web.</t>
+  </si>
+  <si>
+    <t>Exposición de los prototipos a las familias y AMPA. Cada equipo explica su diseño y cómo funciona. Coevaluación entre equipos mediante rúbrica y autoevaluación. El profesor asigna niveles de logro 1-4 a cada criterio basándose en las evidencias recogidas.</t>
+  </si>
+  <si>
+    <t>Presentación oral, rúbricas cumplimentadas, diana de autoevaluación.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de presentación de la información y los contenidos.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Ofrecer tutoriales en vídeo sobre el uso de herramientas de simulación (ej. Tinkercad) junto con guías en texto paso a paso.
 • Proporcionar un banco de fuentes de información clasificadas por formato (artículos, infografías, podcasts) para que el alumnado elija según preferencia.
 • Utilizar organizadores gráficos (mapas mentales, diagramas de flujo) para representar el proceso de análisis de productos o investigación.</t>
   </si>
@@ -7869,51 +7867,51 @@
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>302</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>299</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>303</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>305</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>306</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>308</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>295</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>309</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>310</v>
       </c>
     </row>
@@ -7986,85 +7984,85 @@
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>167</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>290</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>291</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>292</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>294</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>318</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>298</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>320</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>321</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>302</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>320</v>
+        <v>299</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>323</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>305</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>299</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>325</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>326</v>
       </c>
     </row>
@@ -8171,85 +8169,85 @@
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>294</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>295</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>336</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>298</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>320</v>
+        <v>299</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>338</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>302</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>320</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>340</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>305</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>299</v>
+        <v>320</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>342</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>308</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>295</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>344</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>345</v>
       </c>
     </row>