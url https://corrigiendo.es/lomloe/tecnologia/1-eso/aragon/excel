--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="570">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="568">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Tecnologia</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:33</t>
+    <t>10/07/2026 20:19</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Tecnología en 1.º ESO; aplica íntegro el RD 217/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Tecnologia</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Competencias específicas y criterios de evaluación idénticos a los del Real Decreto 217/2022, de 29 de marzo.</t>
   </si>
@@ -1077,270 +1077,262 @@
 • Sostenibilidad y accesibilidad en la selección de materiales y diseño.
 • Arquitectura bioclimática y sostenible. Ahorro energético en edificios.
 • Transporte y sostenibilidad.
 • Comunidades abiertas, voluntariado tecnológico y proyectos de servicio a la comunidad.</t>
   </si>
   <si>
     <t>3.2: Presentar y difundir las propuestas o soluciones tecnológicas de manera efectiva.
 6.1: Hacer un uso responsable de la tecnología mediante criterios de sostenibilidad.
 6.2: Analizar los beneficios de la arquitectura bioclimática y el ecodiseño.
 6.3: Identificar y valorar la repercusión de proyectos tecnológicos de carácter social.</t>
   </si>
   <si>
     <t>CE.T.3: Expresar, comunicar y difundir ideas.
 CE.T.6: Analizar procesos tecnológicos y su impacto social/ambiental.</t>
   </si>
   <si>
     <t>Presentación oral con soporte digital, modelos 3D exportados y debate sobre ética tecnológica.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Arquitectura que respira: blog sostenible de Aragón</t>
+    <t>Mudéjar sostenible: El vídeo que conecta pasado y futuro</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Diseñamos un blog para divulgar los beneficios de la arquitectura bioclimática en nuestro entorno</t>
+    <t>Comunicando soluciones bioclimáticas inspiradas en el patrimonio aragonés</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Aragón presenta un clima continental con inviernos fríos y veranos calurosos, lo que hace especialmente relevante la arquitectura bioclimática para el ahorro energético y el confort. El centro se encuentra en una localidad donde aún existen ejemplos de construcciones tradicionales de adobe y piedra, muchas de ellas abandonadas. El alumnado de 1º ESO tiene acceso a dispositivos digitales en el aula y está familiarizado con redes sociales, pero no con la creación de contenidos web.</t>
+    <t>El centro quiere promover la eficiencia energética y el patrimonio local. Las familias del alumnado han mostrado interés en cómo hacer sus hogares más sostenibles sin perder identidad.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos elaborar un blog atractivo que muestre a la comunidad local los principios y ejemplos de arquitectura bioclimática en Aragón, promoviendo un uso responsable de la tecnología y la sostenibilidad?</t>
+    <t>Investigar los principios bioclimáticos del mudéjar aragonés, diseñar una propuesta de vivienda actual inspirada en ellos y producir un vídeo divulgativo para el blog del centro dirigido a las familias.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Aula con ordenadores o tabletas con acceso a Internet
-[...4 lines deleted...]
-• Rúbrica de evaluación del blog y de la exposición oral</t>
+• Ordenadores o tablets con editor de vídeo (CapCut, OpenShot, Movie Maker)
+• Ejemplos de arquitectura mudéjar: fotos, vídeos, planos (web del Gobierno de Aragón, Turismo de Aragón)
+• Plantilla de storyboard y rúbrica de evaluación</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educación para el desarrollo sostenible (ODS 7, 11, 12); Competencia digital (creación de contenidos, seguridad, uso responsable); Comunicación lingüística (expresión oral y escrita); Trabajo en equipo y habilidades sociales.</t>
+    <t>Educación patrimonial, conciencia ecológica, competencia digital y trabajo en equipo.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Se presenta el reto: 'Vamos a crear un blog sobre arquitectura bioclimática en Aragón'. Se muestran ejemplos de blogs (institucionales, de centros educativos) y se analiza su estructura. Se realiza una lluvia de ideas sobre qué aspectos de la arquitectura tradicional y moderna ayudan al ahorro energético. Se forman equipos de 3-4 personas y se asigna un rol (coordinador, diseñador, investigador, redactor).</t>
-[...2 lines deleted...]
-    <t>Notas iniciales de la lluvia de ideas, roles asignados, primeras preguntas de investigación.</t>
+    <t>Se presenta la pregunta guía y se visionan ejemplos de arquitectura mudéjar aragonesa (fotos de la torre de la Seo, catedral de Teruel). Se debate: ¿qué tienen que ver con la sostenibilidad? Se forman equipos y se entrega el reto final.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas en pizarra digital y compromiso del equipo.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
+    <t>3 sesiones</t>
+  </si>
+  <si>
+    <t>Sesión 1: Investigación guiada sobre principios bioclimáticos (orientación, materiales, ventilación). Sesión 2: Análisis de un edificio mudéjar local (planos, fotos) y extracción de sus estrategias. Sesión 3: Taller de herramientas digitales: guion técnico, storyboard y edición básica de vídeo (por ejemplo, con CapCut o OpenShot).</t>
+  </si>
+  <si>
+    <t>Esquema de principios bioclimáticos y storyboard del vídeo.</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
+    <t>Los equipos diseñan una vivienda actual aplicando al menos dos principios mudéjares. Elaboran bocetos, eligen materiales sostenibles y argumentan sus decisiones. Simultan graban fragmentos del vídeo (explicaciones, maquetas o animaciones).</t>
+  </si>
+  <si>
+    <t>Boceto de la vivienda y tabla de justificación de materiales.</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Sesión 2: Taller sobre arquitectura bioclimática: orientación, aislamiento, materiales (adobe, tierra, madera). Se consultan fuentes seleccionadas (enlaces a artículos, vídeos cortos). Sesión 3: Taller de herramientas digitales: creación de cuenta en Blogger, elección de plantilla, configuración básica, inserción de imágenes, texto y enlaces. Se explican criterios de accesibilidad y licencias Creative Commons.</t>
-[...23 lines deleted...]
-    <t>Blog publicado, grabación o rúbrica de la exposición oral.</t>
+    <t>Montaje del vídeo: integración de imágenes, voz en off, música y subtítulos. Revisión entre pares y ajustes. Publicación en el blog del centro (o en una carpeta compartida) y preparación de la presentación breve para familias.</t>
+  </si>
+  <si>
+    <t>Versión final del vídeo y enlace al blog.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Cada equipo visualiza los blogs de otros compañeros y rellena una coevaluación con dos estrellas y un deseo. Se realiza una reflexión grupal sobre el impacto del proyecto: ¿qué hemos aprendido? ¿cómo podemos seguir difundiendo la sostenibilidad? El profesor recoge las evidencias de todas las fases y aplica la rúbrica final. Se completa una diana de autoevaluación individual.</t>
-[...2 lines deleted...]
-    <t>Coevaluaciones escritas, diana de autoevaluación, reflexión grupal grabada o transcrita.</t>
+    <t>Visionado de los vídeos en clase, coevaluación con rúbrica, autoevaluación del equipo y establecimiento de niveles de logro (1-4) para cada criterio. Se recogen propuestas de mejora para futuros proyectos.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Energía aragonesa: investiga, automatiza y comunica</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos reducir la huella energética de las viviendas de nuestro entorno aragonés mediante un sistema automatizado de monitorización y control?</t>
+    <t>Termómetros contra el clima: Diagnóstico térmico de nuestro instituto</t>
+  </si>
+  <si>
+    <t>Una investigación con datos propios para ganar confort y eficiencia</t>
+  </si>
+  <si>
+    <t>El centro presenta diferencias de temperatura notables entre plantas y estaciones, lo que afecta al bienestar y al rendimiento. Se necesita un diagnóstico con datos propios para priorizar intervenciones sostenibles.</t>
+  </si>
+  <si>
+    <t>Diseñar y realizar un estudio del confort térmico del instituto mediante la recogida y análisis de datos de temperatura y humedad, y proponer mejoras basadas en criterios de sostenibilidad y arquitectura bioclimática.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Kit Arduino UNO con sensores (DHT11, LDR, LED, ventilador, resistencias)
-[...40 lines deleted...]
-    <t>Rúbrica cumplimentada y diario de reflexión individual</t>
+• Termohigrómetros digitales (mínimo 4)
+• Hojas de cálculo (Google Sheets)
+• Plantilla de informe técnico
+• Plantilla de panel informativo (Canva o corcho)
+• Guía de medición y registro</t>
+  </si>
+  <si>
+    <t>Educación ambiental, conciencia energética, uso crítico de datos y fomento de la participación ciudadana en la mejora del centro.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo (el equipo directivo pide un diagnóstico térmico) y la pregunta guía. El alumnado comparte experiencias sobre frío/calor en el centro y formula hipótesis iniciales.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas y mapa conceptual del problema.</t>
+  </si>
+  <si>
+    <t>Se explican conceptos de confort térmico, arquitectura bioclimática y uso de termohigrómetros. El alumnado practica la medición y el registro en hoja de cálculo.</t>
+  </si>
+  <si>
+    <t>Ejercicios de medición simulada y completar una guía de medición.</t>
+  </si>
+  <si>
+    <t>Los equipos diseñan un plan de muestreo, recogen datos reales durante varios días (en horario de clase), los registran en hoja de cálculo compartida y los analizan (medias, máximos, gráficos).</t>
+  </si>
+  <si>
+    <t>Base de datos con mediciones y gráficos generados.</t>
+  </si>
+  <si>
+    <t>Elaboran un informe con diagnóstico y propuestas sostenibles (aislamiento, sombreado, ventilación). Preparan una presentación para el equipo directivo y diseñan un panel informativo (físico o digital).</t>
+  </si>
+  <si>
+    <t>Borrador del informe y maqueta del panel.</t>
+  </si>
+  <si>
+    <t>Presentación oral simulada al equipo directivo (el profesor actúa como representante), coevaluación entre equipos y autoevaluación. Se asignan niveles de logro 1-4 a cada criterio mediante rúbrica.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Ilumina tu rincón: una instalación interactiva para la comunidad</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos transformar un rincón desaprovechado del instituto en un espacio interactivo y acogedor mediante una instalación artística tecnológica que sea sostenible y accesible?</t>
+    <t>Ilumina la historia</t>
+  </si>
+  <si>
+    <t>Un prototipo interactivo del patrimonio aragonés</t>
+  </si>
+  <si>
+    <t>El instituto quiere decorar el hall central con una pieza que represente la identidad aragonesa y que sea interactiva, mostrando cómo la tecnología puede poner en valor el patrimonio. El alumnado de 1.º ESO debe diseñar y construir un prototipo a escala de un monumento aragonés (ej. Basílica del Pilar, Aljafería, torre mudéjar) que incorpore iluminación LED y movimiento simple controlados por un microcontrolador.</t>
+  </si>
+  <si>
+    <t>Diseñar y fabricar una maqueta interactiva de un monumento aragonés que, mediante sensores de luz o proximidad, active LEDs y un motor, y que explique su historia mediante un panel informativo o código QR. El prototipo debe ser funcional, atractivo y duradero.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Kit de electrónica: LEDs, resistencias, sensores LDR, pulsadores, cables, protoboard, pilas.
-[...37 lines deleted...]
-    <t>Rúbrica de coevaluación cumplimentada. Informe final de proyecto (memoria reflexiva).</t>
+• Microcontroladores (Arduino Uno o micro:bit)
+• LEDs, resistencias, sensores LDR, motores pequeños
+• Protoboard, cables, soldador (opcional)
+• Materiales reciclados: cartón, plástico, telas
+• Herramientas: tijeras, pegamento, cutter, regla
+• Ordenadores con software de programación (Arduino IDE o MakeCode)
+• Cámara o móvil para vídeo
+• Rúbrica de evaluación</t>
+  </si>
+  <si>
+    <t>Educación patrimonial, conciencia ecológica (reutilización de materiales), competencia digital (programación y edición de vídeo), trabajo en equipo.</t>
+  </si>
+  <si>
+    <t>Presentación del encargo: decorar el hall con una maqueta interactiva de un monumento aragonés. El alumnado investiga monumentos cercanos, debate en equipos y elige uno. Se formula la pregunta guía y se establecen los criterios de éxito.</t>
+  </si>
+  <si>
+    <t>Elección del monumento y primeras ideas en el cuaderno de equipo.</t>
+  </si>
+  <si>
+    <t>Talleres prácticos: electrónica básica (LED, resistencias, sensor LDR, motor), programación de microcontrolador (encender LED, leer sensor, activar motor) y técnicas de construcción con materiales reciclados. Se muestra un ejemplo de maqueta interactiva.</t>
+  </si>
+  <si>
+    <t>Ejercicios de montaje y programación guiados.</t>
+  </si>
+  <si>
+    <t>Los equipos diseñan la maqueta (planos, materiales), construyen la estructura (cartón, madera reciclada, etc.), montan el circuito y programan la interacción. Se realizan pruebas y ajustes.</t>
+  </si>
+  <si>
+    <t>Planos, lista de materiales, fotos del proceso, código fuente.</t>
+  </si>
+  <si>
+    <t>Finalización de la maqueta: soldadura o conexión definitiva, acabado estético (pintura, decoración). Elaboración del cartel explicativo (historia del monumento, funcionamiento técnico) y grabación del vídeo promocional (1-2 min). Preparación de la exposición oral.</t>
+  </si>
+  <si>
+    <t>Maqueta terminada, cartel, vídeo.</t>
+  </si>
+  <si>
+    <t>Exposición de los prototipos ante la comunidad educativa (o en el hall). Cada equipo presenta su maqueta y responde preguntas. Coevaluación entre equipos mediante rúbrica y autoevaluación individual. Asignación de niveles de logro 1-4 en los criterios.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada, diana de autoevaluación.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Presentar los problemas tecnológicos del entorno mediante un 'Mapa de Empatía Visual' que combine fotografías reales del centro, iconos de accesibilidad y etiquetas de audio para identificar barreras físicas.
@@ -2553,859 +2545,859 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>256</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>428</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>429</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>430</v>
-      </c>
-[...4 lines deleted...]
-        <v>432</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>431</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>432</v>
+      </c>
+      <c r="D3" s="7" t="s">
         <v>433</v>
-      </c>
-[...4 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>434</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>435</v>
+      </c>
+      <c r="D4" s="7" t="s">
         <v>436</v>
-      </c>
-[...4 lines deleted...]
-        <v>438</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>437</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>438</v>
+      </c>
+      <c r="D5" s="7" t="s">
         <v>439</v>
-      </c>
-[...4 lines deleted...]
-        <v>441</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>441</v>
+      </c>
+      <c r="D6" s="7" t="s">
         <v>442</v>
-      </c>
-[...4 lines deleted...]
-        <v>444</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>443</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>444</v>
+      </c>
+      <c r="D7" s="7" t="s">
         <v>445</v>
-      </c>
-[...4 lines deleted...]
-        <v>447</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>446</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>447</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>448</v>
-      </c>
-[...4 lines deleted...]
-        <v>450</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>450</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>451</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>452</v>
-      </c>
-[...4 lines deleted...]
-        <v>454</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>453</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>454</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>455</v>
-      </c>
-[...4 lines deleted...]
-        <v>457</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>456</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>457</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>458</v>
-      </c>
-[...4 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
+        <v>459</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>460</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>462</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>463</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>464</v>
-      </c>
-[...4 lines deleted...]
-        <v>466</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
         <v>334</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>468</v>
+        <v>466</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>467</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>468</v>
+      </c>
+      <c r="C8" s="7" t="s">
         <v>469</v>
-      </c>
-[...4 lines deleted...]
-        <v>471</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>470</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>471</v>
+      </c>
+      <c r="C9" s="7" t="s">
         <v>472</v>
-      </c>
-[...4 lines deleted...]
-        <v>474</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
+        <v>473</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>474</v>
+      </c>
+      <c r="C10" s="7" t="s">
         <v>475</v>
-      </c>
-[...4 lines deleted...]
-        <v>477</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
         <v>200</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>340</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>480</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>481</v>
+      </c>
+      <c r="D3" s="7" t="s">
         <v>482</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="E3" s="7" t="s">
         <v>483</v>
-      </c>
-[...4 lines deleted...]
-        <v>485</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>484</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>485</v>
+      </c>
+      <c r="D4" s="7" t="s">
         <v>486</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="E4" s="7" t="s">
         <v>487</v>
-      </c>
-[...4 lines deleted...]
-        <v>489</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>488</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>481</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>489</v>
+      </c>
+      <c r="E5" s="7" t="s">
         <v>490</v>
-      </c>
-[...7 lines deleted...]
-        <v>492</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>491</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>481</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>492</v>
+      </c>
+      <c r="E6" s="7" t="s">
         <v>493</v>
-      </c>
-[...7 lines deleted...]
-        <v>495</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>494</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>495</v>
+      </c>
+      <c r="D7" s="7" t="s">
         <v>496</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="E7" s="7" t="s">
         <v>497</v>
-      </c>
-[...4 lines deleted...]
-        <v>499</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>498</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>485</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>499</v>
+      </c>
+      <c r="E8" s="7" t="s">
         <v>500</v>
-      </c>
-[...7 lines deleted...]
-        <v>502</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
+        <v>501</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>481</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>502</v>
+      </c>
+      <c r="E9" s="7" t="s">
         <v>503</v>
-      </c>
-[...7 lines deleted...]
-        <v>505</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>506</v>
+        <v>504</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>99</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>505</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>506</v>
+      </c>
+      <c r="E2" s="8" t="s">
         <v>507</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>510</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>511</v>
+        <v>509</v>
       </c>
       <c r="D3" s="9">
         <v>4.17</v>
       </c>
       <c r="E3" s="9">
         <v>4.17</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>512</v>
+        <v>510</v>
       </c>
       <c r="D4" s="9">
         <v>4.17</v>
       </c>
       <c r="E4" s="9">
         <v>4.17</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>1.3</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="D5" s="9">
         <v>4.17</v>
       </c>
       <c r="E5" s="9">
         <v>4.17</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.1</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>514</v>
+        <v>512</v>
       </c>
       <c r="D6" s="9">
         <v>6.25</v>
       </c>
       <c r="E6" s="9">
         <v>6.25</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>2.2</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>515</v>
+        <v>513</v>
       </c>
       <c r="D7" s="9">
         <v>6.25</v>
       </c>
       <c r="E7" s="9">
         <v>6.25</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>3.1</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>516</v>
+        <v>514</v>
       </c>
       <c r="D8" s="9">
         <v>4.0</v>
       </c>
       <c r="E8" s="9">
         <v>4.0</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>3.2</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>517</v>
+        <v>515</v>
       </c>
       <c r="D9" s="9">
         <v>4.0</v>
       </c>
       <c r="E9" s="9">
         <v>4.0</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>4.1</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="D10" s="9">
         <v>8.33</v>
       </c>
       <c r="E10" s="9">
         <v>8.33</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>4.2</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="D11" s="9">
         <v>8.33</v>
       </c>
       <c r="E11" s="9">
         <v>8.33</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>5.1</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="D12" s="9">
         <v>6.67</v>
       </c>
       <c r="E12" s="9">
         <v>6.67</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>6.1</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="D13" s="9">
         <v>2.5</v>
       </c>
       <c r="E13" s="9">
         <v>2.5</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>6.2</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="D14" s="9">
         <v>2.5</v>
       </c>
       <c r="E14" s="9">
         <v>2.5</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>6.3</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="D15" s="9">
         <v>2.5</v>
       </c>
       <c r="E15" s="9">
         <v>2.5</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>1.1</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>85</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>183</v>
       </c>
       <c r="D16" s="9">
         <v>4.17</v>
       </c>
       <c r="E16" s="9">
         <v>4.17</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7">
         <v>1.2</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>85</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
       <c r="D17" s="9">
         <v>4.17</v>
       </c>
       <c r="E17" s="9">
         <v>4.17</v>
       </c>
       <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7">
         <v>1.3</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>85</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="D18" s="9">
         <v>4.17</v>
       </c>
       <c r="E18" s="9">
         <v>4.17</v>
       </c>
       <c r="F18" s="7"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="7">
         <v>2.1</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>87</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="D19" s="9">
         <v>6.25</v>
       </c>
       <c r="E19" s="9">
         <v>6.25</v>
       </c>
       <c r="F19" s="7"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="7">
         <v>2.2</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>87</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
       <c r="D20" s="9">
         <v>6.25</v>
       </c>
       <c r="E20" s="9">
         <v>6.25</v>
       </c>
       <c r="F20" s="7"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="7">
         <v>3.1</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>89</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="D21" s="9">
         <v>4.0</v>
       </c>
       <c r="E21" s="9">
         <v>4.0</v>
       </c>
       <c r="F21" s="7"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="7">
         <v>3.2</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>89</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>189</v>
       </c>
       <c r="D22" s="9">
         <v>4.0</v>
       </c>
       <c r="E22" s="9">
         <v>4.0</v>
       </c>
@@ -3415,233 +3407,233 @@
       <c r="A23" s="7">
         <v>3.3</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>89</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>190</v>
       </c>
       <c r="D23" s="9">
         <v>4.0</v>
       </c>
       <c r="E23" s="9">
         <v>4.0</v>
       </c>
       <c r="F23" s="7"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="7">
         <v>4.1</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>91</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="D24" s="9">
         <v>8.33</v>
       </c>
       <c r="E24" s="9">
         <v>8.33</v>
       </c>
       <c r="F24" s="7"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="7">
         <v>5.1</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>93</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
       <c r="D25" s="9">
         <v>6.67</v>
       </c>
       <c r="E25" s="9">
         <v>6.67</v>
       </c>
       <c r="F25" s="7"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="7">
         <v>5.2</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>93</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="D26" s="9">
         <v>6.67</v>
       </c>
       <c r="E26" s="9">
         <v>6.67</v>
       </c>
       <c r="F26" s="7"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="7">
         <v>6.1</v>
       </c>
       <c r="B27" s="7" t="s">
         <v>95</v>
       </c>
       <c r="C27" s="7" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="D27" s="9">
         <v>2.5</v>
       </c>
       <c r="E27" s="9">
         <v>2.5</v>
       </c>
       <c r="F27" s="7"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="7">
         <v>6.2</v>
       </c>
       <c r="B28" s="7" t="s">
         <v>95</v>
       </c>
       <c r="C28" s="7" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
       <c r="D28" s="9">
         <v>2.5</v>
       </c>
       <c r="E28" s="9">
         <v>2.5</v>
       </c>
       <c r="F28" s="7"/>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="7">
         <v>6.3</v>
       </c>
       <c r="B29" s="7" t="s">
         <v>95</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>197</v>
       </c>
       <c r="D29" s="9">
         <v>2.5</v>
       </c>
       <c r="E29" s="9">
         <v>2.5</v>
       </c>
       <c r="F29" s="7"/>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="7">
         <v>7.1</v>
       </c>
       <c r="B30" s="7" t="s">
         <v>97</v>
       </c>
       <c r="C30" s="7" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="D30" s="9"/>
       <c r="E30" s="9">
         <v>3.57</v>
       </c>
       <c r="F30" s="7"/>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="7" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="9"/>
       <c r="E31" s="9">
         <f>SUM(E3:E30)</f>
         <v>133.58999999999997</v>
       </c>
       <c r="F31" s="7" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AF31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:AF31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:32">
       <c r="A1" s="8" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>1.3</v>
       </c>
       <c r="F1" s="8">
         <v>2.1</v>
       </c>
       <c r="G1" s="8">
         <v>2.2</v>
       </c>
       <c r="H1" s="8">
         <v>3.1</v>
       </c>
       <c r="I1" s="8">
         <v>3.2</v>
       </c>
       <c r="J1" s="8">
         <v>4.1</v>
       </c>
@@ -3684,1190 +3676,1190 @@
       <c r="W1" s="8">
         <v>3.3</v>
       </c>
       <c r="X1" s="8">
         <v>4.1</v>
       </c>
       <c r="Y1" s="8">
         <v>5.1</v>
       </c>
       <c r="Z1" s="8">
         <v>5.2</v>
       </c>
       <c r="AA1" s="8">
         <v>6.1</v>
       </c>
       <c r="AB1" s="8">
         <v>6.2</v>
       </c>
       <c r="AC1" s="8">
         <v>6.3</v>
       </c>
       <c r="AD1" s="8">
         <v>7.1</v>
       </c>
       <c r="AE1" s="8" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
       <c r="AF1" s="8" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
     </row>
     <row r="2" spans="1:32">
       <c r="A2" s="7" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7"/>
       <c r="T2" s="7"/>
       <c r="U2" s="7"/>
       <c r="V2" s="7"/>
       <c r="W2" s="7"/>
       <c r="X2" s="7"/>
       <c r="Y2" s="7"/>
       <c r="Z2" s="7"/>
       <c r="AA2" s="7"/>
       <c r="AB2" s="7"/>
       <c r="AC2" s="7"/>
       <c r="AD2" s="7"/>
       <c r="AE2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:AD2),"")</f>
         <v/>
       </c>
       <c r="AF2" s="7"/>
     </row>
     <row r="3" spans="1:32">
       <c r="A3" s="7" t="s">
-        <v>541</v>
+        <v>539</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7"/>
       <c r="T3" s="7"/>
       <c r="U3" s="7"/>
       <c r="V3" s="7"/>
       <c r="W3" s="7"/>
       <c r="X3" s="7"/>
       <c r="Y3" s="7"/>
       <c r="Z3" s="7"/>
       <c r="AA3" s="7"/>
       <c r="AB3" s="7"/>
       <c r="AC3" s="7"/>
       <c r="AD3" s="7"/>
       <c r="AE3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:AD3),"")</f>
         <v/>
       </c>
       <c r="AF3" s="7"/>
     </row>
     <row r="4" spans="1:32">
       <c r="A4" s="7" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7"/>
       <c r="T4" s="7"/>
       <c r="U4" s="7"/>
       <c r="V4" s="7"/>
       <c r="W4" s="7"/>
       <c r="X4" s="7"/>
       <c r="Y4" s="7"/>
       <c r="Z4" s="7"/>
       <c r="AA4" s="7"/>
       <c r="AB4" s="7"/>
       <c r="AC4" s="7"/>
       <c r="AD4" s="7"/>
       <c r="AE4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:AD4),"")</f>
         <v/>
       </c>
       <c r="AF4" s="7"/>
     </row>
     <row r="5" spans="1:32">
       <c r="A5" s="7" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7"/>
       <c r="U5" s="7"/>
       <c r="V5" s="7"/>
       <c r="W5" s="7"/>
       <c r="X5" s="7"/>
       <c r="Y5" s="7"/>
       <c r="Z5" s="7"/>
       <c r="AA5" s="7"/>
       <c r="AB5" s="7"/>
       <c r="AC5" s="7"/>
       <c r="AD5" s="7"/>
       <c r="AE5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:AD5),"")</f>
         <v/>
       </c>
       <c r="AF5" s="7"/>
     </row>
     <row r="6" spans="1:32">
       <c r="A6" s="7" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7"/>
       <c r="U6" s="7"/>
       <c r="V6" s="7"/>
       <c r="W6" s="7"/>
       <c r="X6" s="7"/>
       <c r="Y6" s="7"/>
       <c r="Z6" s="7"/>
       <c r="AA6" s="7"/>
       <c r="AB6" s="7"/>
       <c r="AC6" s="7"/>
       <c r="AD6" s="7"/>
       <c r="AE6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:AD6),"")</f>
         <v/>
       </c>
       <c r="AF6" s="7"/>
     </row>
     <row r="7" spans="1:32">
       <c r="A7" s="7" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7"/>
       <c r="T7" s="7"/>
       <c r="U7" s="7"/>
       <c r="V7" s="7"/>
       <c r="W7" s="7"/>
       <c r="X7" s="7"/>
       <c r="Y7" s="7"/>
       <c r="Z7" s="7"/>
       <c r="AA7" s="7"/>
       <c r="AB7" s="7"/>
       <c r="AC7" s="7"/>
       <c r="AD7" s="7"/>
       <c r="AE7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:AD7),"")</f>
         <v/>
       </c>
       <c r="AF7" s="7"/>
     </row>
     <row r="8" spans="1:32">
       <c r="A8" s="7" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7"/>
       <c r="T8" s="7"/>
       <c r="U8" s="7"/>
       <c r="V8" s="7"/>
       <c r="W8" s="7"/>
       <c r="X8" s="7"/>
       <c r="Y8" s="7"/>
       <c r="Z8" s="7"/>
       <c r="AA8" s="7"/>
       <c r="AB8" s="7"/>
       <c r="AC8" s="7"/>
       <c r="AD8" s="7"/>
       <c r="AE8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:AD8),"")</f>
         <v/>
       </c>
       <c r="AF8" s="7"/>
     </row>
     <row r="9" spans="1:32">
       <c r="A9" s="7" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7"/>
       <c r="T9" s="7"/>
       <c r="U9" s="7"/>
       <c r="V9" s="7"/>
       <c r="W9" s="7"/>
       <c r="X9" s="7"/>
       <c r="Y9" s="7"/>
       <c r="Z9" s="7"/>
       <c r="AA9" s="7"/>
       <c r="AB9" s="7"/>
       <c r="AC9" s="7"/>
       <c r="AD9" s="7"/>
       <c r="AE9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:AD9),"")</f>
         <v/>
       </c>
       <c r="AF9" s="7"/>
     </row>
     <row r="10" spans="1:32">
       <c r="A10" s="7" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7"/>
       <c r="T10" s="7"/>
       <c r="U10" s="7"/>
       <c r="V10" s="7"/>
       <c r="W10" s="7"/>
       <c r="X10" s="7"/>
       <c r="Y10" s="7"/>
       <c r="Z10" s="7"/>
       <c r="AA10" s="7"/>
       <c r="AB10" s="7"/>
       <c r="AC10" s="7"/>
       <c r="AD10" s="7"/>
       <c r="AE10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:AD10),"")</f>
         <v/>
       </c>
       <c r="AF10" s="7"/>
     </row>
     <row r="11" spans="1:32">
       <c r="A11" s="7" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7"/>
       <c r="T11" s="7"/>
       <c r="U11" s="7"/>
       <c r="V11" s="7"/>
       <c r="W11" s="7"/>
       <c r="X11" s="7"/>
       <c r="Y11" s="7"/>
       <c r="Z11" s="7"/>
       <c r="AA11" s="7"/>
       <c r="AB11" s="7"/>
       <c r="AC11" s="7"/>
       <c r="AD11" s="7"/>
       <c r="AE11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:AD11),"")</f>
         <v/>
       </c>
       <c r="AF11" s="7"/>
     </row>
     <row r="12" spans="1:32">
       <c r="A12" s="7" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7"/>
       <c r="T12" s="7"/>
       <c r="U12" s="7"/>
       <c r="V12" s="7"/>
       <c r="W12" s="7"/>
       <c r="X12" s="7"/>
       <c r="Y12" s="7"/>
       <c r="Z12" s="7"/>
       <c r="AA12" s="7"/>
       <c r="AB12" s="7"/>
       <c r="AC12" s="7"/>
       <c r="AD12" s="7"/>
       <c r="AE12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:AD12),"")</f>
         <v/>
       </c>
       <c r="AF12" s="7"/>
     </row>
     <row r="13" spans="1:32">
       <c r="A13" s="7" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7"/>
       <c r="T13" s="7"/>
       <c r="U13" s="7"/>
       <c r="V13" s="7"/>
       <c r="W13" s="7"/>
       <c r="X13" s="7"/>
       <c r="Y13" s="7"/>
       <c r="Z13" s="7"/>
       <c r="AA13" s="7"/>
       <c r="AB13" s="7"/>
       <c r="AC13" s="7"/>
       <c r="AD13" s="7"/>
       <c r="AE13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:AD13),"")</f>
         <v/>
       </c>
       <c r="AF13" s="7"/>
     </row>
     <row r="14" spans="1:32">
       <c r="A14" s="7" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7"/>
       <c r="T14" s="7"/>
       <c r="U14" s="7"/>
       <c r="V14" s="7"/>
       <c r="W14" s="7"/>
       <c r="X14" s="7"/>
       <c r="Y14" s="7"/>
       <c r="Z14" s="7"/>
       <c r="AA14" s="7"/>
       <c r="AB14" s="7"/>
       <c r="AC14" s="7"/>
       <c r="AD14" s="7"/>
       <c r="AE14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:AD14),"")</f>
         <v/>
       </c>
       <c r="AF14" s="7"/>
     </row>
     <row r="15" spans="1:32">
       <c r="A15" s="7" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7"/>
       <c r="T15" s="7"/>
       <c r="U15" s="7"/>
       <c r="V15" s="7"/>
       <c r="W15" s="7"/>
       <c r="X15" s="7"/>
       <c r="Y15" s="7"/>
       <c r="Z15" s="7"/>
       <c r="AA15" s="7"/>
       <c r="AB15" s="7"/>
       <c r="AC15" s="7"/>
       <c r="AD15" s="7"/>
       <c r="AE15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:AD15),"")</f>
         <v/>
       </c>
       <c r="AF15" s="7"/>
     </row>
     <row r="16" spans="1:32">
       <c r="A16" s="7" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7"/>
       <c r="T16" s="7"/>
       <c r="U16" s="7"/>
       <c r="V16" s="7"/>
       <c r="W16" s="7"/>
       <c r="X16" s="7"/>
       <c r="Y16" s="7"/>
       <c r="Z16" s="7"/>
       <c r="AA16" s="7"/>
       <c r="AB16" s="7"/>
       <c r="AC16" s="7"/>
       <c r="AD16" s="7"/>
       <c r="AE16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:AD16),"")</f>
         <v/>
       </c>
       <c r="AF16" s="7"/>
     </row>
     <row r="17" spans="1:32">
       <c r="A17" s="7" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7"/>
       <c r="T17" s="7"/>
       <c r="U17" s="7"/>
       <c r="V17" s="7"/>
       <c r="W17" s="7"/>
       <c r="X17" s="7"/>
       <c r="Y17" s="7"/>
       <c r="Z17" s="7"/>
       <c r="AA17" s="7"/>
       <c r="AB17" s="7"/>
       <c r="AC17" s="7"/>
       <c r="AD17" s="7"/>
       <c r="AE17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:AD17),"")</f>
         <v/>
       </c>
       <c r="AF17" s="7"/>
     </row>
     <row r="18" spans="1:32">
       <c r="A18" s="7" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7"/>
       <c r="T18" s="7"/>
       <c r="U18" s="7"/>
       <c r="V18" s="7"/>
       <c r="W18" s="7"/>
       <c r="X18" s="7"/>
       <c r="Y18" s="7"/>
       <c r="Z18" s="7"/>
       <c r="AA18" s="7"/>
       <c r="AB18" s="7"/>
       <c r="AC18" s="7"/>
       <c r="AD18" s="7"/>
       <c r="AE18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:AD18),"")</f>
         <v/>
       </c>
       <c r="AF18" s="7"/>
     </row>
     <row r="19" spans="1:32">
       <c r="A19" s="7" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7"/>
       <c r="T19" s="7"/>
       <c r="U19" s="7"/>
       <c r="V19" s="7"/>
       <c r="W19" s="7"/>
       <c r="X19" s="7"/>
       <c r="Y19" s="7"/>
       <c r="Z19" s="7"/>
       <c r="AA19" s="7"/>
       <c r="AB19" s="7"/>
       <c r="AC19" s="7"/>
       <c r="AD19" s="7"/>
       <c r="AE19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:AD19),"")</f>
         <v/>
       </c>
       <c r="AF19" s="7"/>
     </row>
     <row r="20" spans="1:32">
       <c r="A20" s="7" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7"/>
       <c r="T20" s="7"/>
       <c r="U20" s="7"/>
       <c r="V20" s="7"/>
       <c r="W20" s="7"/>
       <c r="X20" s="7"/>
       <c r="Y20" s="7"/>
       <c r="Z20" s="7"/>
       <c r="AA20" s="7"/>
       <c r="AB20" s="7"/>
       <c r="AC20" s="7"/>
       <c r="AD20" s="7"/>
       <c r="AE20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:AD20),"")</f>
         <v/>
       </c>
       <c r="AF20" s="7"/>
     </row>
     <row r="21" spans="1:32">
       <c r="A21" s="7" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7"/>
       <c r="T21" s="7"/>
       <c r="U21" s="7"/>
       <c r="V21" s="7"/>
       <c r="W21" s="7"/>
       <c r="X21" s="7"/>
       <c r="Y21" s="7"/>
       <c r="Z21" s="7"/>
       <c r="AA21" s="7"/>
       <c r="AB21" s="7"/>
       <c r="AC21" s="7"/>
       <c r="AD21" s="7"/>
       <c r="AE21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:AD21),"")</f>
         <v/>
       </c>
       <c r="AF21" s="7"/>
     </row>
     <row r="22" spans="1:32">
       <c r="A22" s="7" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7"/>
       <c r="T22" s="7"/>
       <c r="U22" s="7"/>
       <c r="V22" s="7"/>
       <c r="W22" s="7"/>
       <c r="X22" s="7"/>
       <c r="Y22" s="7"/>
       <c r="Z22" s="7"/>
       <c r="AA22" s="7"/>
       <c r="AB22" s="7"/>
       <c r="AC22" s="7"/>
       <c r="AD22" s="7"/>
       <c r="AE22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:AD22),"")</f>
         <v/>
       </c>
       <c r="AF22" s="7"/>
     </row>
     <row r="23" spans="1:32">
       <c r="A23" s="7" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7"/>
       <c r="T23" s="7"/>
       <c r="U23" s="7"/>
       <c r="V23" s="7"/>
       <c r="W23" s="7"/>
       <c r="X23" s="7"/>
       <c r="Y23" s="7"/>
       <c r="Z23" s="7"/>
       <c r="AA23" s="7"/>
       <c r="AB23" s="7"/>
       <c r="AC23" s="7"/>
       <c r="AD23" s="7"/>
       <c r="AE23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:AD23),"")</f>
         <v/>
       </c>
       <c r="AF23" s="7"/>
     </row>
     <row r="24" spans="1:32">
       <c r="A24" s="7" t="s">
-        <v>562</v>
+        <v>560</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7"/>
       <c r="T24" s="7"/>
       <c r="U24" s="7"/>
       <c r="V24" s="7"/>
       <c r="W24" s="7"/>
       <c r="X24" s="7"/>
       <c r="Y24" s="7"/>
       <c r="Z24" s="7"/>
       <c r="AA24" s="7"/>
       <c r="AB24" s="7"/>
       <c r="AC24" s="7"/>
       <c r="AD24" s="7"/>
       <c r="AE24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:AD24),"")</f>
         <v/>
       </c>
       <c r="AF24" s="7"/>
     </row>
     <row r="25" spans="1:32">
       <c r="A25" s="7" t="s">
-        <v>563</v>
+        <v>561</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7"/>
       <c r="T25" s="7"/>
       <c r="U25" s="7"/>
       <c r="V25" s="7"/>
       <c r="W25" s="7"/>
       <c r="X25" s="7"/>
       <c r="Y25" s="7"/>
       <c r="Z25" s="7"/>
       <c r="AA25" s="7"/>
       <c r="AB25" s="7"/>
       <c r="AC25" s="7"/>
       <c r="AD25" s="7"/>
       <c r="AE25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:AD25),"")</f>
         <v/>
       </c>
       <c r="AF25" s="7"/>
     </row>
     <row r="26" spans="1:32">
       <c r="A26" s="7" t="s">
-        <v>564</v>
+        <v>562</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7"/>
       <c r="T26" s="7"/>
       <c r="U26" s="7"/>
       <c r="V26" s="7"/>
       <c r="W26" s="7"/>
       <c r="X26" s="7"/>
       <c r="Y26" s="7"/>
       <c r="Z26" s="7"/>
       <c r="AA26" s="7"/>
       <c r="AB26" s="7"/>
       <c r="AC26" s="7"/>
       <c r="AD26" s="7"/>
       <c r="AE26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:AD26),"")</f>
         <v/>
       </c>
       <c r="AF26" s="7"/>
     </row>
     <row r="27" spans="1:32">
       <c r="A27" s="7" t="s">
-        <v>565</v>
+        <v>563</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7"/>
       <c r="T27" s="7"/>
       <c r="U27" s="7"/>
       <c r="V27" s="7"/>
       <c r="W27" s="7"/>
       <c r="X27" s="7"/>
       <c r="Y27" s="7"/>
       <c r="Z27" s="7"/>
       <c r="AA27" s="7"/>
       <c r="AB27" s="7"/>
       <c r="AC27" s="7"/>
       <c r="AD27" s="7"/>
       <c r="AE27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:AD27),"")</f>
         <v/>
       </c>
       <c r="AF27" s="7"/>
     </row>
     <row r="28" spans="1:32">
       <c r="A28" s="7" t="s">
-        <v>566</v>
+        <v>564</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7"/>
       <c r="T28" s="7"/>
       <c r="U28" s="7"/>
       <c r="V28" s="7"/>
       <c r="W28" s="7"/>
       <c r="X28" s="7"/>
       <c r="Y28" s="7"/>
       <c r="Z28" s="7"/>
       <c r="AA28" s="7"/>
       <c r="AB28" s="7"/>
       <c r="AC28" s="7"/>
       <c r="AD28" s="7"/>
       <c r="AE28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:AD28),"")</f>
         <v/>
       </c>
       <c r="AF28" s="7"/>
     </row>
     <row r="29" spans="1:32">
       <c r="A29" s="7" t="s">
-        <v>567</v>
+        <v>565</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
       <c r="T29" s="7"/>
       <c r="U29" s="7"/>
       <c r="V29" s="7"/>
       <c r="W29" s="7"/>
       <c r="X29" s="7"/>
       <c r="Y29" s="7"/>
       <c r="Z29" s="7"/>
       <c r="AA29" s="7"/>
       <c r="AB29" s="7"/>
       <c r="AC29" s="7"/>
       <c r="AD29" s="7"/>
       <c r="AE29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:AD29),"")</f>
         <v/>
       </c>
       <c r="AF29" s="7"/>
     </row>
     <row r="30" spans="1:32">
       <c r="A30" s="7" t="s">
-        <v>568</v>
+        <v>566</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
       <c r="T30" s="7"/>
       <c r="U30" s="7"/>
       <c r="V30" s="7"/>
       <c r="W30" s="7"/>
       <c r="X30" s="7"/>
       <c r="Y30" s="7"/>
       <c r="Z30" s="7"/>
       <c r="AA30" s="7"/>
       <c r="AB30" s="7"/>
       <c r="AC30" s="7"/>
       <c r="AD30" s="7"/>
       <c r="AE30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:AD30),"")</f>
         <v/>
       </c>
       <c r="AF30" s="7"/>
     </row>
     <row r="31" spans="1:32">
       <c r="A31" s="7" t="s">
-        <v>569</v>
+        <v>567</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
       <c r="T31" s="7"/>
       <c r="U31" s="7"/>
       <c r="V31" s="7"/>
       <c r="W31" s="7"/>
       <c r="X31" s="7"/>
       <c r="Y31" s="7"/>
@@ -11133,68 +11125,68 @@
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>346</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>347</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>348</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>350</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>347</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>351</v>
       </c>
-      <c r="D11" s="7" t="s">
+      <c r="E11" s="7" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
+        <v>353</v>
+      </c>
+      <c r="C12" s="7" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>343</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>355</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>357</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>343</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>358</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>359</v>
       </c>
     </row>
@@ -11284,276 +11276,276 @@
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>342</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>343</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>367</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>346</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>369</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>350</v>
       </c>
       <c r="C24" s="7" t="s">
+        <v>347</v>
+      </c>
+      <c r="D24" s="7" t="s">
         <v>371</v>
       </c>
-      <c r="D24" s="7" t="s">
+      <c r="E24" s="7" t="s">
         <v>372</v>
-      </c>
-[...1 lines deleted...]
-        <v>373</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>347</v>
       </c>
       <c r="D25" s="7" t="s">
+        <v>373</v>
+      </c>
+      <c r="E25" s="7" t="s">
         <v>374</v>
-      </c>
-[...1 lines deleted...]
-        <v>375</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>357</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>343</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>377</v>
+        <v>359</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>328</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>330</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>332</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>334</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>336</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>200</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>338</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>339</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>340</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>342</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>343</v>
       </c>
       <c r="D35" s="7" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>346</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>347</v>
+        <v>354</v>
       </c>
       <c r="D36" s="7" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="E36" s="7" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>350</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="D37" s="7" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E37" s="7" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="D38" s="7" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="E38" s="7" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>357</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>343</v>
       </c>
       <c r="D39" s="7" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -11562,320 +11554,320 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>256</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>394</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>395</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>396</v>
-      </c>
-[...4 lines deleted...]
-        <v>398</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
+        <v>397</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>398</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>399</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>400</v>
-      </c>
-[...4 lines deleted...]
-        <v>402</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>401</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>402</v>
+      </c>
+      <c r="D4" s="7" t="s">
         <v>403</v>
-      </c>
-[...4 lines deleted...]
-        <v>405</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>404</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>405</v>
+      </c>
+      <c r="D5" s="7" t="s">
         <v>406</v>
-      </c>
-[...4 lines deleted...]
-        <v>408</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
+        <v>407</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>401</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>402</v>
+      </c>
+      <c r="D7" s="7" t="s">
         <v>409</v>
-      </c>
-[...7 lines deleted...]
-        <v>411</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
+        <v>411</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>401</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>402</v>
+      </c>
+      <c r="D10" s="7" t="s">
         <v>413</v>
-      </c>
-[...7 lines deleted...]
-        <v>415</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
+        <v>415</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>401</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>402</v>
+      </c>
+      <c r="D13" s="7" t="s">
         <v>417</v>
-      </c>
-[...7 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="7" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="7" t="s">
+        <v>419</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>401</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>402</v>
+      </c>
+      <c r="D16" s="7" t="s">
         <v>421</v>
-      </c>
-[...7 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="7" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="7" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="D18" s="7" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>401</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>402</v>
+      </c>
+      <c r="D19" s="7" t="s">
         <v>425</v>
-      </c>
-[...7 lines deleted...]
-        <v>427</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="7" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="D20" s="7" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>