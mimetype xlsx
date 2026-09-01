--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:19</t>
+    <t>01/09/2026 15:01</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Tecnología en 1.º ESO; aplica íntegro el RD 217/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Tecnologia</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Competencias específicas y criterios de evaluación idénticos a los del Real Decreto 217/2022, de 29 de marzo.</t>
   </si>