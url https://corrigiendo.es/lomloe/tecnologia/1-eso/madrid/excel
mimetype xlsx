--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="581">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="580">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Tecnologia</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Comunidad de Madrid</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 18:42</t>
+    <t>10/07/2026 20:27</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio; aplica íntegramente el RD 217/2022 de 1.º ESO Tecnología.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Tecnologia</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, todo el currículo estatal se mantiene sin cambios.</t>
   </si>
@@ -1166,268 +1166,262 @@
 • Arquitectura bioclimática. Ahorro energético en edificios y hogares.
 • Transporte y sostenibilidad: problemática actual y tendencias.</t>
   </si>
   <si>
     <t>2.2: Fabricar productos y soluciones tecnológicas aplicando herramientas de diseño asistido y fabricación digital.
 3.1: Intercambiar información y fomentar el trabajo en equipo de manera asertiva.
 3.2: Presentar y difundir las propuestas o soluciones tecnológicas de manera efectiva.
 3.3: Valorar la importancia de las técnicas de posicionamiento de contenidos en la red.
 6.2: Analizar el consumo energético en las viviendas y plantear soluciones de ahorro.
 6.3: Analizar los beneficios en el cuidado del entorno que aportan las tecnologías.</t>
   </si>
   <si>
     <t>CE.3: Expresar, comunicar y difundir ideas o soluciones tecnológicas de manera efectiva.
 CE.6: Analizar procesos tecnológicos considerando su impacto ambiental y social.</t>
   </si>
   <si>
     <t>Exposición oral con soporte digital, evaluación del modelo 3D impreso y memoria técnica final del proyecto integrado.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Transforma tu barrio con tecnología sostenible</t>
+    <t>Ponle voz a la tecnología de tu barrio</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Diseño y comunicación de soluciones tecnológicas para la comunidad</t>
+    <t>Un podcast para mejorar la eficiencia energética del comercio de nuestro barrio</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Estudiantes de 1º ESO en un instituto de Madrid, ubicado en un barrio con problemas de movilidad y consumo energético. El centro cuenta con recursos digitales básicos y conexión a internet.</t>
+    <t>El barrio donde se ubica el instituto cuenta con numerosos pequeños comercios que afrontan altos costes energéticos. El Ayuntamiento de Madrid ha lanzado un plan de ayudas para la eficiencia energética, pero muchos comerciantes desconocen las opciones tecnológicas. El alumnado actuará como asesor tecnológico y comunicador.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>Identificar un problema tecnológico en el barrio (ej. contaminación acústica, bajo reciclaje) y diseñar una solución creativa, comunicándola mediante un vídeo de 2-3 minutos publicado en el blog del aula, para concienciar a la comunidad educativa.</t>
+    <t>Diseñar una propuesta tecnológica (sensores, temporizadores, aislamiento, etc.) para reducir el consumo energético de un comercio real o simulado del barrio, y elaborar un podcast divulgativo dirigido a comerciantes que explique la solución, sus beneficios y cómo implementarla.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con conexión a internet
-[...4 lines deleted...]
-• Rúbrica de evaluación y diana de autoevaluación</t>
+• Ordenadores con Audacity o similar
+• Micrófonos o móviles para grabar
+• Plataforma SoundCloud gratis o Ivoox
+• Kit de sensores y placas (opcional, simulación válida)
+• Fichas de trabajo sobre eficiencia energética
+• Rúbricas de evaluación</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educación para la ciudadanía (concienciación sobre problemas sociales del barrio), Competencia digital (uso de herramientas de edición y publicación), Emprendimiento social (propuesta de soluciones innovadoras).</t>
+    <t>Educación para el consumo responsable, emprendimiento social y competencia digital.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto mediante un vídeo motivador sobre problemas tecnológicos en Madrid. Lluvia de ideas en equipos sobre problemas del barrio (contaminación, residuos, movilidad). Cada equipo elige un problema y formula una pregunta guía.</t>
-[...2 lines deleted...]
-    <t>Lista de problemas identificados por equipo y pregunta guía registrada en un documento compartido.</t>
+    <t>Se presenta el problema: los comercios del barrio gastan mucha energía. El Ayuntamiento ofrece ayudas pero no se difunden. Se formula la pregunta guía y se forman equipos. Cada equipo elige un comercio real o simulado del barrio. Se inicia el Thinking con la fase 'empatizar' mediante una pequeña encuesta o entrevista online a algún comerciante conocido.</t>
+  </si>
+  <si>
+    <t>Primer boceto del problema con necesidades detectadas (cuaderno de equipo).</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Talleres sobre Design Thinking (empatizar, definir, idear) y principios de sostenibilidad. Ejemplos de soluciones tecnológicas sostenibles. Práctica de herramientas digitales: exploración del editor de vídeo (OpenShot o similar) y del blog de aula.</t>
-[...2 lines deleted...]
-    <t>Ficha de trabajo con fases del Design Thinking aplicadas a su problema. Pequeña práctica de edición de vídeo (recorte, transiciones).</t>
+    <t>Talleres sobre eficiencia energética (tipos de consumo, etiquetado, soluciones como sensores de presencia, temporizadores, aislamiento) y sobre herramientas de grabación/edición de audio (Audacity). Simulación de circuitos sencillos con sensores si se dispone de kit. Se avanza en el Thinking: definir e idear.</t>
+  </si>
+  <si>
+    <t>Ficha técnica con conceptos clave y ejercicios de edición básica (cortar, mezclar pistas).</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>3 sesiones</t>
-[...5 lines deleted...]
-    <t>Guion y storyboard escritos (foto o documento). Primer borrador del vídeo (sin editar).</t>
+    <t>Cada equipo desarrolla su propuesta tecnológica: selecciona componentes, calcula costes aproximados, elabora un plano o esquema. Se prepara el guion técnico del podcast que explique la solución. Se realiza un prototipo digital del circuito (simulación) si es posible. Thinking: prototipar y testear el mensaje con compañeros.</t>
+  </si>
+  <si>
+    <t>Documento de diseño de la solución (con esquema, lista de materiales y presupuesto) y primer borrador del guion.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>Edición final del vídeo (añadir títulos, música, voz en off, subtítulos) y subida al blog de aula con descripción, etiquetas y categoría. Publicación y presentación breve al grupo-clase.</t>
-[...2 lines deleted...]
-    <t>Vídeo final publicado en el blog. Rúbrica de coevaluación con criterios de claridad, contenido y edición.</t>
+    <t>Grabación y edición del podcast en equipos. Se asignan roles: locutor, técnico de sonido, editor. Se elabora el plan de difusión (título, descripción, etiquetas, canales). Se sube a una plataforma pública (SoundCloud). Se prepara una breve presentación para la audiencia en la fase 5.</t>
+  </si>
+  <si>
+    <t>Archivo de audio final (mp3), captura de la publicación online y plan de difusión.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Visionado de los vídeos del grupo-clase. Debate sobre impacto de las soluciones planteadas. Cada estudiante completa una diana de autoevaluación y reflexiona sobre el trabajo en equipo y el aprendizaje. Entrega de la rúbrica cumplimentada.</t>
-[...2 lines deleted...]
-    <t>Diana de autoevaluación y reflexión escrita individual. Rúbrica de coevaluación firmada.</t>
+    <t>Se invita a la asociación de comerciantes (o se simula con otro profesor/familiar). Cada equipo expone su podcast y responde preguntas. Coevaluación entre equipos con rúbrica. Autoevaluación individual. Se asignan niveles de logro 1-4 a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas (coevaluación y autoevaluación) y nivel de logro asignado por el profesor.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>De los datos a la acción: propuestas tecnológicas para un Madrid sostenible</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos utilizar la tecnología para analizar el consumo energético de nuestro barrio y proponer mejoras que reduzcan el impacto ambiental?</t>
+    <t>Energía en la mochila: ¿cuánto consumimos en el insti?</t>
+  </si>
+  <si>
+    <t>Análisis del consumo energético del centro y propuestas de mejora</t>
+  </si>
+  <si>
+    <t>El equipo directivo quiere implantar un plan de ahorro energético, pero necesita datos reales del centro para tomar decisiones. El alumnado se convierte en investigador energético, analizando facturas y midiendo consumos durante una semana.</t>
+  </si>
+  <si>
+    <t>Recoger datos de consumo energético del instituto (o de las viviendas del alumnado), analizarlos con herramientas digitales y presentar propuestas de ahorro viables al equipo directivo.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con conexión a internet
-[...38 lines deleted...]
-    <t>Rúbrica de coevaluación cumplimentada, autoevaluación individual, acta de reflexión grupal.</t>
+• Facturas eléctricas del centro
+• Medidores de consumo (opcional)
+• Ordenadores con hoja de cálculo
+• Plantillas de recogida de datos
+• Guía de habilidades digitales básicas</t>
+  </si>
+  <si>
+    <t>Educación ambiental y consumo responsable, competencia digital, trabajo en equipo.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del equipo directivo. El alumnado, en equipos, formula hipótesis sobre los mayores consumos del instituto y acota la pregunta guía.</t>
+  </si>
+  <si>
+    <t>Hoja de hipótesis iniciales y preguntas.</t>
+  </si>
+  <si>
+    <t>Taller sobre lectura de facturas eléctricas, magnitudes (kWh, potencia) y uso de hoja de cálculo para organizar datos. Se presentan ejemplos de ahorro energético en el hogar.</t>
+  </si>
+  <si>
+    <t>Ejercicios prácticos con facturas simuladas.</t>
+  </si>
+  <si>
+    <t>Los equipos recogen datos reales de consumo del instituto (facturas de los últimos meses o mediciones semanales de medidores de enchufes). También pueden encuestar a sus familias sobre electrodomésticos y hábitos. Depuran y organizan los datos en la hoja de cálculo.</t>
+  </si>
+  <si>
+    <t>Hoja de datos completa y gráficos preliminares.</t>
+  </si>
+  <si>
+    <t>Cada equipo elabora una infografía digital que incluya: gráficas de consumo, análisis de los puntos críticos, y propuestas de ahorro (cambio de hábitos, renovación de equipos, etc.). Se prepara una breve presentación oral.</t>
+  </si>
+  <si>
+    <t>Infografía y guión de la presentación.</t>
+  </si>
+  <si>
+    <t>Presentación de las infografías al equipo directivo y coevaluación entre equipos. Cada equipo asigna niveles de logro a sus miembros usando la rúbrica. Reflexión sobre el proceso.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Ilumina Madrid: un mural interactivo con tecnología</t>
-[...8 lines deleted...]
-    <t>¿Podemos diseñar y construir un mural interactivo que, mediante sensores y luces LED, responda a la presencia de personas iluminando partes de la obra? El mural debe embellecer un espacio del centro o del barrio, y comunicar un mensaje sobre el uso responsable de la energía.</t>
+    <t>Bancos para todos: prototipo de mobiliario inclusivo</t>
+  </si>
+  <si>
+    <t>Diseñamos y construimos un modelo de banco accesible y sostenible para nuestro barrio</t>
+  </si>
+  <si>
+    <t>La asociación de vecinos de nuestro barrio nos ha pedido ayuda para mejorar el mobiliario urbano de la plaza local. Muchos bancos no son accesibles para personas con movilidad reducida y están fabricados con materiales poco duraderos. Necesitan propuestas concretas que puedan presentar al ayuntamiento.</t>
+  </si>
+  <si>
+    <t>Diseñar y construir a escala un prototipo de banco inclusivo, sostenible y duradero, documentando el proceso y presentando una propuesta a la asociación de vecinos.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con conexión a internet
-[...37 lines deleted...]
-    <t>Grabación de presentaciones, rúbricas de coevaluación cumplimentadas, diario de aprendizaje individual.</t>
+• Cartón pluma, cartón reciclado, palitos de madera, tapones de plástico
+• Herramientas de corte: cúter, tijeras, regla metálica, cola blanca
+• Impresora para fotos y póster
+• Acceso a internet para buscar normativa de accesibilidad (Orden VIV/561/2010)
+• Plantilla de Design Thinking y rúbrica de evaluación</t>
+  </si>
+  <si>
+    <t>Educación para la ciudadanía (derechos de accesibilidad, participación vecinal); educación ambiental (reciclaje, sostenibilidad).</t>
+  </si>
+  <si>
+    <t>Recibimos la carta de la asociación de vecinos. Analizamos qué hace accesible un banco (ergonomía, altura, reposabrazos) y qué materiales se usan en el barrio. Formamos equipos y cada equipo elige un espacio real (plaza, parque) para su propuesta.</t>
+  </si>
+  <si>
+    <t>Cuaderno de equipo con observaciones del barrio (fotos, croquis) y preguntas iniciales.</t>
+  </si>
+  <si>
+    <t>Investigamos sobre accesibilidad universal, materiales sostenibles (madera certificada, plástico reciclado, hormigón ecológico) y ciclo de vida. Aprendemos a hacer croquis y planos a escala. Trabajamos con la técnica Design Thinking: empatizar y definir.</t>
+  </si>
+  <si>
+    <t>Ficha técnica de materiales y bocetos individuales de posibles diseños.</t>
+  </si>
+  <si>
+    <t>En equipos, seleccionamos el mejor diseño y elaboramos un plano acotado. Calculamos materiales reciclados disponibles (cartón, plásticos, madera de desecho) y planificamos la construcción. Construimos el prototipo a escala con herramientas manuales (cúter, pegamento, reglas).</t>
+  </si>
+  <si>
+    <t>Plano acotado y lista de materiales; prototipo en proceso.</t>
+  </si>
+  <si>
+    <t>Finalizamos el prototipo (pintura, detalles). Diseñamos el póster que incluya: problema, diseño elegido, materiales, ciclo de vida, impacto social. Preparamos la presentación oral de 5 minutos por equipo. Ensayamos con coevaluación entre equipos.</t>
+  </si>
+  <si>
+    <t>Póster final y prototipo completo.</t>
+  </si>
+  <si>
+    <t>Presentamos los prototipos y póster al representante de la asociación (o simulamos una presentación con otro docente como audiencia). Cada equipo recibe feedback. Rellenamos la rúbrica de autoevaluación y establecemos el nivel de logro final de cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada por docente y autoevaluación del equipo.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Presentar los problemas tecnológicos del entorno mediante un 'Mapa de Empatía Visual' que combine fotografías reales del centro, iconos de accesibilidad y etiquetas de audio para identificar barreras físicas.
 • Utilizar kits de 'Despiece Táctil' de objetos cotidianos con etiquetas en braille o relieve y códigos QR que vinculen a modelos 3D explosionados en plataformas como Tinkercad.
 • Facilitar guías de procesos iterativos mediante diagramas de flujo interactivos que utilicen un código de colores para diferenciar las fases de ideación, planificación y evaluación de sostenibilidad.</t>
   </si>
@@ -2598,643 +2592,643 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>282</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>448</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>449</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>450</v>
-      </c>
-[...1 lines deleted...]
-        <v>451</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>451</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>452</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>453</v>
-      </c>
-[...1 lines deleted...]
-        <v>454</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>454</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>455</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>456</v>
-      </c>
-[...1 lines deleted...]
-        <v>457</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>457</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>458</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>459</v>
-      </c>
-[...1 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>460</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>461</v>
       </c>
-      <c r="C6" s="7" t="s">
+      <c r="D6" s="7" t="s">
         <v>462</v>
-      </c>
-[...1 lines deleted...]
-        <v>463</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>463</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>464</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="D7" s="7" t="s">
         <v>465</v>
-      </c>
-[...1 lines deleted...]
-        <v>466</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
         <v>77</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>466</v>
+      </c>
+      <c r="C8" s="7" t="s">
         <v>467</v>
       </c>
-      <c r="C8" s="7" t="s">
+      <c r="D8" s="7" t="s">
         <v>468</v>
-      </c>
-[...1 lines deleted...]
-        <v>469</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>470</v>
+        <v>469</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>470</v>
+      </c>
+      <c r="B2" s="8" t="s">
         <v>471</v>
       </c>
-      <c r="B2" s="8" t="s">
+      <c r="C2" s="8" t="s">
         <v>472</v>
-      </c>
-[...1 lines deleted...]
-        <v>473</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>473</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>474</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>475</v>
-      </c>
-[...1 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>476</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>477</v>
-      </c>
-[...1 lines deleted...]
-        <v>478</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
+        <v>478</v>
+      </c>
+      <c r="B5" s="7" t="s">
         <v>479</v>
       </c>
-      <c r="B5" s="7" t="s">
+      <c r="C5" s="7" t="s">
         <v>480</v>
-      </c>
-[...1 lines deleted...]
-        <v>481</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>481</v>
+      </c>
+      <c r="B6" s="7" t="s">
         <v>482</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="C6" s="7" t="s">
         <v>483</v>
-      </c>
-[...1 lines deleted...]
-        <v>484</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
+        <v>484</v>
+      </c>
+      <c r="B7" s="7" t="s">
         <v>485</v>
       </c>
-      <c r="B7" s="7" t="s">
+      <c r="C7" s="7" t="s">
         <v>486</v>
-      </c>
-[...1 lines deleted...]
-        <v>487</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>487</v>
+      </c>
+      <c r="B8" s="7" t="s">
         <v>488</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="C8" s="7" t="s">
         <v>489</v>
-      </c>
-[...1 lines deleted...]
-        <v>490</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>490</v>
+      </c>
+      <c r="B9" s="7" t="s">
         <v>491</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="C9" s="7" t="s">
         <v>492</v>
-      </c>
-[...1 lines deleted...]
-        <v>493</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
         <v>360</v>
       </c>
       <c r="B10" s="7" t="s">
+        <v>493</v>
+      </c>
+      <c r="C10" s="7" t="s">
         <v>494</v>
-      </c>
-[...1 lines deleted...]
-        <v>495</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
         <v>198</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>496</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>497</v>
-      </c>
-[...1 lines deleted...]
-        <v>498</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>366</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>499</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>500</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>501</v>
       </c>
-      <c r="D3" s="7" t="s">
+      <c r="E3" s="7" t="s">
         <v>502</v>
-      </c>
-[...1 lines deleted...]
-        <v>503</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>503</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>504</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>505</v>
       </c>
-      <c r="D4" s="7" t="s">
+      <c r="E4" s="7" t="s">
         <v>506</v>
-      </c>
-[...1 lines deleted...]
-        <v>507</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>507</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>500</v>
+      </c>
+      <c r="D5" s="7" t="s">
         <v>508</v>
       </c>
-      <c r="C5" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D5" s="7" t="s">
+      <c r="E5" s="7" t="s">
         <v>509</v>
-      </c>
-[...1 lines deleted...]
-        <v>510</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>510</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>500</v>
+      </c>
+      <c r="D6" s="7" t="s">
         <v>511</v>
       </c>
-      <c r="C6" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D6" s="7" t="s">
+      <c r="E6" s="7" t="s">
         <v>512</v>
-      </c>
-[...1 lines deleted...]
-        <v>513</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>513</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>514</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="D7" s="7" t="s">
         <v>515</v>
       </c>
-      <c r="D7" s="7" t="s">
+      <c r="E7" s="7" t="s">
         <v>516</v>
-      </c>
-[...1 lines deleted...]
-        <v>517</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>517</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>504</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>518</v>
       </c>
-      <c r="C8" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="7" t="s">
+      <c r="E8" s="7" t="s">
         <v>519</v>
-      </c>
-[...1 lines deleted...]
-        <v>520</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
+        <v>520</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>500</v>
+      </c>
+      <c r="D9" s="7" t="s">
         <v>521</v>
       </c>
-      <c r="C9" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="7" t="s">
+      <c r="E9" s="7" t="s">
         <v>522</v>
-      </c>
-[...1 lines deleted...]
-        <v>523</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F35"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>93</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>524</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>525</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="E2" s="8" t="s">
         <v>526</v>
       </c>
-      <c r="E2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>527</v>
-      </c>
-[...1 lines deleted...]
-        <v>528</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="D3" s="9">
         <v>5.0</v>
       </c>
       <c r="E3" s="9">
         <v>5.0</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
       <c r="D4" s="9">
         <v>5.0</v>
       </c>
       <c r="E4" s="9">
         <v>5.0</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>1.3</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="D5" s="9">
         <v>5.0</v>
       </c>
       <c r="E5" s="9">
         <v>5.0</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.1</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>119</v>
       </c>
       <c r="D6" s="9">
         <v>5.0</v>
       </c>
       <c r="E6" s="9">
         <v>5.0</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>2.2</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
       <c r="D7" s="9">
         <v>5.0</v>
       </c>
       <c r="E7" s="9">
         <v>5.0</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>2.3</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>131</v>
       </c>
       <c r="D8" s="9">
         <v>5.0</v>
       </c>
       <c r="E8" s="9">
         <v>5.0</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>3.1</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="D9" s="9">
         <v>3.33</v>
       </c>
       <c r="E9" s="9">
         <v>3.33</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>3.2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>139</v>
       </c>
       <c r="D10" s="9">
         <v>3.33</v>
       </c>
       <c r="E10" s="9">
         <v>3.33</v>
       </c>
@@ -3244,123 +3238,123 @@
       <c r="A11" s="7">
         <v>3.3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>146</v>
       </c>
       <c r="D11" s="9">
         <v>3.33</v>
       </c>
       <c r="E11" s="9">
         <v>3.33</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>4.1</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
       <c r="D12" s="9">
         <v>6.25</v>
       </c>
       <c r="E12" s="9">
         <v>6.25</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>4.2</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="D13" s="9">
         <v>6.25</v>
       </c>
       <c r="E13" s="9">
         <v>6.25</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>5.1</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
       <c r="D14" s="9">
         <v>5.0</v>
       </c>
       <c r="E14" s="9">
         <v>5.0</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>5.2</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>164</v>
       </c>
       <c r="D15" s="9">
         <v>5.0</v>
       </c>
       <c r="E15" s="9">
         <v>5.0</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>6.1</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="D16" s="9">
         <v>2.14</v>
       </c>
       <c r="E16" s="9">
         <v>2.14</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7">
         <v>6.2</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>170</v>
       </c>
       <c r="D17" s="9">
         <v>2.14</v>
       </c>
       <c r="E17" s="9">
         <v>2.14</v>
       </c>
@@ -3406,105 +3400,105 @@
       <c r="A20" s="7">
         <v>1.1</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>182</v>
       </c>
       <c r="D20" s="9">
         <v>5.0</v>
       </c>
       <c r="E20" s="9">
         <v>5.0</v>
       </c>
       <c r="F20" s="7"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="7">
         <v>1.2</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
       <c r="D21" s="9">
         <v>5.0</v>
       </c>
       <c r="E21" s="9">
         <v>5.0</v>
       </c>
       <c r="F21" s="7"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="7">
         <v>2.1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="D22" s="9">
         <v>5.0</v>
       </c>
       <c r="E22" s="9">
         <v>5.0</v>
       </c>
       <c r="F22" s="7"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="7">
         <v>2.2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
       <c r="D23" s="9">
         <v>5.0</v>
       </c>
       <c r="E23" s="9">
         <v>5.0</v>
       </c>
       <c r="F23" s="7"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="7">
         <v>3.1</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="D24" s="9">
         <v>3.33</v>
       </c>
       <c r="E24" s="9">
         <v>3.33</v>
       </c>
       <c r="F24" s="7"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="7">
         <v>3.2</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>187</v>
       </c>
       <c r="D25" s="9">
         <v>3.33</v>
       </c>
       <c r="E25" s="9">
         <v>3.33</v>
       </c>
@@ -3550,215 +3544,215 @@
       <c r="A28" s="7">
         <v>4.2</v>
       </c>
       <c r="B28" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>190</v>
       </c>
       <c r="D28" s="9">
         <v>6.25</v>
       </c>
       <c r="E28" s="9">
         <v>6.25</v>
       </c>
       <c r="F28" s="7"/>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="7">
         <v>5.1</v>
       </c>
       <c r="B29" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C29" s="7" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
       <c r="D29" s="9">
         <v>5.0</v>
       </c>
       <c r="E29" s="9">
         <v>5.0</v>
       </c>
       <c r="F29" s="7"/>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="7">
         <v>5.2</v>
       </c>
       <c r="B30" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C30" s="7" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="D30" s="9">
         <v>5.0</v>
       </c>
       <c r="E30" s="9">
         <v>5.0</v>
       </c>
       <c r="F30" s="7"/>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="7">
         <v>6.1</v>
       </c>
       <c r="B31" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C31" s="7" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
       <c r="D31" s="9">
         <v>2.14</v>
       </c>
       <c r="E31" s="9">
         <v>2.14</v>
       </c>
       <c r="F31" s="7"/>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="7">
         <v>6.2</v>
       </c>
       <c r="B32" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C32" s="7" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="D32" s="9">
         <v>2.14</v>
       </c>
       <c r="E32" s="9">
         <v>2.14</v>
       </c>
       <c r="F32" s="7"/>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="7">
         <v>6.3</v>
       </c>
       <c r="B33" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>195</v>
       </c>
       <c r="D33" s="9">
         <v>2.14</v>
       </c>
       <c r="E33" s="9">
         <v>2.14</v>
       </c>
       <c r="F33" s="7"/>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="7">
         <v>7.1</v>
       </c>
       <c r="B34" s="7" t="s">
         <v>91</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>196</v>
       </c>
       <c r="D34" s="9"/>
       <c r="E34" s="9">
         <v>3.13</v>
       </c>
       <c r="F34" s="7"/>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="7" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="9"/>
       <c r="E35" s="9">
         <f>SUM(E3:E34)</f>
         <v>133.089999999999975</v>
       </c>
       <c r="F35" s="7" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AJ31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:AJ31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:36">
       <c r="A1" s="8" t="s">
+        <v>547</v>
+      </c>
+      <c r="B1" s="8" t="s">
         <v>548</v>
-      </c>
-[...1 lines deleted...]
-        <v>549</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>1.3</v>
       </c>
       <c r="F1" s="8">
         <v>2.1</v>
       </c>
       <c r="G1" s="8">
         <v>2.2</v>
       </c>
       <c r="H1" s="8">
         <v>2.3</v>
       </c>
       <c r="I1" s="8">
         <v>3.1</v>
       </c>
       <c r="J1" s="8">
         <v>3.2</v>
       </c>
@@ -3813,1306 +3807,1306 @@
       <c r="AA1" s="8">
         <v>4.1</v>
       </c>
       <c r="AB1" s="8">
         <v>4.2</v>
       </c>
       <c r="AC1" s="8">
         <v>5.1</v>
       </c>
       <c r="AD1" s="8">
         <v>5.2</v>
       </c>
       <c r="AE1" s="8">
         <v>6.1</v>
       </c>
       <c r="AF1" s="8">
         <v>6.2</v>
       </c>
       <c r="AG1" s="8">
         <v>6.3</v>
       </c>
       <c r="AH1" s="8">
         <v>7.1</v>
       </c>
       <c r="AI1" s="8" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
       <c r="AJ1" s="8" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
     </row>
     <row r="2" spans="1:36">
       <c r="A2" s="7" t="s">
-        <v>551</v>
+        <v>550</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7"/>
       <c r="T2" s="7"/>
       <c r="U2" s="7"/>
       <c r="V2" s="7"/>
       <c r="W2" s="7"/>
       <c r="X2" s="7"/>
       <c r="Y2" s="7"/>
       <c r="Z2" s="7"/>
       <c r="AA2" s="7"/>
       <c r="AB2" s="7"/>
       <c r="AC2" s="7"/>
       <c r="AD2" s="7"/>
       <c r="AE2" s="7"/>
       <c r="AF2" s="7"/>
       <c r="AG2" s="7"/>
       <c r="AH2" s="7"/>
       <c r="AI2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:AH2),"")</f>
         <v/>
       </c>
       <c r="AJ2" s="7"/>
     </row>
     <row r="3" spans="1:36">
       <c r="A3" s="7" t="s">
-        <v>552</v>
+        <v>551</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7"/>
       <c r="T3" s="7"/>
       <c r="U3" s="7"/>
       <c r="V3" s="7"/>
       <c r="W3" s="7"/>
       <c r="X3" s="7"/>
       <c r="Y3" s="7"/>
       <c r="Z3" s="7"/>
       <c r="AA3" s="7"/>
       <c r="AB3" s="7"/>
       <c r="AC3" s="7"/>
       <c r="AD3" s="7"/>
       <c r="AE3" s="7"/>
       <c r="AF3" s="7"/>
       <c r="AG3" s="7"/>
       <c r="AH3" s="7"/>
       <c r="AI3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:AH3),"")</f>
         <v/>
       </c>
       <c r="AJ3" s="7"/>
     </row>
     <row r="4" spans="1:36">
       <c r="A4" s="7" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7"/>
       <c r="T4" s="7"/>
       <c r="U4" s="7"/>
       <c r="V4" s="7"/>
       <c r="W4" s="7"/>
       <c r="X4" s="7"/>
       <c r="Y4" s="7"/>
       <c r="Z4" s="7"/>
       <c r="AA4" s="7"/>
       <c r="AB4" s="7"/>
       <c r="AC4" s="7"/>
       <c r="AD4" s="7"/>
       <c r="AE4" s="7"/>
       <c r="AF4" s="7"/>
       <c r="AG4" s="7"/>
       <c r="AH4" s="7"/>
       <c r="AI4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:AH4),"")</f>
         <v/>
       </c>
       <c r="AJ4" s="7"/>
     </row>
     <row r="5" spans="1:36">
       <c r="A5" s="7" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7"/>
       <c r="U5" s="7"/>
       <c r="V5" s="7"/>
       <c r="W5" s="7"/>
       <c r="X5" s="7"/>
       <c r="Y5" s="7"/>
       <c r="Z5" s="7"/>
       <c r="AA5" s="7"/>
       <c r="AB5" s="7"/>
       <c r="AC5" s="7"/>
       <c r="AD5" s="7"/>
       <c r="AE5" s="7"/>
       <c r="AF5" s="7"/>
       <c r="AG5" s="7"/>
       <c r="AH5" s="7"/>
       <c r="AI5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:AH5),"")</f>
         <v/>
       </c>
       <c r="AJ5" s="7"/>
     </row>
     <row r="6" spans="1:36">
       <c r="A6" s="7" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7"/>
       <c r="U6" s="7"/>
       <c r="V6" s="7"/>
       <c r="W6" s="7"/>
       <c r="X6" s="7"/>
       <c r="Y6" s="7"/>
       <c r="Z6" s="7"/>
       <c r="AA6" s="7"/>
       <c r="AB6" s="7"/>
       <c r="AC6" s="7"/>
       <c r="AD6" s="7"/>
       <c r="AE6" s="7"/>
       <c r="AF6" s="7"/>
       <c r="AG6" s="7"/>
       <c r="AH6" s="7"/>
       <c r="AI6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:AH6),"")</f>
         <v/>
       </c>
       <c r="AJ6" s="7"/>
     </row>
     <row r="7" spans="1:36">
       <c r="A7" s="7" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7"/>
       <c r="T7" s="7"/>
       <c r="U7" s="7"/>
       <c r="V7" s="7"/>
       <c r="W7" s="7"/>
       <c r="X7" s="7"/>
       <c r="Y7" s="7"/>
       <c r="Z7" s="7"/>
       <c r="AA7" s="7"/>
       <c r="AB7" s="7"/>
       <c r="AC7" s="7"/>
       <c r="AD7" s="7"/>
       <c r="AE7" s="7"/>
       <c r="AF7" s="7"/>
       <c r="AG7" s="7"/>
       <c r="AH7" s="7"/>
       <c r="AI7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:AH7),"")</f>
         <v/>
       </c>
       <c r="AJ7" s="7"/>
     </row>
     <row r="8" spans="1:36">
       <c r="A8" s="7" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7"/>
       <c r="T8" s="7"/>
       <c r="U8" s="7"/>
       <c r="V8" s="7"/>
       <c r="W8" s="7"/>
       <c r="X8" s="7"/>
       <c r="Y8" s="7"/>
       <c r="Z8" s="7"/>
       <c r="AA8" s="7"/>
       <c r="AB8" s="7"/>
       <c r="AC8" s="7"/>
       <c r="AD8" s="7"/>
       <c r="AE8" s="7"/>
       <c r="AF8" s="7"/>
       <c r="AG8" s="7"/>
       <c r="AH8" s="7"/>
       <c r="AI8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:AH8),"")</f>
         <v/>
       </c>
       <c r="AJ8" s="7"/>
     </row>
     <row r="9" spans="1:36">
       <c r="A9" s="7" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7"/>
       <c r="T9" s="7"/>
       <c r="U9" s="7"/>
       <c r="V9" s="7"/>
       <c r="W9" s="7"/>
       <c r="X9" s="7"/>
       <c r="Y9" s="7"/>
       <c r="Z9" s="7"/>
       <c r="AA9" s="7"/>
       <c r="AB9" s="7"/>
       <c r="AC9" s="7"/>
       <c r="AD9" s="7"/>
       <c r="AE9" s="7"/>
       <c r="AF9" s="7"/>
       <c r="AG9" s="7"/>
       <c r="AH9" s="7"/>
       <c r="AI9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:AH9),"")</f>
         <v/>
       </c>
       <c r="AJ9" s="7"/>
     </row>
     <row r="10" spans="1:36">
       <c r="A10" s="7" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7"/>
       <c r="T10" s="7"/>
       <c r="U10" s="7"/>
       <c r="V10" s="7"/>
       <c r="W10" s="7"/>
       <c r="X10" s="7"/>
       <c r="Y10" s="7"/>
       <c r="Z10" s="7"/>
       <c r="AA10" s="7"/>
       <c r="AB10" s="7"/>
       <c r="AC10" s="7"/>
       <c r="AD10" s="7"/>
       <c r="AE10" s="7"/>
       <c r="AF10" s="7"/>
       <c r="AG10" s="7"/>
       <c r="AH10" s="7"/>
       <c r="AI10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:AH10),"")</f>
         <v/>
       </c>
       <c r="AJ10" s="7"/>
     </row>
     <row r="11" spans="1:36">
       <c r="A11" s="7" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7"/>
       <c r="T11" s="7"/>
       <c r="U11" s="7"/>
       <c r="V11" s="7"/>
       <c r="W11" s="7"/>
       <c r="X11" s="7"/>
       <c r="Y11" s="7"/>
       <c r="Z11" s="7"/>
       <c r="AA11" s="7"/>
       <c r="AB11" s="7"/>
       <c r="AC11" s="7"/>
       <c r="AD11" s="7"/>
       <c r="AE11" s="7"/>
       <c r="AF11" s="7"/>
       <c r="AG11" s="7"/>
       <c r="AH11" s="7"/>
       <c r="AI11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:AH11),"")</f>
         <v/>
       </c>
       <c r="AJ11" s="7"/>
     </row>
     <row r="12" spans="1:36">
       <c r="A12" s="7" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7"/>
       <c r="T12" s="7"/>
       <c r="U12" s="7"/>
       <c r="V12" s="7"/>
       <c r="W12" s="7"/>
       <c r="X12" s="7"/>
       <c r="Y12" s="7"/>
       <c r="Z12" s="7"/>
       <c r="AA12" s="7"/>
       <c r="AB12" s="7"/>
       <c r="AC12" s="7"/>
       <c r="AD12" s="7"/>
       <c r="AE12" s="7"/>
       <c r="AF12" s="7"/>
       <c r="AG12" s="7"/>
       <c r="AH12" s="7"/>
       <c r="AI12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:AH12),"")</f>
         <v/>
       </c>
       <c r="AJ12" s="7"/>
     </row>
     <row r="13" spans="1:36">
       <c r="A13" s="7" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7"/>
       <c r="T13" s="7"/>
       <c r="U13" s="7"/>
       <c r="V13" s="7"/>
       <c r="W13" s="7"/>
       <c r="X13" s="7"/>
       <c r="Y13" s="7"/>
       <c r="Z13" s="7"/>
       <c r="AA13" s="7"/>
       <c r="AB13" s="7"/>
       <c r="AC13" s="7"/>
       <c r="AD13" s="7"/>
       <c r="AE13" s="7"/>
       <c r="AF13" s="7"/>
       <c r="AG13" s="7"/>
       <c r="AH13" s="7"/>
       <c r="AI13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:AH13),"")</f>
         <v/>
       </c>
       <c r="AJ13" s="7"/>
     </row>
     <row r="14" spans="1:36">
       <c r="A14" s="7" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7"/>
       <c r="T14" s="7"/>
       <c r="U14" s="7"/>
       <c r="V14" s="7"/>
       <c r="W14" s="7"/>
       <c r="X14" s="7"/>
       <c r="Y14" s="7"/>
       <c r="Z14" s="7"/>
       <c r="AA14" s="7"/>
       <c r="AB14" s="7"/>
       <c r="AC14" s="7"/>
       <c r="AD14" s="7"/>
       <c r="AE14" s="7"/>
       <c r="AF14" s="7"/>
       <c r="AG14" s="7"/>
       <c r="AH14" s="7"/>
       <c r="AI14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:AH14),"")</f>
         <v/>
       </c>
       <c r="AJ14" s="7"/>
     </row>
     <row r="15" spans="1:36">
       <c r="A15" s="7" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7"/>
       <c r="T15" s="7"/>
       <c r="U15" s="7"/>
       <c r="V15" s="7"/>
       <c r="W15" s="7"/>
       <c r="X15" s="7"/>
       <c r="Y15" s="7"/>
       <c r="Z15" s="7"/>
       <c r="AA15" s="7"/>
       <c r="AB15" s="7"/>
       <c r="AC15" s="7"/>
       <c r="AD15" s="7"/>
       <c r="AE15" s="7"/>
       <c r="AF15" s="7"/>
       <c r="AG15" s="7"/>
       <c r="AH15" s="7"/>
       <c r="AI15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:AH15),"")</f>
         <v/>
       </c>
       <c r="AJ15" s="7"/>
     </row>
     <row r="16" spans="1:36">
       <c r="A16" s="7" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7"/>
       <c r="T16" s="7"/>
       <c r="U16" s="7"/>
       <c r="V16" s="7"/>
       <c r="W16" s="7"/>
       <c r="X16" s="7"/>
       <c r="Y16" s="7"/>
       <c r="Z16" s="7"/>
       <c r="AA16" s="7"/>
       <c r="AB16" s="7"/>
       <c r="AC16" s="7"/>
       <c r="AD16" s="7"/>
       <c r="AE16" s="7"/>
       <c r="AF16" s="7"/>
       <c r="AG16" s="7"/>
       <c r="AH16" s="7"/>
       <c r="AI16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:AH16),"")</f>
         <v/>
       </c>
       <c r="AJ16" s="7"/>
     </row>
     <row r="17" spans="1:36">
       <c r="A17" s="7" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7"/>
       <c r="T17" s="7"/>
       <c r="U17" s="7"/>
       <c r="V17" s="7"/>
       <c r="W17" s="7"/>
       <c r="X17" s="7"/>
       <c r="Y17" s="7"/>
       <c r="Z17" s="7"/>
       <c r="AA17" s="7"/>
       <c r="AB17" s="7"/>
       <c r="AC17" s="7"/>
       <c r="AD17" s="7"/>
       <c r="AE17" s="7"/>
       <c r="AF17" s="7"/>
       <c r="AG17" s="7"/>
       <c r="AH17" s="7"/>
       <c r="AI17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:AH17),"")</f>
         <v/>
       </c>
       <c r="AJ17" s="7"/>
     </row>
     <row r="18" spans="1:36">
       <c r="A18" s="7" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7"/>
       <c r="T18" s="7"/>
       <c r="U18" s="7"/>
       <c r="V18" s="7"/>
       <c r="W18" s="7"/>
       <c r="X18" s="7"/>
       <c r="Y18" s="7"/>
       <c r="Z18" s="7"/>
       <c r="AA18" s="7"/>
       <c r="AB18" s="7"/>
       <c r="AC18" s="7"/>
       <c r="AD18" s="7"/>
       <c r="AE18" s="7"/>
       <c r="AF18" s="7"/>
       <c r="AG18" s="7"/>
       <c r="AH18" s="7"/>
       <c r="AI18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:AH18),"")</f>
         <v/>
       </c>
       <c r="AJ18" s="7"/>
     </row>
     <row r="19" spans="1:36">
       <c r="A19" s="7" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7"/>
       <c r="T19" s="7"/>
       <c r="U19" s="7"/>
       <c r="V19" s="7"/>
       <c r="W19" s="7"/>
       <c r="X19" s="7"/>
       <c r="Y19" s="7"/>
       <c r="Z19" s="7"/>
       <c r="AA19" s="7"/>
       <c r="AB19" s="7"/>
       <c r="AC19" s="7"/>
       <c r="AD19" s="7"/>
       <c r="AE19" s="7"/>
       <c r="AF19" s="7"/>
       <c r="AG19" s="7"/>
       <c r="AH19" s="7"/>
       <c r="AI19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:AH19),"")</f>
         <v/>
       </c>
       <c r="AJ19" s="7"/>
     </row>
     <row r="20" spans="1:36">
       <c r="A20" s="7" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7"/>
       <c r="T20" s="7"/>
       <c r="U20" s="7"/>
       <c r="V20" s="7"/>
       <c r="W20" s="7"/>
       <c r="X20" s="7"/>
       <c r="Y20" s="7"/>
       <c r="Z20" s="7"/>
       <c r="AA20" s="7"/>
       <c r="AB20" s="7"/>
       <c r="AC20" s="7"/>
       <c r="AD20" s="7"/>
       <c r="AE20" s="7"/>
       <c r="AF20" s="7"/>
       <c r="AG20" s="7"/>
       <c r="AH20" s="7"/>
       <c r="AI20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:AH20),"")</f>
         <v/>
       </c>
       <c r="AJ20" s="7"/>
     </row>
     <row r="21" spans="1:36">
       <c r="A21" s="7" t="s">
-        <v>570</v>
+        <v>569</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7"/>
       <c r="T21" s="7"/>
       <c r="U21" s="7"/>
       <c r="V21" s="7"/>
       <c r="W21" s="7"/>
       <c r="X21" s="7"/>
       <c r="Y21" s="7"/>
       <c r="Z21" s="7"/>
       <c r="AA21" s="7"/>
       <c r="AB21" s="7"/>
       <c r="AC21" s="7"/>
       <c r="AD21" s="7"/>
       <c r="AE21" s="7"/>
       <c r="AF21" s="7"/>
       <c r="AG21" s="7"/>
       <c r="AH21" s="7"/>
       <c r="AI21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:AH21),"")</f>
         <v/>
       </c>
       <c r="AJ21" s="7"/>
     </row>
     <row r="22" spans="1:36">
       <c r="A22" s="7" t="s">
-        <v>571</v>
+        <v>570</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7"/>
       <c r="T22" s="7"/>
       <c r="U22" s="7"/>
       <c r="V22" s="7"/>
       <c r="W22" s="7"/>
       <c r="X22" s="7"/>
       <c r="Y22" s="7"/>
       <c r="Z22" s="7"/>
       <c r="AA22" s="7"/>
       <c r="AB22" s="7"/>
       <c r="AC22" s="7"/>
       <c r="AD22" s="7"/>
       <c r="AE22" s="7"/>
       <c r="AF22" s="7"/>
       <c r="AG22" s="7"/>
       <c r="AH22" s="7"/>
       <c r="AI22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:AH22),"")</f>
         <v/>
       </c>
       <c r="AJ22" s="7"/>
     </row>
     <row r="23" spans="1:36">
       <c r="A23" s="7" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7"/>
       <c r="T23" s="7"/>
       <c r="U23" s="7"/>
       <c r="V23" s="7"/>
       <c r="W23" s="7"/>
       <c r="X23" s="7"/>
       <c r="Y23" s="7"/>
       <c r="Z23" s="7"/>
       <c r="AA23" s="7"/>
       <c r="AB23" s="7"/>
       <c r="AC23" s="7"/>
       <c r="AD23" s="7"/>
       <c r="AE23" s="7"/>
       <c r="AF23" s="7"/>
       <c r="AG23" s="7"/>
       <c r="AH23" s="7"/>
       <c r="AI23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:AH23),"")</f>
         <v/>
       </c>
       <c r="AJ23" s="7"/>
     </row>
     <row r="24" spans="1:36">
       <c r="A24" s="7" t="s">
-        <v>573</v>
+        <v>572</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7"/>
       <c r="T24" s="7"/>
       <c r="U24" s="7"/>
       <c r="V24" s="7"/>
       <c r="W24" s="7"/>
       <c r="X24" s="7"/>
       <c r="Y24" s="7"/>
       <c r="Z24" s="7"/>
       <c r="AA24" s="7"/>
       <c r="AB24" s="7"/>
       <c r="AC24" s="7"/>
       <c r="AD24" s="7"/>
       <c r="AE24" s="7"/>
       <c r="AF24" s="7"/>
       <c r="AG24" s="7"/>
       <c r="AH24" s="7"/>
       <c r="AI24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:AH24),"")</f>
         <v/>
       </c>
       <c r="AJ24" s="7"/>
     </row>
     <row r="25" spans="1:36">
       <c r="A25" s="7" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7"/>
       <c r="T25" s="7"/>
       <c r="U25" s="7"/>
       <c r="V25" s="7"/>
       <c r="W25" s="7"/>
       <c r="X25" s="7"/>
       <c r="Y25" s="7"/>
       <c r="Z25" s="7"/>
       <c r="AA25" s="7"/>
       <c r="AB25" s="7"/>
       <c r="AC25" s="7"/>
       <c r="AD25" s="7"/>
       <c r="AE25" s="7"/>
       <c r="AF25" s="7"/>
       <c r="AG25" s="7"/>
       <c r="AH25" s="7"/>
       <c r="AI25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:AH25),"")</f>
         <v/>
       </c>
       <c r="AJ25" s="7"/>
     </row>
     <row r="26" spans="1:36">
       <c r="A26" s="7" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7"/>
       <c r="T26" s="7"/>
       <c r="U26" s="7"/>
       <c r="V26" s="7"/>
       <c r="W26" s="7"/>
       <c r="X26" s="7"/>
       <c r="Y26" s="7"/>
       <c r="Z26" s="7"/>
       <c r="AA26" s="7"/>
       <c r="AB26" s="7"/>
       <c r="AC26" s="7"/>
       <c r="AD26" s="7"/>
       <c r="AE26" s="7"/>
       <c r="AF26" s="7"/>
       <c r="AG26" s="7"/>
       <c r="AH26" s="7"/>
       <c r="AI26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:AH26),"")</f>
         <v/>
       </c>
       <c r="AJ26" s="7"/>
     </row>
     <row r="27" spans="1:36">
       <c r="A27" s="7" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7"/>
       <c r="T27" s="7"/>
       <c r="U27" s="7"/>
       <c r="V27" s="7"/>
       <c r="W27" s="7"/>
       <c r="X27" s="7"/>
       <c r="Y27" s="7"/>
       <c r="Z27" s="7"/>
       <c r="AA27" s="7"/>
       <c r="AB27" s="7"/>
       <c r="AC27" s="7"/>
       <c r="AD27" s="7"/>
       <c r="AE27" s="7"/>
       <c r="AF27" s="7"/>
       <c r="AG27" s="7"/>
       <c r="AH27" s="7"/>
       <c r="AI27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:AH27),"")</f>
         <v/>
       </c>
       <c r="AJ27" s="7"/>
     </row>
     <row r="28" spans="1:36">
       <c r="A28" s="7" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7"/>
       <c r="T28" s="7"/>
       <c r="U28" s="7"/>
       <c r="V28" s="7"/>
       <c r="W28" s="7"/>
       <c r="X28" s="7"/>
       <c r="Y28" s="7"/>
       <c r="Z28" s="7"/>
       <c r="AA28" s="7"/>
       <c r="AB28" s="7"/>
       <c r="AC28" s="7"/>
       <c r="AD28" s="7"/>
       <c r="AE28" s="7"/>
       <c r="AF28" s="7"/>
       <c r="AG28" s="7"/>
       <c r="AH28" s="7"/>
       <c r="AI28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:AH28),"")</f>
         <v/>
       </c>
       <c r="AJ28" s="7"/>
     </row>
     <row r="29" spans="1:36">
       <c r="A29" s="7" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
       <c r="T29" s="7"/>
       <c r="U29" s="7"/>
       <c r="V29" s="7"/>
       <c r="W29" s="7"/>
       <c r="X29" s="7"/>
       <c r="Y29" s="7"/>
       <c r="Z29" s="7"/>
       <c r="AA29" s="7"/>
       <c r="AB29" s="7"/>
       <c r="AC29" s="7"/>
       <c r="AD29" s="7"/>
       <c r="AE29" s="7"/>
       <c r="AF29" s="7"/>
       <c r="AG29" s="7"/>
       <c r="AH29" s="7"/>
       <c r="AI29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:AH29),"")</f>
         <v/>
       </c>
       <c r="AJ29" s="7"/>
     </row>
     <row r="30" spans="1:36">
       <c r="A30" s="7" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
       <c r="T30" s="7"/>
       <c r="U30" s="7"/>
       <c r="V30" s="7"/>
       <c r="W30" s="7"/>
       <c r="X30" s="7"/>
       <c r="Y30" s="7"/>
       <c r="Z30" s="7"/>
       <c r="AA30" s="7"/>
       <c r="AB30" s="7"/>
       <c r="AC30" s="7"/>
       <c r="AD30" s="7"/>
       <c r="AE30" s="7"/>
       <c r="AF30" s="7"/>
       <c r="AG30" s="7"/>
       <c r="AH30" s="7"/>
       <c r="AI30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:AH30),"")</f>
         <v/>
       </c>
       <c r="AJ30" s="7"/>
     </row>
     <row r="31" spans="1:36">
       <c r="A31" s="7" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
       <c r="T31" s="7"/>
       <c r="U31" s="7"/>
       <c r="V31" s="7"/>
       <c r="W31" s="7"/>
       <c r="X31" s="7"/>
       <c r="Y31" s="7"/>
@@ -11930,427 +11924,427 @@
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>372</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>373</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>374</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>375</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>376</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>373</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>377</v>
       </c>
-      <c r="D11" s="7" t="s">
+      <c r="E11" s="7" t="s">
         <v>378</v>
-      </c>
-[...1 lines deleted...]
-        <v>379</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
+        <v>379</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>373</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>380</v>
       </c>
-      <c r="C12" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D12" s="7" t="s">
+      <c r="E12" s="7" t="s">
         <v>381</v>
-      </c>
-[...1 lines deleted...]
-        <v>382</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>369</v>
       </c>
       <c r="D13" s="7" t="s">
+        <v>383</v>
+      </c>
+      <c r="E13" s="7" t="s">
         <v>384</v>
-      </c>
-[...1 lines deleted...]
-        <v>385</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>354</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>356</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>358</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>360</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>362</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>198</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>364</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>365</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>366</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>368</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>369</v>
       </c>
       <c r="D22" s="7" t="s">
+        <v>392</v>
+      </c>
+      <c r="E22" s="7" t="s">
         <v>393</v>
-      </c>
-[...1 lines deleted...]
-        <v>394</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>372</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>373</v>
       </c>
       <c r="D23" s="7" t="s">
+        <v>394</v>
+      </c>
+      <c r="E23" s="7" t="s">
         <v>395</v>
-      </c>
-[...1 lines deleted...]
-        <v>396</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>376</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>377</v>
+        <v>373</v>
       </c>
       <c r="D24" s="7" t="s">
+        <v>396</v>
+      </c>
+      <c r="E24" s="7" t="s">
         <v>397</v>
-      </c>
-[...1 lines deleted...]
-        <v>398</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>369</v>
+        <v>373</v>
       </c>
       <c r="D25" s="7" t="s">
+        <v>398</v>
+      </c>
+      <c r="E25" s="7" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>369</v>
       </c>
       <c r="D26" s="7" t="s">
+        <v>400</v>
+      </c>
+      <c r="E26" s="7" t="s">
         <v>401</v>
-      </c>
-[...1 lines deleted...]
-        <v>402</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="B28" s="1" t="s">
         <v>403</v>
-      </c>
-[...1 lines deleted...]
-        <v>404</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>354</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>356</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>358</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>360</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>362</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>198</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>364</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>365</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>366</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>368</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>369</v>
       </c>
       <c r="D35" s="7" t="s">
+        <v>409</v>
+      </c>
+      <c r="E35" s="7" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>372</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>377</v>
+        <v>373</v>
       </c>
       <c r="D36" s="7" t="s">
+        <v>411</v>
+      </c>
+      <c r="E36" s="7" t="s">
         <v>412</v>
-      </c>
-[...1 lines deleted...]
-        <v>413</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>376</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>377</v>
+        <v>373</v>
       </c>
       <c r="D37" s="7" t="s">
+        <v>413</v>
+      </c>
+      <c r="E37" s="7" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>373</v>
       </c>
       <c r="D38" s="7" t="s">
+        <v>415</v>
+      </c>
+      <c r="E38" s="7" t="s">
         <v>416</v>
-      </c>
-[...1 lines deleted...]
-        <v>417</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>369</v>
       </c>
       <c r="D39" s="7" t="s">
+        <v>417</v>
+      </c>
+      <c r="E39" s="7" t="s">
         <v>418</v>
-      </c>
-[...1 lines deleted...]
-        <v>419</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -12359,320 +12353,320 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>282</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>420</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>421</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>422</v>
-      </c>
-[...1 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>424</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>425</v>
-      </c>
-[...1 lines deleted...]
-        <v>426</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>426</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>427</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>428</v>
-      </c>
-[...1 lines deleted...]
-        <v>429</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>429</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>430</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>424</v>
       </c>
-      <c r="C6" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D6" s="7" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>426</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>427</v>
       </c>
-      <c r="C7" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D7" s="7" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>429</v>
+      </c>
+      <c r="C8" s="7" t="s">
         <v>430</v>
       </c>
-      <c r="C8" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D8" s="7" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B9" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="C9" s="7" t="s">
         <v>424</v>
       </c>
-      <c r="C9" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D9" s="7" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B10" s="7" t="s">
+        <v>426</v>
+      </c>
+      <c r="C10" s="7" t="s">
         <v>427</v>
       </c>
-      <c r="C10" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D10" s="7" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B11" s="7" t="s">
+        <v>429</v>
+      </c>
+      <c r="C11" s="7" t="s">
         <v>430</v>
       </c>
-      <c r="C11" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D11" s="7" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B12" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="C12" s="7" t="s">
         <v>424</v>
       </c>
-      <c r="C12" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D12" s="7" t="s">
-        <v>439</v>
+        <v>438</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B13" s="7" t="s">
+        <v>426</v>
+      </c>
+      <c r="C13" s="7" t="s">
         <v>427</v>
       </c>
-      <c r="C13" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D13" s="7" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B14" s="7" t="s">
+        <v>429</v>
+      </c>
+      <c r="C14" s="7" t="s">
         <v>430</v>
       </c>
-      <c r="C14" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D14" s="7" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B15" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="C15" s="7" t="s">
         <v>424</v>
       </c>
-      <c r="C15" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D15" s="7" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B16" s="7" t="s">
+        <v>426</v>
+      </c>
+      <c r="C16" s="7" t="s">
         <v>427</v>
       </c>
-      <c r="C16" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D16" s="7" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B17" s="7" t="s">
+        <v>429</v>
+      </c>
+      <c r="C17" s="7" t="s">
         <v>430</v>
       </c>
-      <c r="C17" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D17" s="7" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="7" t="s">
         <v>77</v>
       </c>
       <c r="B18" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="C18" s="7" t="s">
         <v>424</v>
       </c>
-      <c r="C18" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D18" s="7" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="7" t="s">
         <v>77</v>
       </c>
       <c r="B19" s="7" t="s">
+        <v>426</v>
+      </c>
+      <c r="C19" s="7" t="s">
         <v>427</v>
       </c>
-      <c r="C19" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D19" s="7" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="7" t="s">
         <v>77</v>
       </c>
       <c r="B20" s="7" t="s">
+        <v>429</v>
+      </c>
+      <c r="C20" s="7" t="s">
         <v>430</v>
       </c>
-      <c r="C20" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D20" s="7" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>