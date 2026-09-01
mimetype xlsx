--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:27</t>
+    <t>01/09/2026 14:06</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio; aplica íntegramente el RD 217/2022 de 1.º ESO Tecnología.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Tecnologia</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, todo el currículo estatal se mantiene sin cambios.</t>
   </si>