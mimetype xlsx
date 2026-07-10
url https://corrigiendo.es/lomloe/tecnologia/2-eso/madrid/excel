--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="585">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="584">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Tecnologia</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Comunidad de Madrid</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 18:34</t>
+    <t>10/07/2026 20:19</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto autonómico para Tecnología de 2º ESO, por lo que aplica íntegramente el RD 217/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Tecnologia</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantienen todos los criterios de evaluación y competencias específicas del RD 217/2022 para 2º ESO de Tecnología.</t>
   </si>
@@ -1154,271 +1154,267 @@
 • Introducción a la inteligencia artificial y big data: aplicaciones.
 • Telecomunicaciones en sistemas de control digital; internet de las cosas (IoT): Elementos, comunicaciones y control.
 • Implementación de sistemas de monitorización y control de dispositivos IoT haciendo uso de plataformas en la nube.
 • Robótica. Diseño, construcción y control de robots sencillos de manera física o simulada.
 • Diseño de aplicaciones para el control de sistemas automáticos y/o robots.</t>
   </si>
   <si>
     <t>4.1: Diseñar, construir, controlar y/o simular sistemas automáticos programables y robots.
 5.1: Resolver tareas propuestas de manera eficiente mediante el uso y configuración de aplicaciones.
 5.2: Diseñar y programar aplicaciones informáticas para el control de sistemas automáticos y robots.</t>
   </si>
   <si>
     <t>CE.4: Incorporar tecnologías emergentes para diseñar soluciones.
 CE.5: Emplear de manera responsable las herramientas digitales.</t>
   </si>
   <si>
     <t>Demostración funcional del robot y la aplicación, código fuente documentado y verificación de la conexión IoT.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Conecta Madrid: Un blog por la sostenibilidad tecnológica</t>
+    <t>Ilumina con conciencia</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Investigamos, creamos y difundimos soluciones contra la obsolescencia programada en nuestro entorno</t>
+    <t>Un sistema automático para ahorrar energía en nuestro instituto</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>En el barrio de Vallecas (Madrid), los alumnos observan que muchos dispositivos electrónicos se desechan prematuramente. El centro promueve la conciencia ecológica. Se propone crear un blog que informe sobre la obsolescencia programada y ofrezca alternativas sostenibles.</t>
+    <t>El instituto quiere reducir su consumo eléctrico y ha pedido al alumnado de tecnología que proponga soluciones automatizadas y sostenibles. Los equipos deben investigar el gasto real, diseñar un prototipo y comunicar su propuesta a toda la comunidad.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>Crear un blog digital, en equipos, que conciencie a la comunidad educativa sobre la obsolescencia programada y presente soluciones tecnológicas sostenibles adaptadas al contexto madrileño.</t>
+    <t>Diseñar y construir un sistema de control de encendido automático para las luces de un aula o pasillo, y crear un vídeo divulgativo que convenza al AMPA y al equipo directivo de implantarlo.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Esquema de proyecto colaborativo (plantilla Trello)
-[...3 lines deleted...]
-• Rúbrica de evaluación (autoevaluación y coevaluación)</t>
+• Arduino (o simulador online Tinkercad)
+• LDR, resistencias, LED, protoboard, cables
+• Multímetro
+• Material para maqueta (opcional)
+• Cámara o móvil para grabar vídeo
+• Software de edición (OpenShot, Canva, etc.)
+• Plantilla de diario de equipo y rúbrica</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educación ambiental y consumo responsable; competencia digital; comunicación lingüística; aprendizaje social y cívico.</t>
+    <t>Educación ambiental y consumo responsable, competencia digital (edición de vídeo), competencia social y cívica (trabajo en equipo, comunicación con la comunidad).</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
+    <t>1 sesión</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del AMPA y equipo directivo: reducir el consumo del alumbrado. El alumnado observa el problema real en el centro y formula preguntas guía.</t>
+  </si>
+  <si>
+    <t>Cuaderno con hipótesis iniciales y preguntas sobre consumo y automatización.</t>
+  </si>
+  <si>
+    <t>Adquisición guiada de saberes</t>
+  </si>
+  <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Presentación del reto mediante un vídeo sobre obsolescencia programada. Lluvia de ideas sobre problemas tecnológicos en Madrid. Formación de equipos y asignación de roles. Definición de la audiencia y del objetivo del blog.</t>
-[...11 lines deleted...]
-    <t>Ficha de investigación cumplimentada y tutorial realizado (capturas de pantalla).</t>
+    <t>Se trabajan circuitos básicos con LDR y LED, el uso de Arduino (o simulador) y conceptos de eficiencia energética. Se muestra cómo medir consumo.</t>
+  </si>
+  <si>
+    <t>Montajes de prueba en taller o simulador (Tinkercad).</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>Los equipos diseñan la estructura del blog y redactan 3-4 entradas que aborden: (1) qué es la obsolescencia programada, (2) un ejemplo local, (3) propuesta de solución tecnológica sostenible, (4) reflexión personal. Aplican criterios de sostenibilidad y optimización SEO.</t>
-[...2 lines deleted...]
-    <t>Borrador completo del blog con al menos 3 entradas programadas.</t>
+    <t>Cada equipo diseña su sistema específico para un aula/pasillo elegido. Construyen el prototipo o lo simulan. Recogen datos de consumo si es posible.</t>
+  </si>
+  <si>
+    <t>Prototipo y hoja de diseño con cálculos de ahorro estimado.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>1 sesión</t>
-[...5 lines deleted...]
-    <t>Blog publicado y vídeo de la presentación (puede ser grabado).</t>
+    <t>Elaboran el guion, graban y editan el vídeo, incluyendo explicación del problema, muestra del prototipo y argumentos de sostenibilidad.</t>
+  </si>
+  <si>
+    <t>Vídeo final.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Autoevaluación individual mediante rúbrica de competencias. Coevaluación entre equipos usando checklist de criterios. Debate grupal sobre el impacto real del proyecto y propuestas de mejora. Cumplimentación de cuestionario de valoración de la SdA.</t>
-[...2 lines deleted...]
-    <t>Rúbricas cumplimentadas y acta del debate.</t>
+    <t>Presentación de vídeos al AMPA y equipo directivo (presencial o por videoconferencia). Coevaluación entre equipos y autoevaluación. Se asignan niveles de logro 1-4 a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Madrid Ahorra: Investiga y Propón</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos reducir el consumo energético de nuestro instituto de manera sostenible?</t>
+    <t>Mide y mejora: auditoría energética escolar</t>
+  </si>
+  <si>
+    <t>Propuestas de ahorro basadas en datos reales</t>
+  </si>
+  <si>
+    <t>El Ayuntamiento de Madrid ha lanzado una campaña de eficiencia energética en edificios públicos. Nuestro centro quiere adherirse y necesita un diagnóstico real de su consumo para planificar mejoras. El equipo directivo solicita al alumnado de Tecnología que realice una auditoría energética de un espacio del instituto (aula, laboratorio, etc.) y proponga soluciones concretas.</t>
+  </si>
+  <si>
+    <t>Realizar una auditoría energética de un espacio del instituto (aula, taller o laboratorio) recogiendo datos de consumo de electricidad (iluminación, equipos) durante una semana, analizarlos y diseñar una propuesta de mejora que reduzca al menos un 15% el consumo, justificando técnica y económicamente las soluciones.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Facturas eléctricas del centro (anonimizadas)
-[...13 lines deleted...]
-    <t>Lluvia de ideas en panel colaborativo y contrato de equipo firmado.</t>
+• Pinza amperimétrica o sensor de corriente compatible con Arduino
+• Arduino Uno y placa de prototipos (opcional: kit de energía solar)
+• Luxómetro digital de bajo coste
+• Hoja de cálculo (Google Sheets) compartida
+• Plantilla de informe técnico
+• Rúbricas de evaluación (impresas o digitales)</t>
+  </si>
+  <si>
+    <t>Educación ambiental y para la sostenibilidad; competencia digital (tratamiento de datos); emprendimiento social.</t>
+  </si>
+  <si>
+    <t>Se presenta la petición del equipo directivo. Visionado de un vídeo sobre el Plan Madrid 360. Lluvia de ideas sobre consumos energéticos en el centro. Se formula la pregunta guía y se constituyen los equipos de 4-5 personas.</t>
+  </si>
+  <si>
+    <t>Preguntas iniciales y compromisos de equipo en el cuaderno de proyecto.</t>
+  </si>
+  <si>
+    <t>Taller sobre instrumentos de medida (pinza amperimétrica, sensor de corriente con Arduino, luxómetro) y sobre cómo calcular potencia y energía. Se explican conceptos de eficiencia y fuentes renovables. El alumnado practica con ejercicios de conversión y lectura de contadores.</t>
+  </si>
+  <si>
+    <t>Ejercicios resueltos y calibración del sensor.</t>
   </si>
   <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>Talleres sobre: lectura de facturas eléctricas y magnitudes (kWh, potencia, coste); uso de hoja de cálculo para organizar y calcular medias; principios de eficiencia energética y obsolescencia; búsqueda de datos de consumo en el centro (medidores, sensores si disponibles).</t>
-[...20 lines deleted...]
-    <t>Rúbrica de coevaluación cumplimentada y formulario de autoevaluación.</t>
+    <t>Los equipos recogen datos durante una semana (en horario lectivo) midiendo consumo de iluminación y equipos en el espacio asignado. Utilizan sensores y registros manuales. Procesan los datos en hoja de cálculo, calculan consumo medio, identifican picos y elaboran gráficos.</t>
+  </si>
+  <si>
+    <t>Hoja de datos brutos, cálculos y gráficos.</t>
+  </si>
+  <si>
+    <t>Cada equipo redacta el informe técnico con estructura: introducción, metodología, resultados, propuestas de mejora (con estimación de ahorro y coste), impacto ambiental y conclusiones. Preparan presentación de 5 minutos con diapositivas o póster.</t>
+  </si>
+  <si>
+    <t>Borrador del informe y presentación.</t>
+  </si>
+  <si>
+    <t>Exposición oral ante el equipo directivo (simulado o real). Coevaluación entre equipos mediante rúbrica. Autoevaluación individual y reflexión sobre el proceso. Se recogen las evidencias de los criterios evaluados.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Madrid Transforma: Arte y Tecnología para la Comunidad</t>
-[...8 lines deleted...]
-    <t>Diseñar y construir una maqueta o prototipo interactivo a escala que represente una vivienda o espacio público del barrio y que, mediante sensores y luces, muestre cómo se puede ahorrar energía.</t>
+    <t>Arte que late</t>
+  </si>
+  <si>
+    <t>Instalación interactiva para la conciencia ambiental</t>
+  </si>
+  <si>
+    <t>El Centro Cultural Usera ha solicitado colaboración al instituto para crear una instalación interactiva que combine arte y tecnología para sensibilizar sobre el cuidado del entorno. El alumnado debe responder con un prototipo funcional que pueda ser instalado y probado en el propio centro.</t>
+  </si>
+  <si>
+    <t>Diseñar, construir y presentar un prototipo de instalación interactiva que, mediante sensores (presencia, temperatura, luz) y actuadores (LEDs, servomotores), genere una experiencia artística que sensibilice sobre el consumo energético o el cuidado del entorno, con destino al Centro Cultural del distrito.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Kits de Arduino Uno
-[...42 lines deleted...]
-    <t>Rúbrica de autoevaluación y coevaluación cumplimentada, y texto reflexivo individual.</t>
+• Material de electrónica (protoboard, LEDs, resistencias, sensores de temperatura/luz, servomotores)
+• Controladores Arduino
+• Ordenadores con Arduino IDE y simuladores (Tinkercad)
+• Herramientas para construcción de maqueta (cartón, impresora 3D si disponible)
+• Cámara para documentar el proceso</t>
+  </si>
+  <si>
+    <t>Educación ambiental, educación para la ciudadanía (participación comunitaria), fomento de la creatividad y el emprendimiento social.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del Centro Cultural Usera, se visualizan ejemplos de instalaciones interactivas y se formula la pregunta guía. Los equipos realizan un primer análisis de necesidades del entorno y generan ideas iniciales.</t>
+  </si>
+  <si>
+    <t>Cuaderno con detección de necesidades y primeras ideas.</t>
+  </si>
+  <si>
+    <t>Se trabajan los fundamentos de electrónica, sensores, actuadores y programación con Arduino, así como la metodología Design Thinking. Se realizan pequeños montajes guiados para familiarizarse con los componentes.</t>
+  </si>
+  <si>
+    <t>Registro de aplicación de Design Thinking en dinámicas guiadas.</t>
+  </si>
+  <si>
+    <t>Los equipos diseñan y construyen el prototipo: seleccionan sensores y actuadores, programan la lógica de interacción y realizan pruebas. Se documentan los esquemas y el código.</t>
+  </si>
+  <si>
+    <t>Prototipo en desarrollo y código.</t>
+  </si>
+  <si>
+    <t>Se refina el prototipo (acabados, integración artística) y se prepara la presentación oral y la memoria técnica. Se ensaya la exposición ante los compañeros.</t>
+  </si>
+  <si>
+    <t>Prototipo final y material de presentación.</t>
+  </si>
+  <si>
+    <t>Los equipos presentan su prototipo ante los responsables del Centro Cultural y los vecinos. Se realiza coevaluación y autoevaluación mediante rúbricas. Se asignan los niveles de logro a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica de exposición y documentación final.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Presentar los problemas tecnológicos del entorno mediante recorridos de realidad aumentada o fotografías 360° del centro escolar para identificar barreras de accesibilidad o ineficiencias energéticas in situ.
 • Utilizar organizadores gráficos dinámicos (como lienzos de Design Thinking o mapas de empatía) que incluyan apoyos visuales y pictogramas técnicos para desglosar las fases de ideación y planificación.
 • Ofrecer la documentación técnica y los ejemplos de soluciones innovadoras en formatos duales: diagramas de despiece interactivos y guías de audio que describan el funcionamiento mecánico o electrónico de los objetos analizados.</t>
   </si>
@@ -2601,643 +2597,643 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>282</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>451</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>452</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>453</v>
-      </c>
-[...1 lines deleted...]
-        <v>454</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>454</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>455</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>456</v>
-      </c>
-[...1 lines deleted...]
-        <v>457</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>457</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>458</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>459</v>
-      </c>
-[...1 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>460</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>461</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>462</v>
-      </c>
-[...1 lines deleted...]
-        <v>463</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>463</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>464</v>
       </c>
-      <c r="C6" s="7" t="s">
+      <c r="D6" s="7" t="s">
         <v>465</v>
-      </c>
-[...1 lines deleted...]
-        <v>466</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>466</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>467</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="D7" s="7" t="s">
         <v>468</v>
-      </c>
-[...1 lines deleted...]
-        <v>469</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
         <v>77</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>469</v>
+      </c>
+      <c r="C8" s="7" t="s">
         <v>470</v>
       </c>
-      <c r="C8" s="7" t="s">
+      <c r="D8" s="7" t="s">
         <v>471</v>
-      </c>
-[...1 lines deleted...]
-        <v>472</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>473</v>
+      </c>
+      <c r="B2" s="8" t="s">
         <v>474</v>
       </c>
-      <c r="B2" s="8" t="s">
+      <c r="C2" s="8" t="s">
         <v>475</v>
-      </c>
-[...1 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>476</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>477</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>478</v>
-      </c>
-[...1 lines deleted...]
-        <v>479</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>479</v>
+      </c>
+      <c r="B4" s="7" t="s">
         <v>480</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="C4" s="7" t="s">
         <v>481</v>
-      </c>
-[...1 lines deleted...]
-        <v>482</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>482</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>483</v>
-      </c>
-[...1 lines deleted...]
-        <v>484</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>484</v>
+      </c>
+      <c r="B6" s="7" t="s">
         <v>485</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="C6" s="7" t="s">
         <v>486</v>
-      </c>
-[...1 lines deleted...]
-        <v>487</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
         <v>359</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>487</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>488</v>
-      </c>
-[...1 lines deleted...]
-        <v>489</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>489</v>
+      </c>
+      <c r="B8" s="7" t="s">
         <v>490</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="C8" s="7" t="s">
         <v>491</v>
-      </c>
-[...1 lines deleted...]
-        <v>492</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>492</v>
+      </c>
+      <c r="B9" s="7" t="s">
         <v>493</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="C9" s="7" t="s">
         <v>494</v>
-      </c>
-[...1 lines deleted...]
-        <v>495</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
+        <v>495</v>
+      </c>
+      <c r="B10" s="7" t="s">
         <v>496</v>
       </c>
-      <c r="B10" s="7" t="s">
+      <c r="C10" s="7" t="s">
         <v>497</v>
-      </c>
-[...1 lines deleted...]
-        <v>498</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
         <v>198</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>499</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>500</v>
-      </c>
-[...1 lines deleted...]
-        <v>501</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>365</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>502</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>503</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>504</v>
       </c>
-      <c r="D3" s="7" t="s">
+      <c r="E3" s="7" t="s">
         <v>505</v>
-      </c>
-[...1 lines deleted...]
-        <v>506</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>506</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>507</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>508</v>
       </c>
-      <c r="D4" s="7" t="s">
+      <c r="E4" s="7" t="s">
         <v>509</v>
-      </c>
-[...1 lines deleted...]
-        <v>510</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>510</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>503</v>
+      </c>
+      <c r="D5" s="7" t="s">
         <v>511</v>
       </c>
-      <c r="C5" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D5" s="7" t="s">
+      <c r="E5" s="7" t="s">
         <v>512</v>
-      </c>
-[...1 lines deleted...]
-        <v>513</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>513</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>507</v>
+      </c>
+      <c r="D6" s="7" t="s">
         <v>514</v>
       </c>
-      <c r="C6" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D6" s="7" t="s">
+      <c r="E6" s="7" t="s">
         <v>515</v>
-      </c>
-[...1 lines deleted...]
-        <v>516</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>516</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>517</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="D7" s="7" t="s">
         <v>518</v>
       </c>
-      <c r="D7" s="7" t="s">
+      <c r="E7" s="7" t="s">
         <v>519</v>
-      </c>
-[...1 lines deleted...]
-        <v>520</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>520</v>
+      </c>
+      <c r="C8" s="7" t="s">
         <v>521</v>
       </c>
-      <c r="C8" s="7" t="s">
+      <c r="D8" s="7" t="s">
         <v>522</v>
       </c>
-      <c r="D8" s="7" t="s">
+      <c r="E8" s="7" t="s">
         <v>523</v>
-      </c>
-[...1 lines deleted...]
-        <v>524</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
+        <v>524</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>503</v>
+      </c>
+      <c r="D9" s="7" t="s">
         <v>525</v>
       </c>
-      <c r="C9" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="7" t="s">
+      <c r="E9" s="7" t="s">
         <v>526</v>
-      </c>
-[...1 lines deleted...]
-        <v>527</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F35"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>93</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>528</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>529</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="E2" s="8" t="s">
         <v>530</v>
       </c>
-      <c r="E2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>531</v>
-      </c>
-[...1 lines deleted...]
-        <v>532</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="D3" s="9">
         <v>5.0</v>
       </c>
       <c r="E3" s="9">
         <v>5.0</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
       <c r="D4" s="9">
         <v>5.0</v>
       </c>
       <c r="E4" s="9">
         <v>5.0</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>1.3</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="D5" s="9">
         <v>5.0</v>
       </c>
       <c r="E5" s="9">
         <v>5.0</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.1</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>119</v>
       </c>
       <c r="D6" s="9">
         <v>5.0</v>
       </c>
       <c r="E6" s="9">
         <v>5.0</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>2.2</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
       <c r="D7" s="9">
         <v>5.0</v>
       </c>
       <c r="E7" s="9">
         <v>5.0</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>2.3</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>131</v>
       </c>
       <c r="D8" s="9">
         <v>5.0</v>
       </c>
       <c r="E8" s="9">
         <v>5.0</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>3.1</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="D9" s="9">
         <v>2.5</v>
       </c>
       <c r="E9" s="9">
         <v>2.5</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>3.2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>139</v>
       </c>
       <c r="D10" s="9">
         <v>2.5</v>
       </c>
       <c r="E10" s="9">
         <v>2.5</v>
       </c>
@@ -3247,123 +3243,123 @@
       <c r="A11" s="7">
         <v>3.3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>146</v>
       </c>
       <c r="D11" s="9">
         <v>2.5</v>
       </c>
       <c r="E11" s="9">
         <v>2.5</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>4.1</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
       <c r="D12" s="9">
         <v>6.25</v>
       </c>
       <c r="E12" s="9">
         <v>6.25</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>4.2</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="D13" s="9">
         <v>6.25</v>
       </c>
       <c r="E13" s="9">
         <v>6.25</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>5.1</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
       <c r="D14" s="9">
         <v>5.0</v>
       </c>
       <c r="E14" s="9">
         <v>5.0</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>5.2</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>164</v>
       </c>
       <c r="D15" s="9">
         <v>5.0</v>
       </c>
       <c r="E15" s="9">
         <v>5.0</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>6.1</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="D16" s="9">
         <v>2.14</v>
       </c>
       <c r="E16" s="9">
         <v>2.14</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7">
         <v>6.2</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>170</v>
       </c>
       <c r="D17" s="9">
         <v>2.14</v>
       </c>
       <c r="E17" s="9">
         <v>2.14</v>
       </c>
@@ -3409,105 +3405,105 @@
       <c r="A20" s="7">
         <v>1.1</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>182</v>
       </c>
       <c r="D20" s="9">
         <v>5.0</v>
       </c>
       <c r="E20" s="9">
         <v>5.0</v>
       </c>
       <c r="F20" s="7"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="7">
         <v>1.2</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
       <c r="D21" s="9">
         <v>5.0</v>
       </c>
       <c r="E21" s="9">
         <v>5.0</v>
       </c>
       <c r="F21" s="7"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="7">
         <v>2.1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="D22" s="9">
         <v>5.0</v>
       </c>
       <c r="E22" s="9">
         <v>5.0</v>
       </c>
       <c r="F22" s="7"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="7">
         <v>2.2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
       <c r="D23" s="9">
         <v>5.0</v>
       </c>
       <c r="E23" s="9">
         <v>5.0</v>
       </c>
       <c r="F23" s="7"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="7">
         <v>3.1</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="D24" s="9">
         <v>2.5</v>
       </c>
       <c r="E24" s="9">
         <v>2.5</v>
       </c>
       <c r="F24" s="7"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="7">
         <v>3.2</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>187</v>
       </c>
       <c r="D25" s="9">
         <v>2.5</v>
       </c>
       <c r="E25" s="9">
         <v>2.5</v>
       </c>
@@ -3553,215 +3549,215 @@
       <c r="A28" s="7">
         <v>4.2</v>
       </c>
       <c r="B28" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>190</v>
       </c>
       <c r="D28" s="9">
         <v>6.25</v>
       </c>
       <c r="E28" s="9">
         <v>6.25</v>
       </c>
       <c r="F28" s="7"/>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="7">
         <v>5.1</v>
       </c>
       <c r="B29" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C29" s="7" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="D29" s="9">
         <v>5.0</v>
       </c>
       <c r="E29" s="9">
         <v>5.0</v>
       </c>
       <c r="F29" s="7"/>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="7">
         <v>5.2</v>
       </c>
       <c r="B30" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C30" s="7" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="D30" s="9">
         <v>5.0</v>
       </c>
       <c r="E30" s="9">
         <v>5.0</v>
       </c>
       <c r="F30" s="7"/>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="7">
         <v>6.1</v>
       </c>
       <c r="B31" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C31" s="7" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
       <c r="D31" s="9">
         <v>2.14</v>
       </c>
       <c r="E31" s="9">
         <v>2.14</v>
       </c>
       <c r="F31" s="7"/>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="7">
         <v>6.2</v>
       </c>
       <c r="B32" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C32" s="7" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="D32" s="9">
         <v>2.14</v>
       </c>
       <c r="E32" s="9">
         <v>2.14</v>
       </c>
       <c r="F32" s="7"/>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="7">
         <v>6.3</v>
       </c>
       <c r="B33" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>195</v>
       </c>
       <c r="D33" s="9">
         <v>2.14</v>
       </c>
       <c r="E33" s="9">
         <v>2.14</v>
       </c>
       <c r="F33" s="7"/>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="7">
         <v>7.1</v>
       </c>
       <c r="B34" s="7" t="s">
         <v>91</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>196</v>
       </c>
       <c r="D34" s="9"/>
       <c r="E34" s="9">
         <v>3.13</v>
       </c>
       <c r="F34" s="7"/>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="7" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="9"/>
       <c r="E35" s="9">
         <f>SUM(E3:E34)</f>
         <v>128.11000000000001</v>
       </c>
       <c r="F35" s="7" t="s">
-        <v>551</v>
+        <v>550</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AJ31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:AJ31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:36">
       <c r="A1" s="8" t="s">
+        <v>551</v>
+      </c>
+      <c r="B1" s="8" t="s">
         <v>552</v>
-      </c>
-[...1 lines deleted...]
-        <v>553</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>1.3</v>
       </c>
       <c r="F1" s="8">
         <v>2.1</v>
       </c>
       <c r="G1" s="8">
         <v>2.2</v>
       </c>
       <c r="H1" s="8">
         <v>2.3</v>
       </c>
       <c r="I1" s="8">
         <v>3.1</v>
       </c>
       <c r="J1" s="8">
         <v>3.2</v>
       </c>
@@ -3816,1306 +3812,1306 @@
       <c r="AA1" s="8">
         <v>4.1</v>
       </c>
       <c r="AB1" s="8">
         <v>4.2</v>
       </c>
       <c r="AC1" s="8">
         <v>5.1</v>
       </c>
       <c r="AD1" s="8">
         <v>5.2</v>
       </c>
       <c r="AE1" s="8">
         <v>6.1</v>
       </c>
       <c r="AF1" s="8">
         <v>6.2</v>
       </c>
       <c r="AG1" s="8">
         <v>6.3</v>
       </c>
       <c r="AH1" s="8">
         <v>7.1</v>
       </c>
       <c r="AI1" s="8" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="AJ1" s="8" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
     </row>
     <row r="2" spans="1:36">
       <c r="A2" s="7" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7"/>
       <c r="T2" s="7"/>
       <c r="U2" s="7"/>
       <c r="V2" s="7"/>
       <c r="W2" s="7"/>
       <c r="X2" s="7"/>
       <c r="Y2" s="7"/>
       <c r="Z2" s="7"/>
       <c r="AA2" s="7"/>
       <c r="AB2" s="7"/>
       <c r="AC2" s="7"/>
       <c r="AD2" s="7"/>
       <c r="AE2" s="7"/>
       <c r="AF2" s="7"/>
       <c r="AG2" s="7"/>
       <c r="AH2" s="7"/>
       <c r="AI2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:AH2),"")</f>
         <v/>
       </c>
       <c r="AJ2" s="7"/>
     </row>
     <row r="3" spans="1:36">
       <c r="A3" s="7" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7"/>
       <c r="T3" s="7"/>
       <c r="U3" s="7"/>
       <c r="V3" s="7"/>
       <c r="W3" s="7"/>
       <c r="X3" s="7"/>
       <c r="Y3" s="7"/>
       <c r="Z3" s="7"/>
       <c r="AA3" s="7"/>
       <c r="AB3" s="7"/>
       <c r="AC3" s="7"/>
       <c r="AD3" s="7"/>
       <c r="AE3" s="7"/>
       <c r="AF3" s="7"/>
       <c r="AG3" s="7"/>
       <c r="AH3" s="7"/>
       <c r="AI3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:AH3),"")</f>
         <v/>
       </c>
       <c r="AJ3" s="7"/>
     </row>
     <row r="4" spans="1:36">
       <c r="A4" s="7" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7"/>
       <c r="T4" s="7"/>
       <c r="U4" s="7"/>
       <c r="V4" s="7"/>
       <c r="W4" s="7"/>
       <c r="X4" s="7"/>
       <c r="Y4" s="7"/>
       <c r="Z4" s="7"/>
       <c r="AA4" s="7"/>
       <c r="AB4" s="7"/>
       <c r="AC4" s="7"/>
       <c r="AD4" s="7"/>
       <c r="AE4" s="7"/>
       <c r="AF4" s="7"/>
       <c r="AG4" s="7"/>
       <c r="AH4" s="7"/>
       <c r="AI4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:AH4),"")</f>
         <v/>
       </c>
       <c r="AJ4" s="7"/>
     </row>
     <row r="5" spans="1:36">
       <c r="A5" s="7" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7"/>
       <c r="U5" s="7"/>
       <c r="V5" s="7"/>
       <c r="W5" s="7"/>
       <c r="X5" s="7"/>
       <c r="Y5" s="7"/>
       <c r="Z5" s="7"/>
       <c r="AA5" s="7"/>
       <c r="AB5" s="7"/>
       <c r="AC5" s="7"/>
       <c r="AD5" s="7"/>
       <c r="AE5" s="7"/>
       <c r="AF5" s="7"/>
       <c r="AG5" s="7"/>
       <c r="AH5" s="7"/>
       <c r="AI5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:AH5),"")</f>
         <v/>
       </c>
       <c r="AJ5" s="7"/>
     </row>
     <row r="6" spans="1:36">
       <c r="A6" s="7" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7"/>
       <c r="U6" s="7"/>
       <c r="V6" s="7"/>
       <c r="W6" s="7"/>
       <c r="X6" s="7"/>
       <c r="Y6" s="7"/>
       <c r="Z6" s="7"/>
       <c r="AA6" s="7"/>
       <c r="AB6" s="7"/>
       <c r="AC6" s="7"/>
       <c r="AD6" s="7"/>
       <c r="AE6" s="7"/>
       <c r="AF6" s="7"/>
       <c r="AG6" s="7"/>
       <c r="AH6" s="7"/>
       <c r="AI6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:AH6),"")</f>
         <v/>
       </c>
       <c r="AJ6" s="7"/>
     </row>
     <row r="7" spans="1:36">
       <c r="A7" s="7" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7"/>
       <c r="T7" s="7"/>
       <c r="U7" s="7"/>
       <c r="V7" s="7"/>
       <c r="W7" s="7"/>
       <c r="X7" s="7"/>
       <c r="Y7" s="7"/>
       <c r="Z7" s="7"/>
       <c r="AA7" s="7"/>
       <c r="AB7" s="7"/>
       <c r="AC7" s="7"/>
       <c r="AD7" s="7"/>
       <c r="AE7" s="7"/>
       <c r="AF7" s="7"/>
       <c r="AG7" s="7"/>
       <c r="AH7" s="7"/>
       <c r="AI7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:AH7),"")</f>
         <v/>
       </c>
       <c r="AJ7" s="7"/>
     </row>
     <row r="8" spans="1:36">
       <c r="A8" s="7" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7"/>
       <c r="T8" s="7"/>
       <c r="U8" s="7"/>
       <c r="V8" s="7"/>
       <c r="W8" s="7"/>
       <c r="X8" s="7"/>
       <c r="Y8" s="7"/>
       <c r="Z8" s="7"/>
       <c r="AA8" s="7"/>
       <c r="AB8" s="7"/>
       <c r="AC8" s="7"/>
       <c r="AD8" s="7"/>
       <c r="AE8" s="7"/>
       <c r="AF8" s="7"/>
       <c r="AG8" s="7"/>
       <c r="AH8" s="7"/>
       <c r="AI8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:AH8),"")</f>
         <v/>
       </c>
       <c r="AJ8" s="7"/>
     </row>
     <row r="9" spans="1:36">
       <c r="A9" s="7" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7"/>
       <c r="T9" s="7"/>
       <c r="U9" s="7"/>
       <c r="V9" s="7"/>
       <c r="W9" s="7"/>
       <c r="X9" s="7"/>
       <c r="Y9" s="7"/>
       <c r="Z9" s="7"/>
       <c r="AA9" s="7"/>
       <c r="AB9" s="7"/>
       <c r="AC9" s="7"/>
       <c r="AD9" s="7"/>
       <c r="AE9" s="7"/>
       <c r="AF9" s="7"/>
       <c r="AG9" s="7"/>
       <c r="AH9" s="7"/>
       <c r="AI9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:AH9),"")</f>
         <v/>
       </c>
       <c r="AJ9" s="7"/>
     </row>
     <row r="10" spans="1:36">
       <c r="A10" s="7" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7"/>
       <c r="T10" s="7"/>
       <c r="U10" s="7"/>
       <c r="V10" s="7"/>
       <c r="W10" s="7"/>
       <c r="X10" s="7"/>
       <c r="Y10" s="7"/>
       <c r="Z10" s="7"/>
       <c r="AA10" s="7"/>
       <c r="AB10" s="7"/>
       <c r="AC10" s="7"/>
       <c r="AD10" s="7"/>
       <c r="AE10" s="7"/>
       <c r="AF10" s="7"/>
       <c r="AG10" s="7"/>
       <c r="AH10" s="7"/>
       <c r="AI10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:AH10),"")</f>
         <v/>
       </c>
       <c r="AJ10" s="7"/>
     </row>
     <row r="11" spans="1:36">
       <c r="A11" s="7" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7"/>
       <c r="T11" s="7"/>
       <c r="U11" s="7"/>
       <c r="V11" s="7"/>
       <c r="W11" s="7"/>
       <c r="X11" s="7"/>
       <c r="Y11" s="7"/>
       <c r="Z11" s="7"/>
       <c r="AA11" s="7"/>
       <c r="AB11" s="7"/>
       <c r="AC11" s="7"/>
       <c r="AD11" s="7"/>
       <c r="AE11" s="7"/>
       <c r="AF11" s="7"/>
       <c r="AG11" s="7"/>
       <c r="AH11" s="7"/>
       <c r="AI11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:AH11),"")</f>
         <v/>
       </c>
       <c r="AJ11" s="7"/>
     </row>
     <row r="12" spans="1:36">
       <c r="A12" s="7" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7"/>
       <c r="T12" s="7"/>
       <c r="U12" s="7"/>
       <c r="V12" s="7"/>
       <c r="W12" s="7"/>
       <c r="X12" s="7"/>
       <c r="Y12" s="7"/>
       <c r="Z12" s="7"/>
       <c r="AA12" s="7"/>
       <c r="AB12" s="7"/>
       <c r="AC12" s="7"/>
       <c r="AD12" s="7"/>
       <c r="AE12" s="7"/>
       <c r="AF12" s="7"/>
       <c r="AG12" s="7"/>
       <c r="AH12" s="7"/>
       <c r="AI12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:AH12),"")</f>
         <v/>
       </c>
       <c r="AJ12" s="7"/>
     </row>
     <row r="13" spans="1:36">
       <c r="A13" s="7" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7"/>
       <c r="T13" s="7"/>
       <c r="U13" s="7"/>
       <c r="V13" s="7"/>
       <c r="W13" s="7"/>
       <c r="X13" s="7"/>
       <c r="Y13" s="7"/>
       <c r="Z13" s="7"/>
       <c r="AA13" s="7"/>
       <c r="AB13" s="7"/>
       <c r="AC13" s="7"/>
       <c r="AD13" s="7"/>
       <c r="AE13" s="7"/>
       <c r="AF13" s="7"/>
       <c r="AG13" s="7"/>
       <c r="AH13" s="7"/>
       <c r="AI13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:AH13),"")</f>
         <v/>
       </c>
       <c r="AJ13" s="7"/>
     </row>
     <row r="14" spans="1:36">
       <c r="A14" s="7" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7"/>
       <c r="T14" s="7"/>
       <c r="U14" s="7"/>
       <c r="V14" s="7"/>
       <c r="W14" s="7"/>
       <c r="X14" s="7"/>
       <c r="Y14" s="7"/>
       <c r="Z14" s="7"/>
       <c r="AA14" s="7"/>
       <c r="AB14" s="7"/>
       <c r="AC14" s="7"/>
       <c r="AD14" s="7"/>
       <c r="AE14" s="7"/>
       <c r="AF14" s="7"/>
       <c r="AG14" s="7"/>
       <c r="AH14" s="7"/>
       <c r="AI14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:AH14),"")</f>
         <v/>
       </c>
       <c r="AJ14" s="7"/>
     </row>
     <row r="15" spans="1:36">
       <c r="A15" s="7" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7"/>
       <c r="T15" s="7"/>
       <c r="U15" s="7"/>
       <c r="V15" s="7"/>
       <c r="W15" s="7"/>
       <c r="X15" s="7"/>
       <c r="Y15" s="7"/>
       <c r="Z15" s="7"/>
       <c r="AA15" s="7"/>
       <c r="AB15" s="7"/>
       <c r="AC15" s="7"/>
       <c r="AD15" s="7"/>
       <c r="AE15" s="7"/>
       <c r="AF15" s="7"/>
       <c r="AG15" s="7"/>
       <c r="AH15" s="7"/>
       <c r="AI15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:AH15),"")</f>
         <v/>
       </c>
       <c r="AJ15" s="7"/>
     </row>
     <row r="16" spans="1:36">
       <c r="A16" s="7" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7"/>
       <c r="T16" s="7"/>
       <c r="U16" s="7"/>
       <c r="V16" s="7"/>
       <c r="W16" s="7"/>
       <c r="X16" s="7"/>
       <c r="Y16" s="7"/>
       <c r="Z16" s="7"/>
       <c r="AA16" s="7"/>
       <c r="AB16" s="7"/>
       <c r="AC16" s="7"/>
       <c r="AD16" s="7"/>
       <c r="AE16" s="7"/>
       <c r="AF16" s="7"/>
       <c r="AG16" s="7"/>
       <c r="AH16" s="7"/>
       <c r="AI16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:AH16),"")</f>
         <v/>
       </c>
       <c r="AJ16" s="7"/>
     </row>
     <row r="17" spans="1:36">
       <c r="A17" s="7" t="s">
-        <v>570</v>
+        <v>569</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7"/>
       <c r="T17" s="7"/>
       <c r="U17" s="7"/>
       <c r="V17" s="7"/>
       <c r="W17" s="7"/>
       <c r="X17" s="7"/>
       <c r="Y17" s="7"/>
       <c r="Z17" s="7"/>
       <c r="AA17" s="7"/>
       <c r="AB17" s="7"/>
       <c r="AC17" s="7"/>
       <c r="AD17" s="7"/>
       <c r="AE17" s="7"/>
       <c r="AF17" s="7"/>
       <c r="AG17" s="7"/>
       <c r="AH17" s="7"/>
       <c r="AI17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:AH17),"")</f>
         <v/>
       </c>
       <c r="AJ17" s="7"/>
     </row>
     <row r="18" spans="1:36">
       <c r="A18" s="7" t="s">
-        <v>571</v>
+        <v>570</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7"/>
       <c r="T18" s="7"/>
       <c r="U18" s="7"/>
       <c r="V18" s="7"/>
       <c r="W18" s="7"/>
       <c r="X18" s="7"/>
       <c r="Y18" s="7"/>
       <c r="Z18" s="7"/>
       <c r="AA18" s="7"/>
       <c r="AB18" s="7"/>
       <c r="AC18" s="7"/>
       <c r="AD18" s="7"/>
       <c r="AE18" s="7"/>
       <c r="AF18" s="7"/>
       <c r="AG18" s="7"/>
       <c r="AH18" s="7"/>
       <c r="AI18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:AH18),"")</f>
         <v/>
       </c>
       <c r="AJ18" s="7"/>
     </row>
     <row r="19" spans="1:36">
       <c r="A19" s="7" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7"/>
       <c r="T19" s="7"/>
       <c r="U19" s="7"/>
       <c r="V19" s="7"/>
       <c r="W19" s="7"/>
       <c r="X19" s="7"/>
       <c r="Y19" s="7"/>
       <c r="Z19" s="7"/>
       <c r="AA19" s="7"/>
       <c r="AB19" s="7"/>
       <c r="AC19" s="7"/>
       <c r="AD19" s="7"/>
       <c r="AE19" s="7"/>
       <c r="AF19" s="7"/>
       <c r="AG19" s="7"/>
       <c r="AH19" s="7"/>
       <c r="AI19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:AH19),"")</f>
         <v/>
       </c>
       <c r="AJ19" s="7"/>
     </row>
     <row r="20" spans="1:36">
       <c r="A20" s="7" t="s">
-        <v>573</v>
+        <v>572</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7"/>
       <c r="T20" s="7"/>
       <c r="U20" s="7"/>
       <c r="V20" s="7"/>
       <c r="W20" s="7"/>
       <c r="X20" s="7"/>
       <c r="Y20" s="7"/>
       <c r="Z20" s="7"/>
       <c r="AA20" s="7"/>
       <c r="AB20" s="7"/>
       <c r="AC20" s="7"/>
       <c r="AD20" s="7"/>
       <c r="AE20" s="7"/>
       <c r="AF20" s="7"/>
       <c r="AG20" s="7"/>
       <c r="AH20" s="7"/>
       <c r="AI20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:AH20),"")</f>
         <v/>
       </c>
       <c r="AJ20" s="7"/>
     </row>
     <row r="21" spans="1:36">
       <c r="A21" s="7" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7"/>
       <c r="T21" s="7"/>
       <c r="U21" s="7"/>
       <c r="V21" s="7"/>
       <c r="W21" s="7"/>
       <c r="X21" s="7"/>
       <c r="Y21" s="7"/>
       <c r="Z21" s="7"/>
       <c r="AA21" s="7"/>
       <c r="AB21" s="7"/>
       <c r="AC21" s="7"/>
       <c r="AD21" s="7"/>
       <c r="AE21" s="7"/>
       <c r="AF21" s="7"/>
       <c r="AG21" s="7"/>
       <c r="AH21" s="7"/>
       <c r="AI21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:AH21),"")</f>
         <v/>
       </c>
       <c r="AJ21" s="7"/>
     </row>
     <row r="22" spans="1:36">
       <c r="A22" s="7" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7"/>
       <c r="T22" s="7"/>
       <c r="U22" s="7"/>
       <c r="V22" s="7"/>
       <c r="W22" s="7"/>
       <c r="X22" s="7"/>
       <c r="Y22" s="7"/>
       <c r="Z22" s="7"/>
       <c r="AA22" s="7"/>
       <c r="AB22" s="7"/>
       <c r="AC22" s="7"/>
       <c r="AD22" s="7"/>
       <c r="AE22" s="7"/>
       <c r="AF22" s="7"/>
       <c r="AG22" s="7"/>
       <c r="AH22" s="7"/>
       <c r="AI22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:AH22),"")</f>
         <v/>
       </c>
       <c r="AJ22" s="7"/>
     </row>
     <row r="23" spans="1:36">
       <c r="A23" s="7" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7"/>
       <c r="T23" s="7"/>
       <c r="U23" s="7"/>
       <c r="V23" s="7"/>
       <c r="W23" s="7"/>
       <c r="X23" s="7"/>
       <c r="Y23" s="7"/>
       <c r="Z23" s="7"/>
       <c r="AA23" s="7"/>
       <c r="AB23" s="7"/>
       <c r="AC23" s="7"/>
       <c r="AD23" s="7"/>
       <c r="AE23" s="7"/>
       <c r="AF23" s="7"/>
       <c r="AG23" s="7"/>
       <c r="AH23" s="7"/>
       <c r="AI23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:AH23),"")</f>
         <v/>
       </c>
       <c r="AJ23" s="7"/>
     </row>
     <row r="24" spans="1:36">
       <c r="A24" s="7" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7"/>
       <c r="T24" s="7"/>
       <c r="U24" s="7"/>
       <c r="V24" s="7"/>
       <c r="W24" s="7"/>
       <c r="X24" s="7"/>
       <c r="Y24" s="7"/>
       <c r="Z24" s="7"/>
       <c r="AA24" s="7"/>
       <c r="AB24" s="7"/>
       <c r="AC24" s="7"/>
       <c r="AD24" s="7"/>
       <c r="AE24" s="7"/>
       <c r="AF24" s="7"/>
       <c r="AG24" s="7"/>
       <c r="AH24" s="7"/>
       <c r="AI24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:AH24),"")</f>
         <v/>
       </c>
       <c r="AJ24" s="7"/>
     </row>
     <row r="25" spans="1:36">
       <c r="A25" s="7" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7"/>
       <c r="T25" s="7"/>
       <c r="U25" s="7"/>
       <c r="V25" s="7"/>
       <c r="W25" s="7"/>
       <c r="X25" s="7"/>
       <c r="Y25" s="7"/>
       <c r="Z25" s="7"/>
       <c r="AA25" s="7"/>
       <c r="AB25" s="7"/>
       <c r="AC25" s="7"/>
       <c r="AD25" s="7"/>
       <c r="AE25" s="7"/>
       <c r="AF25" s="7"/>
       <c r="AG25" s="7"/>
       <c r="AH25" s="7"/>
       <c r="AI25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:AH25),"")</f>
         <v/>
       </c>
       <c r="AJ25" s="7"/>
     </row>
     <row r="26" spans="1:36">
       <c r="A26" s="7" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7"/>
       <c r="T26" s="7"/>
       <c r="U26" s="7"/>
       <c r="V26" s="7"/>
       <c r="W26" s="7"/>
       <c r="X26" s="7"/>
       <c r="Y26" s="7"/>
       <c r="Z26" s="7"/>
       <c r="AA26" s="7"/>
       <c r="AB26" s="7"/>
       <c r="AC26" s="7"/>
       <c r="AD26" s="7"/>
       <c r="AE26" s="7"/>
       <c r="AF26" s="7"/>
       <c r="AG26" s="7"/>
       <c r="AH26" s="7"/>
       <c r="AI26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:AH26),"")</f>
         <v/>
       </c>
       <c r="AJ26" s="7"/>
     </row>
     <row r="27" spans="1:36">
       <c r="A27" s="7" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7"/>
       <c r="T27" s="7"/>
       <c r="U27" s="7"/>
       <c r="V27" s="7"/>
       <c r="W27" s="7"/>
       <c r="X27" s="7"/>
       <c r="Y27" s="7"/>
       <c r="Z27" s="7"/>
       <c r="AA27" s="7"/>
       <c r="AB27" s="7"/>
       <c r="AC27" s="7"/>
       <c r="AD27" s="7"/>
       <c r="AE27" s="7"/>
       <c r="AF27" s="7"/>
       <c r="AG27" s="7"/>
       <c r="AH27" s="7"/>
       <c r="AI27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:AH27),"")</f>
         <v/>
       </c>
       <c r="AJ27" s="7"/>
     </row>
     <row r="28" spans="1:36">
       <c r="A28" s="7" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7"/>
       <c r="T28" s="7"/>
       <c r="U28" s="7"/>
       <c r="V28" s="7"/>
       <c r="W28" s="7"/>
       <c r="X28" s="7"/>
       <c r="Y28" s="7"/>
       <c r="Z28" s="7"/>
       <c r="AA28" s="7"/>
       <c r="AB28" s="7"/>
       <c r="AC28" s="7"/>
       <c r="AD28" s="7"/>
       <c r="AE28" s="7"/>
       <c r="AF28" s="7"/>
       <c r="AG28" s="7"/>
       <c r="AH28" s="7"/>
       <c r="AI28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:AH28),"")</f>
         <v/>
       </c>
       <c r="AJ28" s="7"/>
     </row>
     <row r="29" spans="1:36">
       <c r="A29" s="7" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
       <c r="T29" s="7"/>
       <c r="U29" s="7"/>
       <c r="V29" s="7"/>
       <c r="W29" s="7"/>
       <c r="X29" s="7"/>
       <c r="Y29" s="7"/>
       <c r="Z29" s="7"/>
       <c r="AA29" s="7"/>
       <c r="AB29" s="7"/>
       <c r="AC29" s="7"/>
       <c r="AD29" s="7"/>
       <c r="AE29" s="7"/>
       <c r="AF29" s="7"/>
       <c r="AG29" s="7"/>
       <c r="AH29" s="7"/>
       <c r="AI29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:AH29),"")</f>
         <v/>
       </c>
       <c r="AJ29" s="7"/>
     </row>
     <row r="30" spans="1:36">
       <c r="A30" s="7" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
       <c r="T30" s="7"/>
       <c r="U30" s="7"/>
       <c r="V30" s="7"/>
       <c r="W30" s="7"/>
       <c r="X30" s="7"/>
       <c r="Y30" s="7"/>
       <c r="Z30" s="7"/>
       <c r="AA30" s="7"/>
       <c r="AB30" s="7"/>
       <c r="AC30" s="7"/>
       <c r="AD30" s="7"/>
       <c r="AE30" s="7"/>
       <c r="AF30" s="7"/>
       <c r="AG30" s="7"/>
       <c r="AH30" s="7"/>
       <c r="AI30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:AH30),"")</f>
         <v/>
       </c>
       <c r="AJ30" s="7"/>
     </row>
     <row r="31" spans="1:36">
       <c r="A31" s="7" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
       <c r="T31" s="7"/>
       <c r="U31" s="7"/>
       <c r="V31" s="7"/>
       <c r="W31" s="7"/>
       <c r="X31" s="7"/>
       <c r="Y31" s="7"/>
@@ -11916,102 +11912,102 @@
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>1</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>367</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>368</v>
       </c>
       <c r="D9" s="7" t="s">
         <v>369</v>
       </c>
       <c r="E9" s="7" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>371</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>368</v>
+        <v>372</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>368</v>
+        <v>372</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>378</v>
+        <v>372</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>379</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>381</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>378</v>
+        <v>368</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>382</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
         <v>384</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>385</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>353</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>386</v>
@@ -12067,119 +12063,119 @@
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>198</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>363</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>364</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>365</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>367</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>378</v>
+        <v>368</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>391</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>371</v>
       </c>
       <c r="C23" s="7" t="s">
+        <v>372</v>
+      </c>
+      <c r="D23" s="7" t="s">
         <v>393</v>
       </c>
-      <c r="D23" s="7" t="s">
+      <c r="E23" s="7" t="s">
         <v>394</v>
-      </c>
-[...1 lines deleted...]
-        <v>395</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>368</v>
+        <v>395</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>396</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>397</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>378</v>
+        <v>368</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>398</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>381</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>378</v>
+        <v>368</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>400</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
         <v>402</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>403</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>353</v>
       </c>
       <c r="B29" s="7" t="s">
         <v>404</v>
@@ -12252,108 +12248,108 @@
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>367</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>368</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>409</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>371</v>
       </c>
       <c r="C36" s="7" t="s">
+        <v>372</v>
+      </c>
+      <c r="D36" s="7" t="s">
         <v>411</v>
       </c>
-      <c r="D36" s="7" t="s">
+      <c r="E36" s="7" t="s">
         <v>412</v>
-      </c>
-[...1 lines deleted...]
-        <v>413</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>411</v>
+        <v>395</v>
       </c>
       <c r="D37" s="7" t="s">
+        <v>413</v>
+      </c>
+      <c r="E37" s="7" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>378</v>
+        <v>372</v>
       </c>
       <c r="D38" s="7" t="s">
+        <v>415</v>
+      </c>
+      <c r="E38" s="7" t="s">
         <v>416</v>
-      </c>
-[...1 lines deleted...]
-        <v>417</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>381</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>378</v>
+        <v>372</v>
       </c>
       <c r="D39" s="7" t="s">
+        <v>417</v>
+      </c>
+      <c r="E39" s="7" t="s">
         <v>418</v>
-      </c>
-[...1 lines deleted...]
-        <v>419</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -12362,320 +12358,320 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>282</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>420</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>421</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>422</v>
-      </c>
-[...1 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>424</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>425</v>
-      </c>
-[...1 lines deleted...]
-        <v>426</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>426</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>427</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>428</v>
-      </c>
-[...1 lines deleted...]
-        <v>429</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>429</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>430</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>424</v>
       </c>
-      <c r="C6" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D6" s="7" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>426</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>427</v>
       </c>
-      <c r="C7" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D7" s="7" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>429</v>
+      </c>
+      <c r="C8" s="7" t="s">
         <v>430</v>
       </c>
-      <c r="C8" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D8" s="7" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B9" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="C9" s="7" t="s">
         <v>424</v>
       </c>
-      <c r="C9" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D9" s="7" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B10" s="7" t="s">
+        <v>426</v>
+      </c>
+      <c r="C10" s="7" t="s">
         <v>427</v>
       </c>
-      <c r="C10" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D10" s="7" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B11" s="7" t="s">
+        <v>429</v>
+      </c>
+      <c r="C11" s="7" t="s">
         <v>430</v>
       </c>
-      <c r="C11" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D11" s="7" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B12" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="C12" s="7" t="s">
         <v>424</v>
       </c>
-      <c r="C12" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D12" s="7" t="s">
-        <v>439</v>
+        <v>438</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B13" s="7" t="s">
+        <v>426</v>
+      </c>
+      <c r="C13" s="7" t="s">
         <v>427</v>
       </c>
-      <c r="C13" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D13" s="7" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B14" s="7" t="s">
+        <v>429</v>
+      </c>
+      <c r="C14" s="7" t="s">
         <v>430</v>
       </c>
-      <c r="C14" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D14" s="7" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="C15" s="7" t="s">
+        <v>441</v>
+      </c>
+      <c r="D15" s="7" t="s">
         <v>442</v>
-      </c>
-[...1 lines deleted...]
-        <v>443</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="C16" s="7" t="s">
+        <v>443</v>
+      </c>
+      <c r="D16" s="7" t="s">
         <v>444</v>
-      </c>
-[...1 lines deleted...]
-        <v>445</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="C17" s="7" t="s">
+        <v>445</v>
+      </c>
+      <c r="D17" s="7" t="s">
         <v>446</v>
-      </c>
-[...1 lines deleted...]
-        <v>447</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="7" t="s">
         <v>77</v>
       </c>
       <c r="B18" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="C18" s="7" t="s">
         <v>424</v>
       </c>
-      <c r="C18" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D18" s="7" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="7" t="s">
         <v>77</v>
       </c>
       <c r="B19" s="7" t="s">
+        <v>426</v>
+      </c>
+      <c r="C19" s="7" t="s">
         <v>427</v>
       </c>
-      <c r="C19" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D19" s="7" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="7" t="s">
         <v>77</v>
       </c>
       <c r="B20" s="7" t="s">
+        <v>429</v>
+      </c>
+      <c r="C20" s="7" t="s">
         <v>430</v>
       </c>
-      <c r="C20" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D20" s="7" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>