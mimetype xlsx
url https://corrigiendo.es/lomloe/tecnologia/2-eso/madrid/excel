--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:19</t>
+    <t>01/09/2026 14:06</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto autonómico para Tecnología de 2º ESO, por lo que aplica íntegramente el RD 217/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Tecnologia</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantienen todos los criterios de evaluación y competencias específicas del RD 217/2022 para 2º ESO de Tecnología.</t>
   </si>