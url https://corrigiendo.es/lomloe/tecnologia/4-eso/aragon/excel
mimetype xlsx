--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:34</t>
+    <t>10/07/2026 20:19</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón aplica íntegramente el currículo estatal del RD 217/2022 para Tecnología de 4º ESO, sin añadidos ni modificaciones observables.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso terminal de la etapa obligatoria con itinerarios diferenciados (académico y aplicado en algunas materias). Marca la frontera entre quienes seguirán a Bachillerato y quienes optarán por FP o el mundo laboral.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Tecnologia</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Las competencias específicas y criterios de evaluación coinciden exactamente con los del RD 217/2022, tanto en redacción como en estructura.</t>
   </si>
@@ -1057,267 +1057,268 @@
 • Transporte y sostenibilidad.
 • Comunidades abiertas, voluntariado tecnológico y proyectos de servicio a la comunidad.
 • Presentación y difusión del proyecto. Elementos, técnicas y herramientas.</t>
   </si>
   <si>
     <t>3.1: Intercambiar información y fomentar el trabajo en equipo de manera asertiva.
 3.2: Presentar y difundir las propuestas o soluciones tecnológicas de manera efectiva.
 6.1: Hacer un uso responsable de la tecnología mediante criterios de sostenibilidad.
 6.2: Analizar los beneficios de la arquitectura bioclimática y el ecodiseño.
 6.3: Identificar y valorar la repercusión de proyectos tecnológicos de carácter social.</t>
   </si>
   <si>
     <t>CE.T.3: Expresar, comunicar y difundir ideas o soluciones tecnológicas de manera efectiva.
 CE.T.6: Analizar procesos tecnológicos teniendo en cuenta su impacto en la sociedad y el entorno.</t>
   </si>
   <si>
     <t>Exposición pública del proyecto final, informe de sostenibilidad, evaluación de la maqueta física y autoevaluación del impacto social.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Crea tu Propuesta Tecnológica en Vídeo</t>
+    <t>Alumbra Albarracín</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Comunica una solución para tu entorno aragonés</t>
+    <t>Diseño de alumbrado inteligente para un cielo oscuro</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Aragón presenta retos tecnológicos como la despoblación o la eficiencia energética. El alumnado debe identificar una necesidad real de su entorno y diseñar una solución, comunicándola a través de un vídeo divulgativo dirigido a compañeros de cursos inferiores.</t>
+    <t>El Ayuntamiento de Albarracín, declarado Reserva Starlight, quiere modernizar el alumbrado de la muralla para cumplir la normativa de baja contaminación lumínica y reducir costes. Necesita una propuesta técnica y una campaña de comunicación para informar a vecinos y visitantes.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>Diseñar y producir un vídeo divulgativo de 3-5 minutos que presente una solución tecnológica a un problema local aragonés, y presentarlo a un público adolescente.</t>
+    <t>Diseñar un sistema de alumbrado inteligente (sensores, control automatizado) para un tramo de la muralla de Albarracín y crear una página web informativa que explique la propuesta, sus beneficios y su viabilidad, dirigida al ayuntamiento y los vecinos.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Cámaras de dispositivos móviles
-[...3 lines deleted...]
-• Rúbrica de evaluación</t>
+• Simulador Tinkercad o Arduino físico (según disponibilidad)
+• Hoja de cálculo para cálculos energéticos
+• Plataforma de creación de páginas web (Wix, Google Sites, HTML básico)
+• Vídeos sobre contaminación lumínica y normativa
+• Rúbrica de evaluación impresa/digital</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Comunicación lingüística, espíritu emprendedor, conciencia ecosocial (sostenibilidad), trabajo en equipo.</t>
+    <t>Educación ambiental (reducción de contaminación lumínica y ahorro energético), cultura emprendedora (diseño de una propuesta para cliente real) y competencia digital (creación de web).</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto: detectar problemas tecnológicos en el entorno aragonés. Lluvia de ideas, formación de equipos y selección inicial de temáticas. Visualización de ejemplos de vídeos divulgativos.</t>
-[...2 lines deleted...]
-    <t>Lista de problemas y soluciones propuestas por equipo.</t>
+    <t>Se presenta la carta del ayuntamiento de Albarracín con el problema. El alumnado visualiza un vídeo sobre la contaminación lumínica y la Reserva Starlight. Formulan preguntas y generan ideas iniciales en equipos.</t>
+  </si>
+  <si>
+    <t>Diario de equipo con preguntas y primeras ideas.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Talleres sobre guion y storyboard, técnicas de comunicación asertiva, y herramientas de edición de vídeo (OpenShot). Práctica guiada con ejemplos.</t>
-[...2 lines deleted...]
-    <t>Borrador de guion y storyboard.</t>
+    <t>Sesiones teórico-prácticas: funcionamiento de sensores (LDR, PIR), programación básica en Arduino (o simulación), cálculo de consumo energético, normativa de alumbrado público. También se introducen herramientas de diseño web (Wix, Google Sites) y estructura de una página persuasiva.</t>
+  </si>
+  <si>
+    <t>Fichas de ejercicios de circuitos y programación, y un breve diseño wireframe de la web.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
+    <t>Los equipos diseñan el sistema de alumbrado inteligente: seleccionan componentes, realizan simulaciones (Tinkercad), calculan ahorro energético y analizan el ciclo de vida. También documentan su proceso en un informe técnico.</t>
+  </si>
+  <si>
+    <t>Simulación funcional y hoja de cálculo de costes/ahorro.</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
+    <t>Construyen la página web: integran la memoria técnica de forma divulgativa, añaden infografías, simulaciones interactivas (si es posible) y adaptan el lenguaje a la audiencia. Preparan un guion opcional para una breve presentación en vídeo.</t>
+  </si>
+  <si>
+    <t>URL de la web o archivo HTML.</t>
+  </si>
+  <si>
+    <t>Reflexión y evaluación</t>
+  </si>
+  <si>
+    <t>Cada equipo presenta su web al resto de la clase. Se realiza coevaluación mediante rúbrica (criterios 1.1, 1.3, 3.2, 6.1, 6.3) y autoevaluación del trabajo colaborativo (1.2). Se recogen las rúbricas y se envían las mejores propuestas al ayuntamiento.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación cumplimentada y autoevaluación del equipo.</t>
+  </si>
+  <si>
+    <t>SDA 2</t>
+  </si>
+  <si>
+    <t>Monitoriza tu agua, transforma tu instituto</t>
+  </si>
+  <si>
+    <t>Un estudio de la huella hídrica de nuestro centro</t>
+  </si>
+  <si>
+    <t>El instituto participa en un programa de sostenibilidad y necesita datos reales de su consumo de agua para tomar decisiones. El alumnado asume el rol de ingenieros ambientales.</t>
+  </si>
+  <si>
+    <t>Diseñar y construir un sistema de monitorización del consumo de agua de un espacio del instituto (por ejemplo, el grifo del aula de tecnología o el jardín) que recopile datos durante una semana, los analice y proponga mejoras concretas.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Kits Arduino UNO
+• Sensores de caudal YF-S201 o similar
+• Breadboards, cables, resistencias
+• Material reciclado para carcasa (cartón, plástico)
+• Ordenadores con Arduino IDE
+• Hoja de cálculo (Google Sheets) para registro y gráficas
+• Material didáctico sobre caudal y sostenibilidad</t>
+  </si>
+  <si>
+    <t>Educación ambiental para el desarrollo sostenible, competencia digital (programación, análisis de datos), y trabajo en equipo.</t>
+  </si>
+  <si>
+    <t>Se presenta el reto: el instituto quiere reducir su huella hídrica y necesita datos. Tras una lluvia de ideas, los equipos formulan hipótesis y esbozan una propuesta inicial de solución.</t>
+  </si>
+  <si>
+    <t>Propuesta inicial de cada equipo (croquis, justificación, hipótesis de consumo).</t>
+  </si>
+  <si>
+    <t>Se trabajan los saberes necesarios: funcionamiento del sensor de caudal, programación básica en Arduino, representación de datos, y criterios de sostenibilidad en la selección de materiales. Se realiza un montaje guiado de prueba.</t>
+  </si>
+  <si>
+    <t>Plan de trabajo detallado y actas de reuniones; ejercicios prácticos con el sensor.</t>
+  </si>
+  <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>Desarrollo del vídeo: grabación de planos, locución, edición y montaje. Trabajo colaborativo usando herramientas digitales compartidas. Revisión y ajustes.</t>
-[...35 lines deleted...]
-    <t>¿Puedes utilizar datos abiertos de Aragón para identificar un problema de sostenibilidad en tu entorno y diseñar una propuesta tecnológica que contribuya a mitigarlo?</t>
+    <t>Los equipos montan y calibran su sistema, lo instalan (simulado o real) y recogen datos de caudal durante una semana (simulada en clase si no es posible real). Depuran datos y generan gráficas.</t>
+  </si>
+  <si>
+    <t>Registro de datos (hoja de cálculo) y gráficas; memoria de selección de materiales.</t>
+  </si>
+  <si>
+    <t>Se analizan los datos, se redacta el informe técnico con conclusiones y propuestas de mejora, y se prepara la presentación para el comité. Se finaliza el prototipo funcional.</t>
+  </si>
+  <si>
+    <t>Informe técnico completo, prototipo funcional, presentación.</t>
+  </si>
+  <si>
+    <t>Cada equipo presenta su trabajo al comité (simulado), se realiza coevaluación y autoevaluación mediante dianas. Se asignan niveles de logro a cada criterio según las rúbricas.</t>
+  </si>
+  <si>
+    <t>Exposición oral, reflexión escrita individual, rúbricas cumplimentadas.</t>
+  </si>
+  <si>
+    <t>SDA 3</t>
+  </si>
+  <si>
+    <t>Sensibiliza tu patrimonio</t>
+  </si>
+  <si>
+    <t>Prototipo interactivo para dinamizar el legado mudéjar aragonés</t>
+  </si>
+  <si>
+    <t>La asociación de vecinos del casco histórico ha solicitado al instituto un prototipo que mejore la accesibilidad y el interés por el mudéjar local. El alumnado debe investigar el elemento patrimonial, diseñar un sistema interactivo (sensores, actuadores) y construir una maqueta funcional que explique sus características al interactuar con ella.</t>
+  </si>
+  <si>
+    <t>Diseñar y construir una maqueta interactiva que, mediante sensores y actuadores, explique las claves arquitectónicas del mudéjar aragonés (materiales, formas, influencias) y esté preparada para ser usada por personas con discapacidad visual o auditiva.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con conexión a internet
-[...95 lines deleted...]
-    <t>Rúbrica cumplimentada, diana de autoevaluación, reflexión escrita.</t>
+• Kit Arduino UNO o micro:bit
+• Sensores de distancia (HC-SR04) y LDR
+• LEDs, zumbadores, cables, protoboard
+• Material reciclado (cartón, madera ligera, plástico)
+• Impresora 3D (opcional)
+• Software: Tinkercad Circuits, Arduino IDE, Canva para póster
+• Guías de accesibilidad (contraste, braille básico)</t>
+  </si>
+  <si>
+    <t>Educación patrimonial, accesibilidad universal, consumo responsable, trabajo en equipo.</t>
+  </si>
+  <si>
+    <t>Se presenta la carta de la asociación de vecinos. Se visionan ejemplos de maquetas interactivas. El alumnado investiga el mudéjar aragonés y decide qué elemento local trabajar. Se formula la pregunta guía y se forman equipos.</t>
+  </si>
+  <si>
+    <t>Cuaderno de equipo con preguntas iniciales y primeras ideas.</t>
+  </si>
+  <si>
+    <t>Talleres breves sobre sensores de proximidad y luz, actuadores (LED, zumbador), programación en bloques o Arduino, y diseño de circuitos. También se trabajan criterios de sostenibilidad y accesibilidad en la selección de materiales.</t>
+  </si>
+  <si>
+    <t>Ejercicios de simulación en Tinkercad y cuestionario de sostenibilidad.</t>
+  </si>
+  <si>
+    <t>Cada equipo construye su maqueta: monta estructura, cablea componentes, programa la interacción (al acercarse, se ilumina una zona y suena audio descriptivo). Pruebas iterativas y ajustes.</t>
+  </si>
+  <si>
+    <t>Prototipo en funcionamiento en el aula.</t>
+  </si>
+  <si>
+    <t>Finalizan la maqueta (acabados, etiquetas en braille si es posible). Preparan una presentación de 5 minutos para la asociación, incluyendo el proceso, decisiones técnicas y valor social. Editan un póster resumen.</t>
+  </si>
+  <si>
+    <t>Póster y presentación.</t>
+  </si>
+  <si>
+    <t>Presentan a la asociación (presencial o videollamada). Coevaluación entre equipos con rúbrica. Autoevaluación individual. Se asignan niveles de logro 1-4 a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación de la información y los conceptos</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Presentar el proceso de identificación de problemas mediante una infografía interactiva que combine texto, diagramas de causa-efecto y ejemplos visuales de necesidades del entorno.
@@ -10713,250 +10714,250 @@
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>339</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>340</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>341</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>342</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>343</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>340</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>344</v>
       </c>
-      <c r="D11" s="7" t="s">
+      <c r="E11" s="7" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
+        <v>346</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>340</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>347</v>
       </c>
-      <c r="C12" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D12" s="7" t="s">
+      <c r="E12" s="7" t="s">
         <v>348</v>
-      </c>
-[...1 lines deleted...]
-        <v>349</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>336</v>
       </c>
       <c r="D13" s="7" t="s">
+        <v>350</v>
+      </c>
+      <c r="E13" s="7" t="s">
         <v>351</v>
-      </c>
-[...1 lines deleted...]
-        <v>352</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>353</v>
-      </c>
-[...1 lines deleted...]
-        <v>354</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>321</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>323</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>325</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>327</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>329</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>190</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>331</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>332</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>333</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>334</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>335</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>336</v>
       </c>
       <c r="D22" s="7" t="s">
+        <v>359</v>
+      </c>
+      <c r="E22" s="7" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>339</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>340</v>
       </c>
       <c r="D23" s="7" t="s">
+        <v>361</v>
+      </c>
+      <c r="E23" s="7" t="s">
         <v>362</v>
-      </c>
-[...1 lines deleted...]
-        <v>363</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>343</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>344</v>
+        <v>363</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>364</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>336</v>
+        <v>363</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>366</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>336</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>368</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
         <v>370</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>371</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>321</v>
@@ -11032,99 +11033,99 @@
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>335</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>336</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>377</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>339</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>344</v>
+        <v>340</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>379</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>343</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>344</v>
+        <v>363</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>381</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>340</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>383</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>336</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>385</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>386</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>