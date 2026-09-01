--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:19</t>
+    <t>01/09/2026 14:06</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón aplica íntegramente el currículo estatal del RD 217/2022 para Tecnología de 4º ESO, sin añadidos ni modificaciones observables.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso terminal de la etapa obligatoria con itinerarios diferenciados (académico y aplicado en algunas materias). Marca la frontera entre quienes seguirán a Bachillerato y quienes optarán por FP o el mundo laboral.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Tecnologia</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Las competencias específicas y criterios de evaluación coinciden exactamente con los del RD 217/2022, tanto en redacción como en estructura.</t>
   </si>