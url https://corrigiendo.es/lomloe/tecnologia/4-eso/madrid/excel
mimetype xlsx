--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 18:37</t>
+    <t>10/07/2026 20:27</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio; aplica íntegramente el RD 217/2022 para Tecnología de 4.º ESO.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso terminal de la etapa obligatoria con itinerarios diferenciados (académico y aplicado en algunas materias). Marca la frontera entre quienes seguirán a Bachillerato y quienes optarán por FP o el mundo laboral.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Tecnologia</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, la Comunidad de Madrid mantiene sin cambios todos los criterios de evaluación, competencias específicas y saberes básicos del Real Decreto 217/2022.</t>
   </si>
@@ -1145,266 +1145,264 @@
     <t>2.1: Analizar el diseño de un producto que dé respuesta a una necesidad planteada.
 2.2: Fabricar productos y soluciones tecnológicas, aplicando herramientas de diseño asistido.
 2.3: Eliminar la obsolescencia programada en el diseño y fabricación de productos.
 3.1: Intercambiar información y fomentar el trabajo en equipo de manera asertiva.
 3.2: Presentar y difundir las propuestas o soluciones tecnológicas de manera efectiva.
 3.3: Valorar la importancia de las técnicas de posicionamiento de contenidos en la red.
 6.1: Hacer un uso responsable de la tecnología mediante criterios de selección.
 6.2: Analizar el consumo energético en las viviendas y plantear soluciones de ahorro.
 6.3: Analizar los beneficios en el cuidado del entorno que aportan las tecnologías.
 6.4: Identificar y valorar la repercusión y los beneficios del desarrollo de proyectos tecnológicos.</t>
   </si>
   <si>
     <t>CE.3
 CE.6</t>
   </si>
   <si>
     <t>Evaluación del prototipo físico, memoria de sostenibilidad y presentación pública del proyecto con soporte digital.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Cero Plásticos: Una Web para un Instituto Sostenible</t>
+    <t>ElectroAuditor: podcast por el ahorro energético</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Diseñamos y difundimos una propuesta digital para reducir residuos en nuestro centro</t>
+    <t>Un análisis energético del instituto para la comunidad educativa</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>El alumnado del Colegio Salesianos de Madrid detecta un exceso de plásticos de un solo uso en la cafetería y zonas comunes. Tras analizar su huella ecológica, se propone crear una campaña digital que sensibilice y proponga alternativas sostenibles.</t>
+    <t>El instituto afronta un gasto energético elevado y quiere reducir su huella de carbono. El equipo directivo ha solicitado al departamento de Tecnología un análisis real y propuestas concretas que puedan difundirse a toda la comunidad educativa para concienciar y actuar.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos, como equipo, diseñar y publicar un sitio web efectivo que conciencie a la comunidad educativa sobre el problema de los plásticos desechables y proponga soluciones viables para reducirlos en nuestro instituto?</t>
+    <t>Realizar una auditoría energética del instituto (consumo, fuentes, puntos críticos) y diseñar una serie de podcast de 2-3 episodios que explique los resultados y proponga mejoras viables, dirigida al Consejo Escolar y las familias.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con conexión a internet
-[...5 lines deleted...]
-• Rúbrica de evaluación del sitio web y de la presentación</t>
+• Micrófonos y auriculares (pueden usarse los del móvil)
+• Audacity (software libre) o similar
+• Hoja de cálculo (Google Sheets o Excel)
+• Cuenta gratuita en Spotify for Podcasters o iVoox
+• Factura eléctrica del instituto (previa solicitud a secretaría)
+• Plantilla de guion y rúbrica de evaluación</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educación ambiental y desarrollo sostenible, competencia emprendedora (iniciativa, creatividad), educación para la salud (reducción de plásticos), competencia digital, comunicación lingüística (exposición oral y escrita).</t>
+    <t>Educación ambiental (ahorro energético, cambio climático) y competencia digital (uso de herramientas de grabación, edición y publicación).</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Presentación del encargo del equipo directivo: reducir la huella energética del instituto. Debate sobre la pregunta guía. Formación de equipos, asignación de roles (productor, guionista, técnico de sonido, analista). Elaboración de un plan de trabajo colaborativo.</t>
+  </si>
+  <si>
+    <t>Plan de proyecto y actas de reuniones en documento compartido.</t>
+  </si>
+  <si>
+    <t>Adquisición guiada de saberes</t>
+  </si>
+  <si>
+    <t>3 sesiones</t>
+  </si>
+  <si>
+    <t>Talleres sobre: consumo energético (lectura de facturas, cálculo de kW/h), eficiencia y obsolescencia programada, fuentes renovables. Práctica de edición de audio con Audacity y nociones de SEO para podcast. Cada equipo elabora un guion técnico del primer episodio.</t>
+  </si>
+  <si>
+    <t>Ejercicios de cálculo y guion técnico.</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
+    <t>Recogida de datos reales del instituto: factura eléctrica, medición de temperatura en aulas, encuesta a comunidad. Análisis en hoja de cálculo para identificar puntos críticos y posibles mejoras. Diseño de las propuestas (nuevos hábitos, mejoras técnicas, cambios de horario).</t>
+  </si>
+  <si>
+    <t>Hoja de cálculo con datos y análisis.</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
+    <t>Grabación y edición de 2-3 episodios del podcast. Creación de portada, título, descripción y etiquetas SEO. Publicación en Spotify for Podcasters (o similar). Generación de código QR para difusión en el centro.</t>
+  </si>
+  <si>
+    <t>Archivos de audio y metadatos del podcast.</t>
+  </si>
+  <si>
+    <t>Reflexión y evaluación</t>
+  </si>
+  <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Se presenta el reto mediante un vídeo motivador sobre contaminación por plásticos. El alumnado observa su entorno escolar y anota evidencias. Se forman equipos y se explica el producto final: una web divulgativa. Se establecen roles y se fija el calendario.</t>
-[...44 lines deleted...]
-    <t>Rúbricas cumplimentadas, reflexión grupal escrita, propuesta de mejora para el instituto.</t>
+    <t>Presentación de los podcasts al resto de equipos y al Consejo Escolar (invitado). Coevaluación mediante rúbrica entre equipos y autoevaluación individual. Asignación de niveles de logro 1-4 a cada criterio evaluado.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Energía a la Vista: Monitoriza y Reduce el Consumo de tu Instituto</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos medir y analizar el consumo energético de nuestro instituto para proponer medidas de ahorro reales?</t>
+    <t>Audita tu aire</t>
+  </si>
+  <si>
+    <t>Un estudio de calidad ambiental en nuestro instituto</t>
+  </si>
+  <si>
+    <t>El instituto ha recibido quejas sobre el ambiente en las aulas (calor, humedad, sensación de aire viciado). El equipo directivo solicita un estudio riguroso con datos propios antes de tomar decisiones sobre ventilación o climatización.</t>
+  </si>
+  <si>
+    <t>Diseñar y realizar un estudio de la calidad del aire (temperatura, humedad, CO2) en diferentes espacios del instituto, analizar los datos y presentar un informe con recomendaciones justificadas al equipo directivo y a las familias.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Kit Arduino Uno, sensores de corriente (SCT-013) y temperatura (DS18B20), resistencias, cables
-[...36 lines deleted...]
-    <t>Rúbricas de autoevaluación y coevaluación cumplimentadas, reflexión escrita individual.</t>
+• Medidores de CO2, temperatura y humedad (digitales o con sensores Arduino)
+• Hoja de cálculo (Google Sheets o Excel)
+• Plantilla de protocolo de medición
+• Rúbricas de evaluación
+• Presentación digital (Canva o PowerPoint)</t>
+  </si>
+  <si>
+    <t>Educación para la salud (calidad del aire y bienestar), conciencia ambiental, competencia digital y tratamiento crítico de datos.</t>
+  </si>
+  <si>
+    <t>Se presenta la solicitud del equipo directivo. Se debate sobre la calidad del aire en el instituto y se formula la pregunta guía. Por equipos, redactan hipótesis y un plan inicial de observación (espacios a medir, variables, frecuencia).</t>
+  </si>
+  <si>
+    <t>Hipótesis y plan de observación (criterio 1.1)</t>
+  </si>
+  <si>
+    <t>Se trabajan los fundamentos de la calidad del aire interior (CO2, temperatura, humedad) y el manejo de sensores (termohigrómetro, medidor de CO2). Se enseña a diseñar un protocolo de medición y a organizar datos en hoja de cálculo. Cada equipo diseña su protocolo y lo acuerda en grupo.</t>
+  </si>
+  <si>
+    <t>Protocolo de medición diseñado en equipo (criterio 3.1)</t>
+  </si>
+  <si>
+    <t>Los equipos recogen datos en los espacios asignados (aula, biblioteca, pasillo, etc.) durante diferentes momentos del día. Vuelcan los datos en la hoja de cálculo, calculan medias, máximos y mínimos, y generan gráficos comparativos.</t>
+  </si>
+  <si>
+    <t>Hoja de datos y gráficos generados (criterio 5.1)</t>
+  </si>
+  <si>
+    <t>Elaboran un informe técnico por equipo que incluya: introducción, metodología, resultados (gráficos), análisis de impacto ambiental y social (criterios 6.3 y 6.4), y propuesta de mejora. Preparan una presentación oral de 5 minutos para la audiencia.</t>
+  </si>
+  <si>
+    <t>Informe técnico completo con análisis de impacto (criterios 6.3 y 6.4)</t>
+  </si>
+  <si>
+    <t>Cada equipo presenta su informe al equipo directivo (simulado por el docente y compañeros) y al AMPA (familiares invitados). Se realiza coevaluación con rúbrica. Cada alumno completa una diana de autoevaluación. Se asignan niveles de logro 1-4 a cada criterio.</t>
+  </si>
+  <si>
+    <t>Presentación oral y rúbrica cumplimentada (criterio 3.2)</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Voces del Barrio: Una Cápsula del Tiempo Digital</t>
-[...8 lines deleted...]
-    <t>Elaborar una producción multimedia (breve documental y folleto digital interactivo) que recoja las historias de vida de personas mayores del barrio, y presentarla en un evento comunitario para visibilizar su legado y combatir la soledad no deseada.</t>
+    <t>Ilumina tu plaza: banco solar para la comunidad</t>
+  </si>
+  <si>
+    <t>Diseño y prototipo de mobiliario urbano sostenible con energía renovable</t>
+  </si>
+  <si>
+    <t>El Ayuntamiento de Madrid busca ideas para renovar el mobiliario urbano con criterios de sostenibilidad. Nuestro centro se encuentra cerca de la Plaza de la Luna, un espacio con alto tránsito pero sin puntos de carga ni iluminación adecuada. El alumnado actuará como equipo de diseño para presentar un prototipo.</t>
+  </si>
+  <si>
+    <t>Diseñar y construir un prototipo a escala de un banco inteligente con panel solar y LED que ofrezca un servicio (como carga USB o iluminación) para un espacio público del barrio, justificando las decisiones técnicas y ambientales en un informe.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Cámaras (móviles o tablets del centro)
-[...36 lines deleted...]
-    <t>Rúbrica de autoevaluación y reflexión escrita individual.</t>
+• Panel solar pequeño (5V/100mA), LEDs, resistencias, cables, protoboard
+• Tinkercad para diseño CAD
+• Cartón, madera reciclada, impresora 3D (opcional)
+• Plantilla de proyecto y rúbrica de evaluación</t>
+  </si>
+  <si>
+    <t>Educación ambiental y conciencia social, fomento de la participación ciudadana.</t>
+  </si>
+  <si>
+    <t>Se presenta el reto: el Ayuntamiento necesita propuestas de mobiliario urbano sostenible. Se observa el entorno (fotos/vídeo de la plaza) y se realiza una lluvia de ideas sobre necesidades. Se forman equipos y se acota la pregunta guía.</t>
+  </si>
+  <si>
+    <t>Diario de observación y mapa de necesidades.</t>
+  </si>
+  <si>
+    <t>Talleres sobre electrónica básica (LED, resistencia, panel solar), diseño asistido (Tinkercad) y criterios de sostenibilidad. Se realiza un montaje de prueba.</t>
+  </si>
+  <si>
+    <t>Ejercicio de montaje y ficha de materiales.</t>
+  </si>
+  <si>
+    <t>Diseño en CAD del banco, cálculo de necesidades energéticas, construcción del prototipo a escala. Se monta el circuito eléctrico.</t>
+  </si>
+  <si>
+    <t>Archivo CAD y prototipo en construcción.</t>
+  </si>
+  <si>
+    <t>Elaboración del informe técnico (incluye análisis de ciclo de vida, selección de materiales, cálculo de ahorro energético) y preparación de la presentación para la audiencia.</t>
+  </si>
+  <si>
+    <t>Informe técnico y presentación digital.</t>
+  </si>
+  <si>
+    <t>Exposición de los prototipos ante los compañeros (simulación de audiencia real), coevaluación con rúbrica y autoevaluación. Se asignan niveles de logro.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación y diana de autoevaluación.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación de la información y los conceptos</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Presentar el proceso de identificación de problemas mediante una infografía interactiva que combine texto, diagramas de causa-efecto y ejemplos visuales de necesidades del entorno.
 • Ofrecer un banco de casos reales en formato video (con subtítulos) y transcripción textual, donde se muestren problemáticas tecnológicas cotidianas y su análisis.
 • Facilitar un mapa conceptual editable en línea que relacione fases del proyecto con preguntas guía, permitiendo al alumnado consultar y reordenar la información según su ritmo.</t>
   </si>
@@ -11952,85 +11950,85 @@
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>364</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>365</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>366</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>368</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>369</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>371</v>
       </c>
       <c r="C12" s="7" t="s">
+        <v>361</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>372</v>
       </c>
-      <c r="D12" s="7" t="s">
+      <c r="E12" s="7" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
+        <v>374</v>
+      </c>
+      <c r="C13" s="7" t="s">
         <v>375</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>376</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
         <v>378</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>379</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>346</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>380</v>
@@ -12086,119 +12084,119 @@
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>191</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>356</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>357</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>358</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>360</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>361</v>
+        <v>375</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>385</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>364</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>387</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>368</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>389</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>371</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>372</v>
+        <v>361</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>391</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
+        <v>374</v>
+      </c>
+      <c r="C26" s="7" t="s">
         <v>375</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>393</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
         <v>395</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>396</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>346</v>
       </c>
       <c r="B29" s="7" t="s">
         <v>397</v>
@@ -12254,119 +12252,119 @@
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>191</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>356</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>357</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>358</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>360</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>361</v>
+        <v>375</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>402</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>364</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>404</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>405</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>368</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>406</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>371</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>372</v>
+        <v>361</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>408</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
+        <v>374</v>
+      </c>
+      <c r="C39" s="7" t="s">
         <v>375</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>410</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>411</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>