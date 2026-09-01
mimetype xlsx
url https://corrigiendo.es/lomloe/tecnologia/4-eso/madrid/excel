--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:27</t>
+    <t>01/09/2026 14:06</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio; aplica íntegramente el RD 217/2022 para Tecnología de 4.º ESO.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso terminal de la etapa obligatoria con itinerarios diferenciados (académico y aplicado en algunas materias). Marca la frontera entre quienes seguirán a Bachillerato y quienes optarán por FP o el mundo laboral.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Tecnologia</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, la Comunidad de Madrid mantiene sin cambios todos los criterios de evaluación, competencias específicas y saberes básicos del Real Decreto 217/2022.</t>
   </si>