--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="306">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="289">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Union europea</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:37</t>
+    <t>10/07/2026 20:30</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Unión Europea de 1º Bachillerato; aplica íntegramente el currículo estatal del RD 243/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Union europea</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí</t>
   </si>
@@ -533,269 +533,208 @@
 • Ciudadanía ética digital: respeto a la propiedad intelectual. Participación y ejercicio de la ciudadanía global a través de las tecnologías digitales. Prevención y defensa ante la desinformación y la manipulación mediática e informacional.
 • Los valores del europeísmo: principios que guían la idea de la Unión Europea y actitud participativa ante los programas y proyectos comunitarios.
 • Solidaridad y cooperación: los grandes desafíos de la Unión Europea y del mundo. El compromiso social, el asociacionismo y el voluntariado.
 • Conservación y difusión del patrimonio natural, material e inmaterial europeo: el valor patrimonial, social y cultural de la memoria colectiva europea como elemento de cohesión social. La cultura europea.</t>
   </si>
   <si>
     <t>4.2: Proponer alternativas y nuevas soluciones a los desafíos actuales de la UE, analizando sus efectos e impacto.
 5.1: Reelaborar saberes sobre fenómenos naturales y humanos relevantes a diferentes escalas y en nuevos contextos.
 7.1: Valorar, proteger y conservar el patrimonio artístico, histórico y cultural como fundamento de la identidad europea.
 7.2: Realizar trabajos de indagación e investigación generando productos relacionados con personajes relevantes y patrimonio.</t>
   </si>
   <si>
     <t>CE.UE.5
 CE.UE.7</t>
   </si>
   <si>
     <t>Portfolio digital, evaluación de productos finales (campañas, guías), autoevaluación de la competencia digital y rúbricas de proyectos de investigación cooperativa.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Conecta Europa: Podcast por una Unión Inclusiva</t>
+    <t>Europa en juego: retos y patrimonio desde Aragón</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Analizando retos europeos desde Aragón con perspectiva de género</t>
+    <t>Un podcast sobre el pasado, presente y futuro de la UE con mirada aragonesa</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Aragón, comunidad autónoma con desafíos de despoblación y diversidad cultural, sirve como laboratorio para explorar los retos y valores de la Unión Europea. El alumnado de 1º de Bachillerato, a través de un podcast, investigará y comunicará cómo la UE aborda problemas como la despoblación, la desigualdad de género y la diversidad cultural, conectando con su entorno local.</t>
+    <t>El alumnado de 1.º de Bachillerato debe comprender la construcción europea y sus desafíos actuales, pero a menudo lo perciben como algo lejano. Se propone crear un recurso digital que conecte estos temas con la realidad de Aragón, dirigido a otros centros educativos de la comunidad.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>Crear un podcast de tres episodios que analice un reto actual de la UE (despoblación en Aragón) desde una perspectiva inclusiva y de género, proponiendo soluciones y visibilizando la diversidad cultural europea.</t>
+    <t>Crear una serie de podcast (o web) de 3-4 episodios que explique los hitos fundacionales de la UE, sus instituciones, los derechos de la ciudadanía, los principales retos actuales (climáticos, migratorios, económicos) y proponga soluciones concretas, todo ello vinculado al patrimonio y la realidad aragonesa. El producto se difundirá entre institutos de la comunidad para ser usado como recurso didáctico.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con software de edición de audio (Audacity, GarageBand)
-[...6 lines deleted...]
-• Rúbricas de evaluación y autoevaluación</t>
+• Ordenadores con acceso a internet y software de grabación/edición (Audacity, Anchor, o similar)
+• Micrófonos (pueden usar los del móvil)
+• Plataforma de publicación (SoundCloud, Ivoox, o Google Sites para web)
+• Selección de fuentes: web oficial de la UE, EUR-Lex, noticias de Europa Press Aragón, guías de patrimonio aragonés (DPA, SIPCA)
+• Rúbrica de evaluación (copias impresas o digitales)</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educación para la ciudadanía global, competencia digital, igualdad de género, comprensión de la diversidad cultural y europea.</t>
+    <t>Educación para la ciudadanía europea, educación ambiental (retos climáticos), educación para el desarrollo sostenible, competencia digital.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Se presenta la pregunta guía y se debate sobre los conocimientos previos de la UE. Se forman equipos de 4-5 personas. Cada equipo elige un aspecto concreto de los retos o patrimonio local aragonés que desea investigar. Se visiona un podcast modelo para identificar sus elementos clave.</t>
+  </si>
+  <si>
+    <t>Cuaderno de equipo con hipótesis iniciales y preguntas que quieren responder.</t>
+  </si>
+  <si>
+    <t>Adquisición guiada de saberes</t>
+  </si>
+  <si>
+    <t>3 sesiones</t>
+  </si>
+  <si>
+    <t>Los equipos investigan sobre: hitos de la UE y tratados (sesión 1), instituciones y derechos (sesión 2), retos actuales y patrimonio europeo/aragonés (sesión 3). Se proporcionan fuentes seleccionadas: web oficial de la UE, prensa, guías de patrimonio. Se pide un resumen de cada tema.</t>
+  </si>
+  <si>
+    <t>Fichas de investigación cumplimentadas por equipo.</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
+    <t>A partir de la investigación, cada equipo redacta el guión final de su podcast (o estructura de la web). Se realizan ejercicios de grabación/edición. Se revisa la inclusión de todos los criterios: instituciones, adhesión de España, retos, soluciones y patrimonio aragonés.</t>
+  </si>
+  <si>
+    <t>Guión completo con anotaciones de fuentes.</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
+    <t>Los equipos graban y editan los episodios del podcast (o diseñan y suben la web). Se realizan pruebas técnicas. Se elabora una breve introducción común y una despedida con referencias a la audiencia. Se sube el producto a una plataforma (SoundCloud, Ivoox, Google Sites).</t>
+  </si>
+  <si>
+    <t>Producto final publicado y listo para compartir.</t>
+  </si>
+  <si>
+    <t>Reflexión y evaluación</t>
+  </si>
+  <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto y formación de equipos (3-4 personas). Visualización de ejemplos de podcasts sobre retos europeos. Lluvia de ideas sobre qué aspectos abordar (despoblación, género, cultura). Cada equipo elige un enfoque y esboza un guion inicial.</t>
-[...41 lines deleted...]
-    <t>Rúbricas cumplimentadas, reflexión escrita individual.</t>
+    <t>Cada equipo presenta su producto a la clase (escucha de fragmentos). Coevaluación mediante rúbrica entre equipos. Autoevaluación individual y grupal. Se discute qué han aprendido y cómo mejorarían el producto.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diario de reflexión.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Europa en Datos: Radiografía de las Desigualdades</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos utilizar datos socioeconómicos para diagnosticar los desequilibrios en la UE, centrándonos en Aragón, y proponer medidas de cohesión efectivas?</t>
+    <t>Europa en tu barrio: diseñando una ruta patrimonial aragonesa</t>
+  </si>
+  <si>
+    <t>Un proyecto de impacto comunitario para valorar y difundir el legado europeo en Aragón</t>
+  </si>
+  <si>
+    <t>El alumnado descubre que el patrimonio cultural aragonés (mudéjar, románico, renacimiento) no solo es local, sino que forma parte del legado europeo. La concejalía de cultura del ayuntamiento se ofrece a recibir propuestas de rutas temáticas para promover el turismo sostenible y la identidad europea.</t>
+  </si>
+  <si>
+    <t>Diseñar, maquetar y presentar a la concejalía de cultura una ruta patrimonial por Aragón que conecte al menos tres hitos con la historia y diversidad de la Unión Europea, incluyendo una guía para visitantes.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con conexión a internet
-[...97 lines deleted...]
-    <t>Rúbrica de autoevaluación y coevaluación cumplimentada; reflexión individual escrita.</t>
+• Fotografías y planos de patrimonio aragonés (web de Patrimonio Cultural de Aragón)
+• Vídeos sobre la construcción europea (Web de la UE)
+• Herramientas digitales para crear pósteres (Canva, Genially) o mapas interactivos (Google My Maps)
+• Fichas guía para la investigación
+• Rúbrica de evaluación</t>
+  </si>
+  <si>
+    <t>Educación patrimonial, conciencia europea, competencia digital y trabajo en equipo.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo de la concejalía: necesitan una ruta patrimonial que muestre la diversidad europea en Aragón. Se visionan ejemplos de rutas culturales europeas (Ej. Ruta del mudéjar, Camino de Santiago). Se formula la pregunta guía y se forman equipos de 4-5.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas sobre hitos patrimoniales conocidos en la zona.</t>
+  </si>
+  <si>
+    <t>Sesiones para investigar: a) La idea de Europa a través de la historia (Imperio romano, cristianismo, Ilustración). b) Procesos políticos: tratados fundacionales y ampliaciones, con atención al impacto en España. c) El patrimonio aragonés como ejemplo de mestizaje cultural (mudéjar, románico, juderías). Se usan fuentes variadas: textos, mapas, videos, visitas virtuales a la Aljafería o al Castillo de Loarre.</t>
+  </si>
+  <si>
+    <t>Ejercicios de análisis de fuentes y mapas conceptuales.</t>
+  </si>
+  <si>
+    <t>Cada equipo selecciona tres hitos (al menos uno debe ser mudéjar u otro bien UNESCO) y diseña la ruta: trazado, distancia, tiempo, medios de transporte. Justifican la elección basándose en los saberes adquiridos. Crean un plano sencillo.</t>
+  </si>
+  <si>
+    <t>Plano de la ruta con señalización de los hitos.</t>
+  </si>
+  <si>
+    <t>Elaboran la guía interactiva (póster digital o web) que incluye: descripción de cada hito, su relevancia europea, la ficha del personaje (criterio 7.2) y recomendaciones de conservación. También preparan una presentación de 5 minutos para la audiencia real.</t>
+  </si>
+  <si>
+    <t>Guía terminada y presentación ensayada.</t>
+  </si>
+  <si>
+    <t>Presentación de la ruta a la concejalía (invitada) y coevaluación entre equipos. Cada equipo asigna niveles de logro 1-4 a sus propios criterios mediante rúbrica. Reflexión final sobre el impacto del patrimonio europeo en lo local.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>Sugerencias DUA por CE</t>
   </si>
   <si>
     <t>Las sugerencias DUA aún no están disponibles para esta materia.</t>
   </si>
   <si>
     <t>Mapeo CE → competencias clave del Perfil de Salida</t>
   </si>
   <si>
     <t>El mapeo aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas de la CCAA</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Pregunta</t>
   </si>
   <si>
     <t>Respuesta</t>
   </si>
@@ -1681,1349 +1620,1349 @@
     <mergeCell ref="A17:B20"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>222</v>
+        <v>205</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>223</v>
+        <v>206</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>224</v>
+        <v>207</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
-        <v>225</v>
+        <v>208</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>226</v>
+        <v>209</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>227</v>
+        <v>210</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
-        <v>228</v>
+        <v>211</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>229</v>
+        <v>212</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>230</v>
+        <v>213</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
-        <v>231</v>
+        <v>214</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>232</v>
+        <v>215</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>233</v>
+        <v>216</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
-        <v>234</v>
+        <v>217</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>235</v>
+        <v>218</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>236</v>
+        <v>219</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
-        <v>237</v>
+        <v>220</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>238</v>
+        <v>221</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>239</v>
+        <v>222</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
-        <v>240</v>
+        <v>223</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>241</v>
+        <v>224</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>242</v>
+        <v>225</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
-        <v>234</v>
+        <v>217</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>243</v>
+        <v>226</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>244</v>
+        <v>227</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
-        <v>245</v>
+        <v>228</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>246</v>
+        <v>229</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>247</v>
+        <v>230</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
         <v>160</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>248</v>
+        <v>231</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>249</v>
+        <v>232</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>250</v>
+        <v>233</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>251</v>
+        <v>234</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>252</v>
+        <v>235</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>58</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>253</v>
+        <v>236</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>254</v>
+        <v>237</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>255</v>
+        <v>238</v>
       </c>
       <c r="F2" s="8" t="s">
-        <v>256</v>
+        <v>239</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>257</v>
+        <v>240</v>
       </c>
       <c r="D3" s="9"/>
       <c r="E3" s="9">
         <v>7.14</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>258</v>
+        <v>241</v>
       </c>
       <c r="D4" s="9"/>
       <c r="E4" s="9">
         <v>7.14</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>1.3</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>259</v>
+        <v>242</v>
       </c>
       <c r="D5" s="9"/>
       <c r="E5" s="9">
         <v>7.14</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.1</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>260</v>
+        <v>243</v>
       </c>
       <c r="D6" s="9"/>
       <c r="E6" s="9">
         <v>7.14</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>2.2</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>261</v>
+        <v>244</v>
       </c>
       <c r="D7" s="9"/>
       <c r="E7" s="9">
         <v>7.14</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>3.1</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>262</v>
+        <v>245</v>
       </c>
       <c r="D8" s="9"/>
       <c r="E8" s="9">
         <v>7.14</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>3.2</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>263</v>
+        <v>246</v>
       </c>
       <c r="D9" s="9"/>
       <c r="E9" s="9">
         <v>7.14</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>4.1</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>264</v>
+        <v>247</v>
       </c>
       <c r="D10" s="9"/>
       <c r="E10" s="9">
         <v>7.14</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>4.2</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>265</v>
+        <v>248</v>
       </c>
       <c r="D11" s="9"/>
       <c r="E11" s="9">
         <v>7.14</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>5.1</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>266</v>
+        <v>249</v>
       </c>
       <c r="D12" s="9"/>
       <c r="E12" s="9">
         <v>7.14</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>6.1</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>267</v>
+        <v>250</v>
       </c>
       <c r="D13" s="9"/>
       <c r="E13" s="9">
         <v>7.14</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>6.2</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>268</v>
+        <v>251</v>
       </c>
       <c r="D14" s="9"/>
       <c r="E14" s="9">
         <v>7.14</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>7.1</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>269</v>
+        <v>252</v>
       </c>
       <c r="D15" s="9"/>
       <c r="E15" s="9">
         <v>7.14</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>7.2</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>270</v>
+        <v>253</v>
       </c>
       <c r="D16" s="9"/>
       <c r="E16" s="9">
         <v>7.14</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7" t="s">
-        <v>271</v>
+        <v>254</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="9"/>
       <c r="E17" s="9">
         <f>SUM(E3:E16)</f>
         <v>99.95999999999999</v>
       </c>
       <c r="F17" s="7" t="s">
-        <v>272</v>
+        <v>255</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:R31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="8" t="s">
-        <v>273</v>
+        <v>256</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>274</v>
+        <v>257</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>1.3</v>
       </c>
       <c r="F1" s="8">
         <v>2.1</v>
       </c>
       <c r="G1" s="8">
         <v>2.2</v>
       </c>
       <c r="H1" s="8">
         <v>3.1</v>
       </c>
       <c r="I1" s="8">
         <v>3.2</v>
       </c>
       <c r="J1" s="8">
         <v>4.1</v>
       </c>
       <c r="K1" s="8">
         <v>4.2</v>
       </c>
       <c r="L1" s="8">
         <v>5.1</v>
       </c>
       <c r="M1" s="8">
         <v>6.1</v>
       </c>
       <c r="N1" s="8">
         <v>6.2</v>
       </c>
       <c r="O1" s="8">
         <v>7.1</v>
       </c>
       <c r="P1" s="8">
         <v>7.2</v>
       </c>
       <c r="Q1" s="8" t="s">
-        <v>275</v>
+        <v>258</v>
       </c>
       <c r="R1" s="8" t="s">
-        <v>256</v>
+        <v>239</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" s="7" t="s">
-        <v>276</v>
+        <v>259</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:P2),"")</f>
         <v/>
       </c>
       <c r="R2" s="7"/>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" s="7" t="s">
-        <v>277</v>
+        <v>260</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:P3),"")</f>
         <v/>
       </c>
       <c r="R3" s="7"/>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" s="7" t="s">
-        <v>278</v>
+        <v>261</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:P4),"")</f>
         <v/>
       </c>
       <c r="R4" s="7"/>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" s="7" t="s">
-        <v>279</v>
+        <v>262</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:P5),"")</f>
         <v/>
       </c>
       <c r="R5" s="7"/>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" s="7" t="s">
-        <v>280</v>
+        <v>263</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:P6),"")</f>
         <v/>
       </c>
       <c r="R6" s="7"/>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" s="7" t="s">
-        <v>281</v>
+        <v>264</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:P7),"")</f>
         <v/>
       </c>
       <c r="R7" s="7"/>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" s="7" t="s">
-        <v>282</v>
+        <v>265</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:P8),"")</f>
         <v/>
       </c>
       <c r="R8" s="7"/>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" s="7" t="s">
-        <v>283</v>
+        <v>266</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:P9),"")</f>
         <v/>
       </c>
       <c r="R9" s="7"/>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" s="7" t="s">
-        <v>284</v>
+        <v>267</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:P10),"")</f>
         <v/>
       </c>
       <c r="R10" s="7"/>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" s="7" t="s">
-        <v>285</v>
+        <v>268</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:P11),"")</f>
         <v/>
       </c>
       <c r="R11" s="7"/>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" s="7" t="s">
-        <v>286</v>
+        <v>269</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:P12),"")</f>
         <v/>
       </c>
       <c r="R12" s="7"/>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" s="7" t="s">
-        <v>287</v>
+        <v>270</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:P13),"")</f>
         <v/>
       </c>
       <c r="R13" s="7"/>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" s="7" t="s">
-        <v>288</v>
+        <v>271</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:P14),"")</f>
         <v/>
       </c>
       <c r="R14" s="7"/>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" s="7" t="s">
-        <v>289</v>
+        <v>272</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:P15),"")</f>
         <v/>
       </c>
       <c r="R15" s="7"/>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" s="7" t="s">
-        <v>290</v>
+        <v>273</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:P16),"")</f>
         <v/>
       </c>
       <c r="R16" s="7"/>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" s="7" t="s">
-        <v>291</v>
+        <v>274</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:P17),"")</f>
         <v/>
       </c>
       <c r="R17" s="7"/>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" s="7" t="s">
-        <v>292</v>
+        <v>275</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:P18),"")</f>
         <v/>
       </c>
       <c r="R18" s="7"/>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" s="7" t="s">
-        <v>293</v>
+        <v>276</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:P19),"")</f>
         <v/>
       </c>
       <c r="R19" s="7"/>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" s="7" t="s">
-        <v>294</v>
+        <v>277</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:P20),"")</f>
         <v/>
       </c>
       <c r="R20" s="7"/>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" s="7" t="s">
-        <v>295</v>
+        <v>278</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:P21),"")</f>
         <v/>
       </c>
       <c r="R21" s="7"/>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" s="7" t="s">
-        <v>296</v>
+        <v>279</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:P22),"")</f>
         <v/>
       </c>
       <c r="R22" s="7"/>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" s="7" t="s">
-        <v>297</v>
+        <v>280</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:P23),"")</f>
         <v/>
       </c>
       <c r="R23" s="7"/>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" s="7" t="s">
-        <v>298</v>
+        <v>281</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:P24),"")</f>
         <v/>
       </c>
       <c r="R24" s="7"/>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" s="7" t="s">
-        <v>299</v>
+        <v>282</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:P25),"")</f>
         <v/>
       </c>
       <c r="R25" s="7"/>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" s="7" t="s">
-        <v>300</v>
+        <v>283</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:P26),"")</f>
         <v/>
       </c>
       <c r="R26" s="7"/>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" s="7" t="s">
-        <v>301</v>
+        <v>284</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:P27),"")</f>
         <v/>
       </c>
       <c r="R27" s="7"/>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" s="7" t="s">
-        <v>302</v>
+        <v>285</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:P28),"")</f>
         <v/>
       </c>
       <c r="R28" s="7"/>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" s="7" t="s">
-        <v>303</v>
+        <v>286</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:P29),"")</f>
         <v/>
       </c>
       <c r="R29" s="7"/>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" s="7" t="s">
-        <v>304</v>
+        <v>287</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:P30),"")</f>
         <v/>
       </c>
       <c r="R30" s="7"/>
     </row>
     <row r="31" spans="1:18">
       <c r="A31" s="7" t="s">
-        <v>305</v>
+        <v>288</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:P31),"")</f>
         <v/>
       </c>
       <c r="R31" s="7"/>
     </row>
   </sheetData>
   <dataValidations count="420">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
@@ -5651,54 +5590,54 @@
         <v>137</v>
       </c>
       <c r="C8" s="7"/>
       <c r="D8" s="7" t="s">
         <v>150</v>
       </c>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E39"/>
+  <dimension ref="A1:E26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A39" sqref="A39:E39"/>
+      <selection activeCell="A26" sqref="A26:E26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="28" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
         <v>151</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
         <v>152</v>
       </c>
       <c r="B2" s="1" t="s">
@@ -5800,478 +5739,304 @@
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>172</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>173</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>174</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>176</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>177</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>179</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>180</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>182</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>169</v>
+        <v>183</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>154</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>156</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>158</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>160</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>162</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>81</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>164</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>165</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>166</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>168</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>169</v>
+        <v>183</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>172</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>173</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>176</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>196</v>
+        <v>169</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>197</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>179</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>199</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>182</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>169</v>
+        <v>183</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>201</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>202</v>
-      </c>
-[...166 lines deleted...]
-        <v>219</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
-    <mergeCell ref="B28:E28"/>
-[...4 lines deleted...]
-    <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>220</v>
+        <v>203</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>221</v>
+        <v>204</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>