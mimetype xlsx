--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:30</t>
+    <t>01/09/2026 14:08</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Unión Europea de 1º Bachillerato; aplica íntegramente el currículo estatal del RD 243/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Union europea</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí</t>
   </si>