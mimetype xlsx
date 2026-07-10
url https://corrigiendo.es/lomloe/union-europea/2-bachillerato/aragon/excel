--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:36</t>
+    <t>10/07/2026 20:22</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón aún no ha publicado decreto propio para Unión Europea (2º Bach), por lo que aplica íntegro el RD 243/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Union europea</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>La Comunidad de Aragón mantiene sin modificación el currículo estatal del RD 243/2022 para la materia Unión Europea de 2º Bachillerato.</t>
   </si>
@@ -528,267 +528,265 @@
     <t xml:space="preserve">
 • La Agenda 2030 y la consecución de los Objetivos de Desarrollo Sostenible en Europa. La política medioambiental y la Agenda 2030 de desarrollo sostenible. Políticas ambientales en España y la Unión Europea.
 • La ciudadanía europea: reconocimiento de las identidades múltiples y de los símbolos y normas que comparten los estados miembros.
 • Conservación y difusión del patrimonio natural, material e inmaterial europeo: el valor patrimonial, social y cultural de la memoria colectiva europea como elemento de cohesión social. La cultura europea.</t>
   </si>
   <si>
     <t>5.1: Reelaborar saberes sobre fenómenos naturales y humanos relevantes a diferentes escalas y en nuevos contextos.
 7.1: Valorar, proteger y conservar el patrimonio artístico, histórico y cultural como fundamento de la identidad europea.
 7.2: Realizar trabajos de indagación e investigación generando productos relacionados con personajes relevantes o patrimonio.</t>
   </si>
   <si>
     <t>CE.UE.2
 CE.UE.5
 CE.UE.7</t>
   </si>
   <si>
     <t>Presentación del proyecto de investigación, diario de aprendizaje sobre identidad europea y análisis de campañas de sostenibilidad de la UE.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Tejiendo Europa desde Aragón</t>
+    <t>Un podcast para Europa: retos desde Aragón</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Un podcast para analizar los retos de la UE en nuestro territorio</t>
+    <t>Producción de un episodio radiofónico sobre los desafíos de la UE y su impacto en nuestra comunidad</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Alumnado de 2.º Bachillerato del IES en Zaragoza, con nociones previas sobre la UE pero escasa conexión con realidades locales aragonesas. Se busca fomentar la conciencia crítica sobre desequilibrios territoriales y el papel de las políticas europeas.</t>
+    <t>El instituto celebra la Semana de Europa y el departamento de Geografía e Historia quiere que el alumnado de 2.º de Bachillerato produzca un podcast para 1.º de Bachillerato que explique los principales retos de la UE y cómo afectan a Aragón, fomentando el debate y la conciencia europeísta.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo puede la Unión Europea contribuir a mitigar los desequilibrios territoriales en Aragón y qué papel podemos jugar los jóvenes en ese proceso?</t>
+    <t>Diseñar, grabar y editar un episodio de podcast (10-15 minutos) dirigido al alumnado de 1.º de Bachillerato, en el que se analice un reto actual de la UE (cambio climático, migraciones, cohesión territorial, etc.) y se proponga una alternativa concreta desde la realidad aragonesa, utilizando correctamente los conceptos históricos, institucionales y geográficos estudiados.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Vídeo divulgativo sobre fondos europeos en Aragón
-[...4 lines deleted...]
-• Rúbrica de evaluación del podcast</t>
+• Ordenadores con acceso a internet
+• Micrófonos o dispositivos de grabación
+• Software de edición de audio (Audacity o similar)
+• Fuentes documentales: web oficial de la UE, datos del IAEST (Instituto Aragonés de Estadística), informes sobre fondos europeos en Aragón
+• Plantilla de guion y rúbrica</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educación para la ciudadanía global, competencia digital (producción y edición de audio), comunicación lingüística (expresión oral y escrita), conciencia democrática y participación.</t>
+    <t>Educación para la ciudadanía europea, competencia digital, comunicación lingüística y conciencia cultural.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto mediante preguntas guía: '¿Qué problemas ves en tu entorno que podrían tener solución europea?' Se visiona un vídeo corto sobre fondos europeos en Aragón. Lluvia de ideas en grupos.</t>
-[...2 lines deleted...]
-    <t>Registro de ideas previas en Padlet.</t>
+    <t>Se presenta el encargo del departamento: crear un podcast para 1.º de Bachillerato. Se visiona un fragmento de un podcast sobre la UE y se debate la pregunta guía. El alumnado, en equipos, elige un reto de la UE (de una lista proporcionada) y formula hipótesis iniciales sobre su impacto en Aragón.</t>
+  </si>
+  <si>
+    <t>Ideas iniciales y selección del reto en el cuaderno de equipo.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Los equipos investigan la historia de la UE (tratados, instituciones) y el reto elegido mediante fuentes proporcionadas (web oficial de la UE, artículos). Se analizan también datos concretos de Aragón: informes sobre fondos europeos, despoblación, transición energética. Se realiza un taller de búsqueda y citación de fuentes.</t>
+  </si>
+  <si>
+    <t>Mapa conceptual o esquema con hitos, instituciones y datos sobre el reto.</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
+    <t>Cada equipo redacta el guion del podcast, estructurando: introducción (contexto histórico), desarrollo (análisis del reto con datos e instituciones), propuesta (alternativa desde Aragón) y cierre. Se revisan borradores y se da feedback entre equipos. Se prepara la escaleta y se asignan roles (locutor, editor, documentalista).</t>
+  </si>
+  <si>
+    <t>Guion completo con referencias.</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
+    <t>Los equipos graban el podcast en el estudio de radio del instituto o con dispositivos móviles. Editan el audio (cortes, música, efectos) y diseñan una portada o ficha técnica. Se realiza un ensayo general y se ajustan detalles técnicos.</t>
+  </si>
+  <si>
+    <t>Grabación en bruto y archivo editado.</t>
+  </si>
+  <si>
+    <t>Reflexión y evaluación</t>
+  </si>
+  <si>
+    <t>En un acto conjunto con 1.º de Bachillerato, se escuchan los podcasts (selección de fragmentos). Los equipos de 2.º aplican una rúbrica de coevaluación a otros grupos. Cada equipo completa una diana de autoevaluación. El docente recoge las rúbricas y asigna los niveles de logro (1-4) para cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación cumplimentada, diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 2</t>
+  </si>
+  <si>
+    <t>Diagnóstico de la cohesión en Aragón: ¿cómo redistribuir la Europa que viene?</t>
+  </si>
+  <si>
+    <t>Investigación con datos propios sobre percepciones de los fondos europeos</t>
+  </si>
+  <si>
+    <t>La Unión Europea elabora el próximo Marco Financiero Plurianual (2028-2034) y necesita propuestas basadas en datos reales. El alumnado de 2.º Bachillerato, como ciudadanos europeos, puede aportar evidencia primaria sobre cómo se perciben las políticas de cohesión en Aragón, una comunidad con fuertes contrastes entre el eje del Ebro y las provincias despobladas.</t>
+  </si>
+  <si>
+    <t>Diseñar, aplicar y analizar una encuesta sobre conocimiento y valoración de los fondos europeos en Aragón, identificar patrones de desigualdad y elaborar un informe con propuestas para mejorar la cohesión territorial, que se remitirá al Gobierno de Aragón.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ordenadores con hoja de cálculo
+• Cuestionario en papel o formulario online (Google Forms)
+• Datos oficiales del IAEST y Eurobarómetro
+• Mapas de desempleo y PIB de Aragón
+• Rúbrica de evaluación</t>
+  </si>
+  <si>
+    <t>Educación para la ciudadanía europea, tratamiento crítico de datos y competencia digital.</t>
+  </si>
+  <si>
+    <t>Se presenta el contexto: la UE prepara el próximo marco financiero y necesita propuestas desde los territorios. Se formula la pregunta guía y se analizan brevemente mapas de desempleo y PIB per cápita en Aragón. El alumnado debate sobre qué datos necesitan y cómo conseguirlos.</t>
+  </si>
+  <si>
+    <t>Preguntas iniciales y lluvia de ideas en el cuaderno de equipo.</t>
+  </si>
+  <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>Taller sobre instituciones europeas y políticas de cohesión. Análisis de datos de Eurostat sobre Aragón (PIB per cápita, tasa de paro, envejecimiento). Lectura de artículos sobre despoblación rural y fondos Next Generation. Inclusión de perspectiva de género con datos de brecha salarial.</t>
-[...47 lines deleted...]
-    <t>¿Cómo se distribuyen los fondos europeos en Aragón y qué desequilibrios socioeconómicos reflejan? ¿Qué propuestas pueden hacerse para mejorar su impacto?</t>
+    <t>Se trabajan los contenidos sobre desequilibrios territoriales en la UE y Aragón, los fondos estructurales y el diseño de encuestas. Se analizan ejemplos de informes del IAEST y de la Comisión Europea. El alumnado aprende a formular preguntas, calcular muestras y representar datos.</t>
+  </si>
+  <si>
+    <t>Ficha técnica de la encuesta (objetivos, población, preguntas) y ejercicios de interpretación de datos oficiales.</t>
+  </si>
+  <si>
+    <t>Cada equipo aplica la encuesta a una muestra de su entorno (familiares, vecinos, comercios) y recoge los datos. Luego los depuran y los analizan con hoja de cálculo: frecuencias, porcentajes, gráficos de barras y sectores. Comparan sus resultados con datos oficiales de percepción (Eurobarómetro).</t>
+  </si>
+  <si>
+    <t>Base de datos depurada y gráficos de análisis.</t>
+  </si>
+  <si>
+    <t>Elaboran el informe de investigación que incluye: introducción, metodología, resultados, discusión (vinculación con teoría) y propuestas. Preparan también una presentación resumida para exponerla al resto de la clase y, si es posible, a un responsable de la Dirección General de Asuntos Europeos (vía online).</t>
+  </si>
+  <si>
+    <t>Informe escrito completo y presentación oral.</t>
+  </si>
+  <si>
+    <t>Exposición de las propuestas a la clase y, en su caso, a la audiencia real. Coevaluación con rúbrica entre equipos. Autoevaluación individual sobre el proceso y los aprendizajes. El docente asigna niveles de logro 1-4 a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 3</t>
+  </si>
+  <si>
+    <t>Rehabitar el territorio: una intervención con sello europeo</t>
+  </si>
+  <si>
+    <t>Propuesta de mejora de un espacio público local inspirada en las políticas de cohesión de la UE</t>
+  </si>
+  <si>
+    <t>El ayuntamiento de nuestra localidad ha lanzado una convocatoria de ideas para mejorar un espacio público con criterios de sostenibilidad y cohesión social, usando fondos europeos. El alumnado, como equipo de expertos, debe elaborar una propuesta viable y presentarla al consistorio.</t>
+  </si>
+  <si>
+    <t>Diseñar una propuesta de intervención en un espacio público del municipio que mejore su sostenibilidad, cohesión social y puesta en valor del patrimonio, justificando su alineación con las políticas de cohesión de la UE, y presentarla ante el ayuntamiento.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con conexión a internet
-[...94 lines deleted...]
-    <t>Autoevaluaciones, coevaluaciones, grabación del debate y manifiesto final (escrito o en video).</t>
+• Ordenadores con acceso a internet y herramientas ofimáticas
+• Materiales para maqueta (cartón, reciclaje, plastilina, etc.)
+• Software de modelado 3D (SketchUp gratuito o Tinkercad) opcional
+• Documentos de la UE sobre políticas de cohesión (páginas web oficiales)
+• Ejemplos de intervenciones financiadas por la UE en Aragón (folletos, noticias)
+• Rúbrica de evaluación y plantilla de diagnóstico</t>
+  </si>
+  <si>
+    <t>Educación para la ciudadanía (participación, democracia, derechos), educación ambiental (sostenibilidad), conciencia patrimonial.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del ayuntamiento mediante un vídeo o carta. El alumnado ve ejemplos de intervenciones inspiradas en fondos UE (Parque del Agua, Plan de Barrios de Zaragoza). Se organizan equipos y eligen un espacio público de su localidad. Se formula la pregunta guía y se recogen ideas iniciales en un diario de aprendizaje.</t>
+  </si>
+  <si>
+    <t>Diario de aprendizaje con preguntas iniciales y primeras hipótesis.</t>
+  </si>
+  <si>
+    <t>El alumnado investiga sobre políticas de cohesión de la UE (fondos estructurales, FEDER, FSE, NextGeneration) y su aplicación en Aragón. Se analizan casos de éxito y desequilibrios territoriales. También se trabajan conceptos de patrimonio y su protección (mudéjar, románico, etc.). Se realizan esquemas y debates guiados.</t>
+  </si>
+  <si>
+    <t>Esquemas individuales o grupales sobre mecanismos de compensación y patrimonio europeo.</t>
+  </si>
+  <si>
+    <t>Cada equipo realiza un diagnóstico del espacio elegido: visita (física o virtual), recogida de datos (uso, estado, potencialidades, problemáticas), identificación de elementos patrimoniales y encuestas a vecinos si es posible. Elaboran un informe diagnóstico que incluye análisis de desequilibrios y valoración del patrimonio.</t>
+  </si>
+  <si>
+    <t>Informe diagnóstico por escrito (incluye análisis de desequilibrios y valoración patrimonial).</t>
+  </si>
+  <si>
+    <t>Con base en el diagnóstico, diseñan la propuesta de intervención: objetivos, acciones, materiales, presupuesto estimado y su alineación con políticas UE. Construyen una maqueta (física con materiales reciclados o digital con SketchUp/Blender) y redactan una memoria justificativa. Preparan una presentación oral para el ayuntamiento (tríptico, vídeo o presentación visual).</t>
+  </si>
+  <si>
+    <t>Maqueta y memoria de la propuesta.</t>
+  </si>
+  <si>
+    <t>Cada equipo presenta su propuesta ante un tribunal simulado (docente y resto de la clase actuando como concejales). Se realiza coevaluación con rúbrica, autoevaluación y discusión sobre la viabilidad. El tutor recoge las evidencias y asigna niveles de logro a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación y autoevaluación cumplimentada.</t>
   </si>
   <si>
     <t>Sugerencias DUA por CE</t>
   </si>
   <si>
     <t>Las sugerencias DUA aún no están disponibles para esta materia.</t>
   </si>
   <si>
     <t>Mapeo CE → competencias clave del Perfil de Salida</t>
   </si>
   <si>
     <t>El mapeo aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas de la CCAA</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Pregunta</t>
   </si>
   <si>
     <t>Respuesta</t>
   </si>
@@ -5796,250 +5794,250 @@
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>172</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>173</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>174</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>176</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>173</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>177</v>
       </c>
-      <c r="D11" s="7" t="s">
+      <c r="E11" s="7" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
+        <v>179</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>173</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>180</v>
       </c>
-      <c r="C12" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D12" s="7" t="s">
+      <c r="E12" s="7" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>169</v>
       </c>
       <c r="D13" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="E13" s="7" t="s">
         <v>184</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>154</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>156</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>158</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>160</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>162</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>81</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>164</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>165</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>166</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>168</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>169</v>
       </c>
       <c r="D22" s="7" t="s">
+        <v>192</v>
+      </c>
+      <c r="E22" s="7" t="s">
         <v>193</v>
-      </c>
-[...1 lines deleted...]
-        <v>194</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>172</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>177</v>
+        <v>194</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>195</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>176</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>173</v>
+        <v>194</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>197</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>199</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>169</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>201</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
         <v>203</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>204</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>154</v>
@@ -6115,99 +6113,99 @@
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>168</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>169</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>210</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>172</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>212</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>176</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>214</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>177</v>
+        <v>194</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>216</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>169</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>218</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>219</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>