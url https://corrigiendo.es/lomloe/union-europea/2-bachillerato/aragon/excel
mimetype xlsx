--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:22</t>
+    <t>01/09/2026 15:07</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón aún no ha publicado decreto propio para Unión Europea (2º Bach), por lo que aplica íntegro el RD 243/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Union europea</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>La Comunidad de Aragón mantiene sin modificación el currículo estatal del RD 243/2022 para la materia Unión Europea de 2º Bachillerato.</t>
   </si>