--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:33</t>
+    <t>10/07/2026 20:19</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Volumen en 1º Bachillerato; se aplica íntegramente el RD 243/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Volumen</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Todos los criterios de evaluación y saberes básicos del BOE se mantienen sin cambios.</t>
   </si>
@@ -839,267 +839,266 @@
 • Piezas volumétricas sencillas en función del tipo de producto propuesto. Diseño sostenible e inclusivo. Sostenibilidad e impacto de los proyectos artísticos.
 • Oportunidades de desarrollo personal, social, académico y profesional vinculadas con la materia.
 • La propiedad intelectual: la protección de la creatividad personal.</t>
   </si>
   <si>
     <t>2.1: Analizar los aspectos más notables de la configuración de objetos cotidianos tridimensionales, ident
 4.1: Planificar proyectos tridimensionales, organizando correctamente sus fases, distribuyendo de forma r
 4.2: Participar activamente en la realización de proyectos artísticos, asumiendo diferentes funciones, va
 4.3: Realizar proyectos individuales o colaborativos, adecuando materiales y procedimientos a la finalida
 4.4: Evaluar y presentar los resultados de proyectos tridimensionales, analizando la relación entre los o</t>
   </si>
   <si>
     <t>CE.V.2
 CE.V.4</t>
   </si>
   <si>
     <t>Memoria técnica del proyecto, evaluación por pares (coevaluación) del trabajo en equipo y presentación pública de resultados.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Reinventa el volumen aragonés: del mudéjar al píxel</t>
+    <t>Mudéjar en tus manos</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Creación de un vídeo documental sobre el lenguaje tridimensional en el patrimonio aragonés</t>
+    <t>Creatividad volumétrica para comunicar patrimonio</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Alumnos de 1º Bachillerato de Artes en Aragón, con 3 horas semanales de Volumen. Se les propone investigar y reinterpretar el lenguaje tridimensional en obras representativas del patrimonio aragonés (escultura, cerámica, retablos) y elaborar un vídeo documental que conecte el análisis formal con una propuesta personal.</t>
+    <t>El alumnado de Volumen descubre que el mudéjar aragonés (declarado Patrimonio Mundial) ofrece un rico vocabulario geométrico y constructivo. El reto es reinterpretar un elemento mudéjar (un arco, un mosaico, una torre) en una composición tridimensional propia y documentar todo el proceso creativo en un sitio web dirigido a la comunidad educativa, explicando las decisiones comunicativas y expresivas.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos analizar y divulgar el lenguaje tridimensional de esculturas y objetos representativos de Aragón, creando un vídeo que conecte pasado y presente?</t>
+    <t>Diseñar y realizar una composición tridimensional inspirada en el mudéjar aragonés, que comunique una intención estética o simbólica, y elaborar un sitio web que muestre el proceso, la obra final y una reflexión sobre las decisiones formales y expresivas.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Cámara o smartphone con trípode
-[...4 lines deleted...]
-• Ejemplos de vídeos documentales artísticos (canal de YouTube del Museo del Prado, etc.)</t>
+• Materiales de modelado (arcilla, papel maché, alambre, cartón, pintura)
+• Cámaras o móviles para fotografiar
+• Ordenadores con conexión a internet
+• Plataforma web (Google Sites, Wix) - gratuita
+• Fichas de análisis de geometría mudéjar
+• Vídeos e imágenes de referencia mudéjar (Torres de Teruel, Aljafería, etc.)
+• Rúbrica de evaluación</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competencia digital (búsqueda de información, edición de vídeo, publicación en redes), conciencia y expresiones culturales (valoración del patrimonio aragonés), iniciativa personal y emprendimiento (planificación y gestión del proyecto), competencia social y cívica (trabajo en equipo, respeto por las aportaciones de los demás).</t>
+    <t>Educación patrimonial (valoración del legado mudéjar) y competencia digital (creación de contenido web).</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto con ejemplos de vídeos documentales artísticos (ej. de la Galería de las Colecciones Reales). Lluvia de ideas sobre obras tridimensionales aragonesas conocidas. Formación de grupos y reparto de roles (investigador, guionista, realizador, modelador).</t>
-[...2 lines deleted...]
-    <t>Lista colaborativa de posibles obras aragonesas para investigar.</t>
+    <t>Se presenta el reto: crear una pieza tridimensional inspirada en el mudéjar aragonés y documentarla en una web. Se muestra un vídeo sobre la arquitectura mudéjar (torres de Teruel, Aljafería). Se lanza la pregunta guía y se forman equipos de 3-4 personas. Cada equipo elige un elemento mudéjar como referencia (de su localidad o del listado). Se asigna el producto final: sitio web.</t>
+  </si>
+  <si>
+    <t>Elección del referente mudéjar y primeras ideas en un documento compartido.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Talleres prácticos: 1) Análisis de la geometría mudéjar (formas poligonales, simetría, repetición). 2) Técnicas de modelado con materiales sostenibles (papel reciclado, arcilla, alambre). 3) Principios de diseño tridimensional (equilibrio, proporción). 4) Comunicación visual: cómo explicar la función comunicativa de una pieza. Se proporcionan plantillas para la planificación y el storyboard.</t>
+  </si>
+  <si>
+    <t>Ejercicios de análisis de formas mudéjares y prácticas de modelado.</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
+    <t>Los equipos elaboran la pieza tridimensional (maqueta o modelo) utilizando los materiales seleccionados. Toman fotografías del proceso. Redactan los textos explicativos para la web: función comunicativa, cualidades expresivas, justificación de materiales. También completan la planificación (storyboard, cronograma). El docente ofrece feedback continuo.</t>
+  </si>
+  <si>
+    <t>Fotos del proceso, pieza terminada, planificación y borradores de textos.</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
+    <t>Construcción del sitio web: cada equipo crea una página (usando Google Sites, Wix o similar) que incluya: introducción, análisis del referente, proceso, galería de fotos de la pieza final, textos explicativos, planificación y evaluación. Se dedica tiempo a la redacción, diseño visual, y a asegurar que la web sea coherente y atractiva. Se prepara una breve presentación oral para la audiencia.</t>
+  </si>
+  <si>
+    <t>Sitio web completo y funcional.</t>
+  </si>
+  <si>
+    <t>Reflexión y evaluación</t>
+  </si>
+  <si>
+    <t>Cada equipo presenta el sitio web al resto de la clase (audiencia simulada) y recibe preguntas. Se realiza coevaluación con una rúbrica (cada equipo evalúa a otro). Autoevaluación mediante la misma rúbrica y reflexión escrita. El docente asigna niveles de logro 1-4 a cada criterio basándose en el sitio web y las observaciones durante las fases.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas (coevaluación y autoevaluación) y reflexión final.</t>
+  </si>
+  <si>
+    <t>SDA 2</t>
+  </si>
+  <si>
+    <t>Mídete y siéntate</t>
+  </si>
+  <si>
+    <t>Diseño ergonómico a partir de datos antropométricos</t>
+  </si>
+  <si>
+    <t>El equipo directivo está renovando la biblioteca del centro y ha solicitado propuestas de mobiliario cómodo y sostenible. El alumnado de Volumen tiene la oportunidad de diseñar un asiento basado en sus propias medidas.</t>
+  </si>
+  <si>
+    <t>Diseñar y construir un prototipo de asiento ergonómico a escala real o maqueta a escala, utilizando datos antropométricos recogidos del propio alumnado, y presentar el diseño al equipo directivo justificando su viabilidad.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Cintas métricas
+• Hoja de cálculo (plantilla)
+• Materiales para prototipo (cartón, madera ligera, herramientas básicas)
+• Fichas técnicas de materiales sostenibles
+• Ejemplos de diseños ergonómicos</t>
+  </si>
+  <si>
+    <t>Educación para la salud (ergonomía) y consumo responsable (ODS).</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del equipo directivo: diseñar un asiento para la biblioteca. Se debate sobre la importancia de la ergonomía y se formula la pregunta guía. Se organizan equipos de trabajo.</t>
+  </si>
+  <si>
+    <t>Anotaciones iniciales con hipótesis y primeras ideas en el cuaderno de equipo.</t>
+  </si>
+  <si>
+    <t>El alumnado aprende conceptos básicos de antropometría (medidas clave para el diseño de asientos: altura poplítea, anchura de cadera, etc.) y cómo recogerlas. También se estudian materiales sostenibles disponibles en Aragón (madera de pino, corcho, cartón reciclado) y sus propiedades. Se realizan prácticas de medición con cinta métrica.</t>
+  </si>
+  <si>
+    <t>Hoja de registro con las medidas propias y ejemplos resueltos de cálculo de medias.</t>
+  </si>
+  <si>
+    <t>Cada equipo recoge los datos antropométricos de todos sus miembros (altura de la rodilla, profundidad del muslo, anchura de cadera, etc.). Introducen los datos en una hoja de cálculo y obtienen estadísticos básicos (media, mediana, rango). A partir de estos, definen las dimensiones objetivo del asiento.</t>
+  </si>
+  <si>
+    <t>Tabla de datos con cálculos y primeras conclusiones sobre las medidas óptimas.</t>
+  </si>
+  <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>Clases expositivo-dialogadas sobre análisis formal (elementos estructurales, proporción), materiales y técnicas. Taller práctico de análisis de imágenes de obras aragonesas (esculturas de Goya en el Pilar, retablos mudéjares de Teruel, cerámica de Muel). Cada grupo completa una ficha de análisis de 3 obras.</t>
-[...47 lines deleted...]
-    <t>Diseñar y construir una maqueta o instalación volumétrica que represente de forma artística un conjunto de datos reales (científicos o sociales) de Aragón, de modo que el público pueda percibir tendencias o patrones a través del lenguaje tridimensional.</t>
+    <t>Los equipos dibujan planos o modelos 3D del asiento, seleccionan materiales (priorizando sostenibilidad), elaboran una memoria que justifica cada decisión y construyen un prototipo a escala real (puede ser en cartón, madera contrachapada o material similar). Preparan la presentación oral.</t>
+  </si>
+  <si>
+    <t>Prototipo terminado y memoria técnica.</t>
+  </si>
+  <si>
+    <t>Jornada de presentación ante el equipo directivo (o en el aula si no es posible). Cada equipo expone su proyecto, responde preguntas y recibe feedback. Coevaluación entre equipos mediante rúbrica. Autoevaluación individual y asignación de niveles de logro (1-4) para cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación cumplimentada y diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 3</t>
+  </si>
+  <si>
+    <t>Dale forma a tu barrio</t>
+  </si>
+  <si>
+    <t>Diseño de un prototipo de mobiliario urbano inclusivo</t>
+  </si>
+  <si>
+    <t>El Ayuntamiento de Zaragoza ha lanzado una convocatoria para que los jóvenes propongan ideas de mobiliario urbano inclusivo para plazas del Casco Histórico. Nuestra clase de Volumen se suma al reto colaborando con la Asociación de Vecinos del barrio, que busca un asiento o módulo que facilite la estancia y la interacción en un espacio concreto.</t>
+  </si>
+  <si>
+    <t>Diseñar y construir un prototipo a escala de un elemento de mobiliario urbano (asiento, módulo de sombra, señalética inclusiva) que responda a una necesidad detectada en el barrio, aplicando criterios de accesibilidad, sostenibilidad y expresión plástica.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Datos abiertos de Aragón (gobierno abierto, AEMET, INE).
-[...94 lines deleted...]
-    <t>Rúbrica de presentación cumplimentada por la audiencia, autoevaluación y coevaluación del equipo.</t>
+• Cámara o móvil para fotografiar el espacio público
+• Materiales de maquetación: cartón, madera, alambre, plastilina, etc.
+• Herramientas de corte y modelado
+• Ordenadores con software de diseño 3D (SketchUp, Tinkercad) si se dispone
+• Fichas de análisis y rúbricas de evaluación</t>
+  </si>
+  <si>
+    <t>Educación cívica (participación ciudadana, accesibilidad universal), educación ambiental (sostenibilidad de materiales) y expresión oral.</t>
+  </si>
+  <si>
+    <t>Se presenta la convocatoria del ayuntamiento y la colaboración con la asociación vecinal. El alumnado visita el espacio público asignado, fotografía y anota necesidades. Se formula la pregunta guía y se organizan los equipos.</t>
+  </si>
+  <si>
+    <t>Fotos y notas de campo, preguntas iniciales.</t>
+  </si>
+  <si>
+    <t>El alumnado investiga sobre mobiliario urbano inclusivo, normativa básica (accesibilidad), propiedades de materiales y principios de diseño. Se analizan referentes artísticos y de diseño. Se trabajan técnicas de maquetación y representación.</t>
+  </si>
+  <si>
+    <t>Fichas de análisis de referentes, ejercicios de representación.</t>
+  </si>
+  <si>
+    <t>Cada equipo elabora el plan de proyecto, define el concepto, selecciona materiales sostenibles y realiza bocetos detallados. Se realizan pruebas de materiales y se ajusta el diseño en función de la accesibilidad y la integración en el entorno.</t>
+  </si>
+  <si>
+    <t>Plan de proyecto, bocetos definitivos, selección de materiales.</t>
+  </si>
+  <si>
+    <t>Construcción del prototipo a escala 1:5. Elaboración de la memoria descriptiva con planos, justificación de decisiones y valoración de la sostenibilidad. Preparación de la presentación oral.</t>
+  </si>
+  <si>
+    <t>Prototipo terminado, memoria escrita.</t>
+  </si>
+  <si>
+    <t>Presentación de los prototipos a la asociación vecinal (simulada o real). Coevaluación entre equipos mediante rúbrica. Autoevaluación individual y asignación de niveles de logro por criterios.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas, diana de autoevaluación, acta de la presentación.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación del contenido (qué se enseña).</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Ofrecer reproducciones físicas en 3D (escayola, plástico) y modelos digitales manipulables en software de modelado (Blender, SketchUp) para analizar estructura y proporción.
@@ -6881,236 +6880,236 @@
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>269</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>266</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>270</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>272</v>
       </c>
       <c r="C12" s="7" t="s">
+        <v>266</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>273</v>
       </c>
-      <c r="D12" s="7" t="s">
+      <c r="E12" s="7" t="s">
         <v>274</v>
-      </c>
-[...1 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>262</v>
       </c>
       <c r="D13" s="7" t="s">
+        <v>276</v>
+      </c>
+      <c r="E13" s="7" t="s">
         <v>277</v>
-      </c>
-[...1 lines deleted...]
-        <v>278</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>279</v>
-      </c>
-[...1 lines deleted...]
-        <v>280</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>247</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>249</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>251</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>253</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>255</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>146</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>257</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>258</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>259</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>261</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>262</v>
       </c>
       <c r="D22" s="7" t="s">
+        <v>285</v>
+      </c>
+      <c r="E22" s="7" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>265</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>273</v>
+        <v>266</v>
       </c>
       <c r="D23" s="7" t="s">
+        <v>287</v>
+      </c>
+      <c r="E23" s="7" t="s">
         <v>288</v>
-      </c>
-[...1 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>269</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>266</v>
       </c>
       <c r="D24" s="7" t="s">
+        <v>289</v>
+      </c>
+      <c r="E24" s="7" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>272</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>273</v>
+        <v>291</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>292</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>294</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
         <v>296</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>297</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>247</v>
       </c>
       <c r="B29" s="7" t="s">
         <v>298</v>
@@ -7183,99 +7182,99 @@
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>261</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>262</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>303</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>265</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>273</v>
+        <v>266</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>305</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>269</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>266</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>307</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>272</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>266</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>309</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>262</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>311</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>312</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>