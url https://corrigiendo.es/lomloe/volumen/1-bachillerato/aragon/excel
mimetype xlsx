--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:19</t>
+    <t>01/09/2026 15:01</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Volumen en 1º Bachillerato; se aplica íntegramente el RD 243/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Volumen</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Todos los criterios de evaluación y saberes básicos del BOE se mantienen sin cambios.</t>
   </si>