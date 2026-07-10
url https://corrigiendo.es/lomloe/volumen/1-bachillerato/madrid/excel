--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="495">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="494">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Volumen</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Comunidad de Madrid</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 18:42</t>
+    <t>10/07/2026 20:27</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid modifica ligeramente dos competencias específicas (CE.2 y CE.4) respecto al RD 243/2022, pero mantiene el resto del currículo estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Volumen</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Las competencias específicas CE.1 y CE.3 se mantienen idénticas al BOE. Los criterios de evaluación (no proporcionados del BOE) probablemente se mantienen, aunque no se pueden verificar con los datos.</t>
   </si>
@@ -925,267 +925,263 @@
 • Piezas volumétricas sencillas en función del tipo de producto propuesto. Diseño sostenible e inclusivo. Sostenibilidad e impacto de los proyectos artísticos.
 • Análisis de los condicionantes formales, funcionales, estéticos y comunicativas en la ideación y realización de objetos tridimensionales.
 • Estudio y valoración de los aspectos materiales, técnicos y constructivos de los productos de diseño tridimensional.
 • Oportunidades de desarrollo personal, social, académico y profesional vinculadas con la materia. Estudios profesionales vinculados con los conocimientos de la materia.</t>
   </si>
   <si>
     <t>4.1: Planificar proyectos tridimensionales, organizando correctamente sus fases, distribuyendo de forma r
 4.2: Participar activamente en la realización de proyectos artísticos, asumiendo diferentes funciones, va
 4.3: Realizar proyectos individuales o colaborativos, adecuando materiales y procedimientos a la finalida
 4.4: Evaluar y presentar los resultados de proyectos tridimensionales, analizando la relación entre los o</t>
   </si>
   <si>
     <t>CE.3: Realizar propuestas de composiciones tridimensionales
 CE.4: Elaborar proyectos, adecuando los materiales y procedimientos</t>
   </si>
   <si>
     <t>Presentación pública del proyecto final (pitch), prototipo físico y autoevaluación del proceso metodológico.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Esculturas Efímeras: Volumen en Acción</t>
+    <t>Esculturas que narran barrios</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Documenta tu proceso creativo en el espacio urbano de Madrid</t>
+    <t>Propuestas para la plaza del barrio</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Madrid es una ciudad con un rico patrimonio escultórico (plazas, parques, museos al aire libre). Los estudiantes de 1.º de Bachillerato de la asignatura Volumen explorarán el entorno urbano como espacio de creación, diseñando y realizando una escultura efímera con materiales reciclados o de bajo coste. El producto final es un vídeo documental que recoge el proceso, las decisiones compositivas y la función comunicativa de la obra, dirigido a los visitantes del espacio y a la comunidad educativa.</t>
+    <t>El Ayuntamiento de Madrid ha lanzado una iniciativa para revitalizar plazas con escultura contemporánea. El grupo recibe el encargo de diseñar una propuesta para la plaza de su barrio y presentarla en un vídeo para la Junta Municipal del distrito.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo puedes intervenir un espacio público de Madrid con una escultura efímera que comunique una idea relevante, y documentar tu proceso creativo en un vídeo que explique tus decisiones artísticas y técnicas?</t>
+    <t>Diseñar y modelar una maqueta o pieza escultórica que represente la esencia del barrio elegido, y elaborar un vídeo que documente el proceso creativo, justifique las decisiones formales y materiales, y presente la propuesta a la comunidad.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Materiales reciclados (cartón, plástico, tela, papel)
-[...5 lines deleted...]
-• Ejemplos de intervenciones urbanas efímeras (vídeos, artículos)</t>
+• Arcilla, plastilina, herramientas de modelado
+• Cámara o móvil para grabación
+• Software de edición de vídeo (OpenShot, CapCut)
+• Google Maps/Street View para explorar barrios
+• Fichas de análisis de esculturas
+• Ejemplos de esculturas urbanas de Madrid (fotos, vídeos)</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educación artística y cultural: valoración del patrimonio urbano y del arte contemporáneo. Competencia digital: uso de herramientas de grabación y edición. Aprendizaje social y cívico: trabajo colaborativo y respeto por el espacio público. Comunicación lingüística: elaboración de narraciones y argumentaciones en el vídeo.</t>
+    <t>Educación cívica y participación ciudadana, competencia digital, expresión oral y escrita.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Se presenta el reto: crear una escultura efímera en un espacio público de Madrid y documentarla en vídeo. Se muestran ejemplos de intervenciones urbanas (Matadero, La Tabacalera) y se debate sobre la función del arte en el espacio público. Los alumnos se organizan en grupos y eligen un espacio y concepto inicial.</t>
-[...2 lines deleted...]
-    <t>Diario de ideas (borrador escrito o gráfico del concepto y espacio elegido).</t>
+    <t>Se presenta el encargo: diseñar una escultura para una plaza de Madrid y grabarlo en vídeo. Se muestra la pregunta guía y se hace una lluvia de ideas sobre barrios conocidos. Cada equipo elige un barrio real de Madrid.</t>
+  </si>
+  <si>
+    <t>Hipótesis iniciales escritas: ¿qué podría representar al barrio?</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Talleres prácticos sobre composición tridimensional (equilibrio, proporción, materiales) y sobre técnicas de registro audiovisual (encuadre, iluminación, narración). Se analizan obras de artistas como Oteiza, Chillida o Eva Lootz, identificando elementos compositivos y funciones comunicativas. Los alumnos completan fichas de análisis de esas obras.</t>
-[...2 lines deleted...]
-    <t>Fichas de análisis de obras tridimensionales (con elementos formales y función comunicativa).</t>
+    <t>Se trabajan los elementos del lenguaje tridimensional y el análisis de esculturas urbanas de Madrid (ej. El Oso y el Madroño, esculturas de la Castellana). Se estudian materiales y técnicas de modelado. El alumnado realiza fichas de análisis de una escultura real.</t>
+  </si>
+  <si>
+    <t>Fichas de análisis de esculturas en Madrid.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
+    <t>Cada equipo diseña su propuesta, elabora bocetos definitivos y construye la maqueta (arcilla, plastilina o modelado 3D). Paralelamente, elaboran el plan de proyecto (cronograma, roles, materiales).</t>
+  </si>
+  <si>
+    <t>Plan de proyecto y maqueta en proceso (fotos).</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
+    <t>El alumnado graba y edita el vídeo: incluye presentación del barrio, proceso de diseño, maqueta, justicación de decisiones y reflexión. Se elabora un guion y se asignan roles (guionista, cámara, editor, presentador).</t>
+  </si>
+  <si>
+    <t>Guion del vídeo y vídeo final.</t>
+  </si>
+  <si>
+    <t>Reflexión y evaluación</t>
+  </si>
+  <si>
+    <t>Proyección de los vídeos en clase (simulación de audiencia real). Coevaluación entre equipos y autoevaluación. Cada equipo asigna niveles de logro a los criterios evaluados usando la rúbrica.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 2</t>
+  </si>
+  <si>
+    <t>Esculturas de datos: el pulso de Madrid en 3D</t>
+  </si>
+  <si>
+    <t>Una investigación con datos primarios sobre el espacio público</t>
+  </si>
+  <si>
+    <t>El Ayuntamiento de Madrid ha lanzado una convocatoria para que jóvenes artistas propongan esculturas efímeras que reflejen la realidad social de la ciudad. Nuestro centro, ubicado en el distrito Centro, puede aportar datos reales recogidos por el alumnado sobre el uso del espacio público en su entorno.</t>
+  </si>
+  <si>
+    <t>Diseñar y realizar una escultura colectiva que represente visualmente los datos primarios recogidos sobre un aspecto del espacio público madrileño, y presentarla en una exposición abierta al barrio.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Decibelímetros o apps de medición de ruido
+• Contadores manuales para aforo
+• Plantillas de encuesta
+• Cartón, escayola, alambre, pintura
+• Cámara de fotos para documentación
+• Hoja de cálculo para procesar datos</t>
+  </si>
+  <si>
+    <t>Educación ambiental y cívica (uso del espacio público, sostenibilidad).</t>
+  </si>
+  <si>
+    <t>Se presenta la convocatoria del ayuntamiento. El alumnado debate sobre qué datos del espacio público madrileño podrían investigarse (ruido, afluencia, percepción de seguridad) y se acota la pregunta guía. Se forman equipos.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas en el cuaderno de equipo.</t>
+  </si>
+  <si>
+    <t>Talleres sobre: 1) Lenguaje tridimensional y composición (volumen, textura, escala). 2) Técnicas de recogida de datos (medición, encuesta, observación sistemática) y cómo transformar datos en parámetros formales (altura ↔ valor, color ↔ categoría).</t>
+  </si>
+  <si>
+    <t>Ejercicios de correspondencia dato-forma.</t>
+  </si>
+  <si>
+    <t>Salida al entorno (plaza, calle peatonal) para recoger datos primarios (aforo, ruido, encuestas rápidas). De vuelta al aula, procesan los datos (medias, frecuencias) y deciden la traducción a forma tridimensional. Esbozan maquetas a escala.</t>
+  </si>
+  <si>
+    <t>Hoja de datos y bocetos anotados.</t>
+  </si>
+  <si>
+    <t>Construcción del módulo escultórico definitivo. Se prepara la cartela explicativa y el discurso para la exposición. Se ensamblan los módulos en una instalación colectiva.</t>
+  </si>
+  <si>
+    <t>Pieza terminada y cartela.</t>
+  </si>
+  <si>
+    <t>Inauguración de la exposición con los vecinos y representantes del distrito. Cada equipo presenta su módulo, explica el proceso y recibe preguntas. Coevaluación entre equipos y autoevaluación individual.</t>
+  </si>
+  <si>
+    <t>SDA 3</t>
+  </si>
+  <si>
+    <t>Interviene el patio</t>
+  </si>
+  <si>
+    <t>Escultura y convivencia en tu instituto</t>
+  </si>
+  <si>
+    <t>El instituto cuenta con un patio o hall de grandes dimensiones que es un espacio de paso y encuentro, pero carece de elementos artísticos que inviten a la reflexión. La comunidad educativa ha detectado la necesidad de mejorar la convivencia y el sentido de pertenencia. Desde el departamento de Volumen se propone intervenir ese espacio con una escultura que dialogue con el entorno y comunique un mensaje sobre valores como el respeto, la diversidad o la colaboración.</t>
+  </si>
+  <si>
+    <t>Diseñar y construir (a escala real o prototipo) una escultura tridimensional que intervenga un espacio concreto del centro, con un mensaje explícito sobre convivencia dirigido a la comunidad educativa, y presentar el proyecto argumentando las decisiones formales, materiales y comunicativas.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Herramientas para modelado y ensamblaje (cúter, pistola de silicona, alicates, sierra de mano)
+• Materiales: cartón, madera contrachapada, yeso, escayola, alambre, papel maché, pintura, cola
+• Cámara para documentar el proceso
+• Proyector y ordenador para presentaciones
+• Rúbricas impresas</t>
+  </si>
+  <si>
+    <t>Educación en valores (convivencia, respeto, diversidad) y competencia emprendedora (planificación, gestión de proyectos).</t>
+  </si>
+  <si>
+    <t>Se presenta el reto: el instituto necesita una escultura que mejore la convivencia. Se muestra un vídeo con intervenciones artísticas en espacios educativos de Madrid (ej. Matadero, escuelas con arte). El alumnado sale al patio o hall elegido para analizar el espacio (medidas, luz, tránsito, materiales). Se formula la pregunta guía y se forman equipos.</t>
+  </si>
+  <si>
+    <t>Anotaciones iniciales sobre el espacio y primeras ideas.</t>
+  </si>
+  <si>
+    <t>Talleres sobre lenguaje tridimensional, función comunicativa, y referentes artísticos. Se analizan obras de artistas contemporáneos como Daniel Buren, Olafur Eliasson o Sol Lewitt (especialmente los que han trabajado en espacios públicos). Se explican técnicas de modelado, ensamblaje y construcción con materiales como cartón, madera, yeso, alambre, etc. También se aborda la planificación de proyectos (cronograma, presupuesto).</t>
+  </si>
+  <si>
+    <t>Ejercicios prácticos de análisis formal de una obra y diseño de boceto rápido.</t>
+  </si>
+  <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>Los grupos diseñan su escultura efímera: realizan bocetos, maquetas a escala, seleccionan materiales reciclados y planifican la instalación. Posteriormente, ejecutan la escultura en el espacio público (dentro del horario escolar, con permisos previos) y documentan el proceso con fotos y vídeos.</t>
-[...133 lines deleted...]
-    <t>Grabación de presentaciones, rúbricas de coevaluación, reflexión escrita individual.</t>
+    <t>En equipos, deciden el espacio exacto, el mensaje y el tipo de escultura. Realizan un anteproyecto: planos, maqueta rápida de cartón, lista de materiales y tareas. El profesor guía con feedback. Se trabaja la escala y la relación con el entorno.</t>
+  </si>
+  <si>
+    <t>Anteproyecto entregado por equipo (planos, maqueta preliminar, cronograma).</t>
+  </si>
+  <si>
+    <t>Construcción de la escultura a escala real o maqueta detallada. Cada equipo organiza su trabajo según roles. Se mantiene un diario de proceso. La última parte de esta fase se dedica a preparar la presentación oral (discurso, cartel o presentación digital) para la audiencia.</t>
+  </si>
+  <si>
+    <t>Escultura/maqueta terminada y diario de proceso.</t>
+  </si>
+  <si>
+    <t>Presentación de cada proyecto al grupo-clase y, si es posible, a representantes de la comunidad (jefe de estudios, familias). Se realiza coevaluación entre equipos y autoevaluación. El profesor aplica las rúbricas a cada criterio y asigna nivel de logro 1-4.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas, diana de autoevaluación, grabación de presentaciones.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación del contenido (qué se enseña).</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Ofrecer reproducciones físicas en 3D (escayola, plástico) y modelos digitales manipulables en software de modelado (Blender, SketchUp) para analizar estructura y proporción.
 • Proporcionar fichas táctiles con relieves de las obras y diagramas de ejes de simetría, puntos de fuga y cánones de proporción (por ejemplo, el canon humano de Policleto).
 • Disponer de secuencias fotográficas de proceso de creación escultórica (desde boceto a pieza final) y vídeos comentados que relacionen forma, espacio y composición.</t>
   </si>
@@ -2317,1491 +2313,1491 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>213</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>370</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>371</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>372</v>
-      </c>
-[...1 lines deleted...]
-        <v>373</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
+        <v>373</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>374</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>375</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
+        <v>377</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>374</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>378</v>
       </c>
-      <c r="B4" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
+        <v>380</v>
+      </c>
+      <c r="B5" s="7" t="s">
         <v>381</v>
       </c>
-      <c r="B5" s="7" t="s">
+      <c r="C5" s="7" t="s">
         <v>382</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>383</v>
-      </c>
-[...1 lines deleted...]
-        <v>384</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
+        <v>384</v>
+      </c>
+      <c r="B6" s="7" t="s">
         <v>385</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="C6" s="7" t="s">
+        <v>382</v>
+      </c>
+      <c r="D6" s="7" t="s">
         <v>386</v>
-      </c>
-[...4 lines deleted...]
-        <v>387</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>388</v>
+      </c>
+      <c r="B2" s="8" t="s">
         <v>389</v>
       </c>
-      <c r="B2" s="8" t="s">
+      <c r="C2" s="8" t="s">
         <v>390</v>
-      </c>
-[...1 lines deleted...]
-        <v>391</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>391</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>392</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>393</v>
-      </c>
-[...1 lines deleted...]
-        <v>394</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>394</v>
+      </c>
+      <c r="B4" s="7" t="s">
         <v>395</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="C4" s="7" t="s">
         <v>396</v>
-      </c>
-[...1 lines deleted...]
-        <v>397</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
+        <v>397</v>
+      </c>
+      <c r="B5" s="7" t="s">
         <v>398</v>
       </c>
-      <c r="B5" s="7" t="s">
+      <c r="C5" s="7" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>400</v>
+      </c>
+      <c r="B6" s="7" t="s">
         <v>401</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="C6" s="7" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
+        <v>403</v>
+      </c>
+      <c r="B7" s="7" t="s">
         <v>404</v>
       </c>
-      <c r="B7" s="7" t="s">
+      <c r="C7" s="7" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>406</v>
+      </c>
+      <c r="B8" s="7" t="s">
         <v>407</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="C8" s="7" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>409</v>
+      </c>
+      <c r="B9" s="7" t="s">
         <v>410</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="C9" s="7" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
         <v>281</v>
       </c>
       <c r="B10" s="7" t="s">
+        <v>412</v>
+      </c>
+      <c r="C10" s="7" t="s">
         <v>413</v>
-      </c>
-[...1 lines deleted...]
-        <v>414</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
         <v>156</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>415</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>416</v>
-      </c>
-[...1 lines deleted...]
-        <v>417</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>287</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>418</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>419</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>420</v>
       </c>
-      <c r="D3" s="7" t="s">
+      <c r="E3" s="7" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>422</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>423</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>424</v>
       </c>
-      <c r="D4" s="7" t="s">
+      <c r="E4" s="7" t="s">
         <v>425</v>
-      </c>
-[...1 lines deleted...]
-        <v>426</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>426</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>427</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>428</v>
       </c>
-      <c r="D5" s="7" t="s">
+      <c r="E5" s="7" t="s">
         <v>429</v>
-      </c>
-[...1 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>430</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>419</v>
+      </c>
+      <c r="D6" s="7" t="s">
         <v>431</v>
       </c>
-      <c r="C6" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D6" s="7" t="s">
+      <c r="E6" s="7" t="s">
         <v>432</v>
-      </c>
-[...1 lines deleted...]
-        <v>433</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>433</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>434</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="D7" s="7" t="s">
         <v>435</v>
       </c>
-      <c r="D7" s="7" t="s">
+      <c r="E7" s="7" t="s">
         <v>436</v>
-      </c>
-[...1 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>437</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>419</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>438</v>
       </c>
-      <c r="C8" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="7" t="s">
+      <c r="E8" s="7" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>419</v>
+      </c>
+      <c r="D9" s="7" t="s">
         <v>441</v>
       </c>
-      <c r="C9" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="7" t="s">
+      <c r="E9" s="7" t="s">
         <v>442</v>
-      </c>
-[...1 lines deleted...]
-        <v>443</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F15"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>46</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>80</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>444</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>445</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="E2" s="8" t="s">
         <v>446</v>
       </c>
-      <c r="E2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>447</v>
-      </c>
-[...1 lines deleted...]
-        <v>448</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>53</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="D3" s="9">
         <v>6.67</v>
       </c>
       <c r="E3" s="9">
         <v>6.67</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>53</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="D4" s="9">
         <v>6.67</v>
       </c>
       <c r="E4" s="9">
         <v>6.67</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>1.3</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>53</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>100</v>
       </c>
       <c r="D5" s="9">
         <v>6.67</v>
       </c>
       <c r="E5" s="9">
         <v>6.67</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.1</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>60</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="D6" s="9">
         <v>6.67</v>
       </c>
       <c r="E6" s="9">
         <v>6.67</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>2.2</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>60</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
       <c r="D7" s="9">
         <v>6.67</v>
       </c>
       <c r="E7" s="9">
         <v>6.67</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>2.3</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>60</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="D8" s="9">
         <v>6.67</v>
       </c>
       <c r="E8" s="9">
         <v>6.67</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>3.1</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>67</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="D9" s="9">
         <v>10.0</v>
       </c>
       <c r="E9" s="9">
         <v>10.0</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>3.2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>67</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="D10" s="9">
         <v>10.0</v>
       </c>
       <c r="E10" s="9">
         <v>10.0</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>4.1</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>74</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
       <c r="D11" s="9">
         <v>6.25</v>
       </c>
       <c r="E11" s="9">
         <v>6.25</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>4.2</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>74</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="D12" s="9">
         <v>6.25</v>
       </c>
       <c r="E12" s="9">
         <v>6.25</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>4.3</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>74</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
       <c r="D13" s="9">
         <v>6.25</v>
       </c>
       <c r="E13" s="9">
         <v>6.25</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>4.4</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>74</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="D14" s="9">
         <v>6.25</v>
       </c>
       <c r="E14" s="9">
         <v>6.25</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="9"/>
       <c r="E15" s="9">
         <f>SUM(E3:E14)</f>
         <v>85.02000000000001</v>
       </c>
       <c r="F15" s="7" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:P31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="8" t="s">
+        <v>461</v>
+      </c>
+      <c r="B1" s="8" t="s">
         <v>462</v>
-      </c>
-[...1 lines deleted...]
-        <v>463</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>1.3</v>
       </c>
       <c r="F1" s="8">
         <v>2.1</v>
       </c>
       <c r="G1" s="8">
         <v>2.2</v>
       </c>
       <c r="H1" s="8">
         <v>2.3</v>
       </c>
       <c r="I1" s="8">
         <v>3.1</v>
       </c>
       <c r="J1" s="8">
         <v>3.2</v>
       </c>
       <c r="K1" s="8">
         <v>4.1</v>
       </c>
       <c r="L1" s="8">
         <v>4.2</v>
       </c>
       <c r="M1" s="8">
         <v>4.3</v>
       </c>
       <c r="N1" s="8">
         <v>4.4</v>
       </c>
       <c r="O1" s="8" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
       <c r="P1" s="8" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" s="7" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:N2),"")</f>
         <v/>
       </c>
       <c r="P2" s="7"/>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" s="7" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:N3),"")</f>
         <v/>
       </c>
       <c r="P3" s="7"/>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" s="7" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:N4),"")</f>
         <v/>
       </c>
       <c r="P4" s="7"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" s="7" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:N5),"")</f>
         <v/>
       </c>
       <c r="P5" s="7"/>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" s="7" t="s">
-        <v>469</v>
+        <v>468</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:N6),"")</f>
         <v/>
       </c>
       <c r="P6" s="7"/>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" s="7" t="s">
-        <v>470</v>
+        <v>469</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:N7),"")</f>
         <v/>
       </c>
       <c r="P7" s="7"/>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" s="7" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:N8),"")</f>
         <v/>
       </c>
       <c r="P8" s="7"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" s="7" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:N9),"")</f>
         <v/>
       </c>
       <c r="P9" s="7"/>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" s="7" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:N10),"")</f>
         <v/>
       </c>
       <c r="P10" s="7"/>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" s="7" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:N11),"")</f>
         <v/>
       </c>
       <c r="P11" s="7"/>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" s="7" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:N12),"")</f>
         <v/>
       </c>
       <c r="P12" s="7"/>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" s="7" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:N13),"")</f>
         <v/>
       </c>
       <c r="P13" s="7"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" s="7" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:N14),"")</f>
         <v/>
       </c>
       <c r="P14" s="7"/>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" s="7" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:N15),"")</f>
         <v/>
       </c>
       <c r="P15" s="7"/>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" s="7" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:N16),"")</f>
         <v/>
       </c>
       <c r="P16" s="7"/>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" s="7" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:N17),"")</f>
         <v/>
       </c>
       <c r="P17" s="7"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" s="7" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:N18),"")</f>
         <v/>
       </c>
       <c r="P18" s="7"/>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" s="7" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:N19),"")</f>
         <v/>
       </c>
       <c r="P19" s="7"/>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" s="7" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:N20),"")</f>
         <v/>
       </c>
       <c r="P20" s="7"/>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" s="7" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:N21),"")</f>
         <v/>
       </c>
       <c r="P21" s="7"/>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" s="7" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:N22),"")</f>
         <v/>
       </c>
       <c r="P22" s="7"/>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" s="7" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:N23),"")</f>
         <v/>
       </c>
       <c r="P23" s="7"/>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" s="7" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:N24),"")</f>
         <v/>
       </c>
       <c r="P24" s="7"/>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" s="7" t="s">
-        <v>488</v>
+        <v>487</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:N25),"")</f>
         <v/>
       </c>
       <c r="P25" s="7"/>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" s="7" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:N26),"")</f>
         <v/>
       </c>
       <c r="P26" s="7"/>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" s="7" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:N27),"")</f>
         <v/>
       </c>
       <c r="P27" s="7"/>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" s="7" t="s">
-        <v>491</v>
+        <v>490</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:N28),"")</f>
         <v/>
       </c>
       <c r="P28" s="7"/>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" s="7" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:N29),"")</f>
         <v/>
       </c>
       <c r="P29" s="7"/>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" s="7" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:N30),"")</f>
         <v/>
       </c>
       <c r="P30" s="7"/>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" s="7" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:N31),"")</f>
         <v/>
       </c>
       <c r="P31" s="7"/>
     </row>
   </sheetData>
   <dataValidations count="360">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
@@ -7342,427 +7338,427 @@
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>293</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>294</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>295</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>297</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>294</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>298</v>
       </c>
-      <c r="D11" s="7" t="s">
+      <c r="E11" s="7" t="s">
         <v>299</v>
-      </c>
-[...1 lines deleted...]
-        <v>300</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
+        <v>300</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>294</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>301</v>
       </c>
-      <c r="C12" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D12" s="7" t="s">
+      <c r="E12" s="7" t="s">
         <v>302</v>
-      </c>
-[...1 lines deleted...]
-        <v>303</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>290</v>
       </c>
       <c r="D13" s="7" t="s">
+        <v>304</v>
+      </c>
+      <c r="E13" s="7" t="s">
         <v>305</v>
-      </c>
-[...1 lines deleted...]
-        <v>306</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>307</v>
-      </c>
-[...1 lines deleted...]
-        <v>308</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>275</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>277</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>279</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>281</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>283</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>156</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>285</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>286</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>287</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>289</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>290</v>
       </c>
       <c r="D22" s="7" t="s">
+        <v>313</v>
+      </c>
+      <c r="E22" s="7" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>293</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>294</v>
       </c>
       <c r="D23" s="7" t="s">
+        <v>315</v>
+      </c>
+      <c r="E23" s="7" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>297</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
       <c r="D24" s="7" t="s">
+        <v>317</v>
+      </c>
+      <c r="E24" s="7" t="s">
         <v>318</v>
-      </c>
-[...1 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>294</v>
       </c>
       <c r="D25" s="7" t="s">
+        <v>319</v>
+      </c>
+      <c r="E25" s="7" t="s">
         <v>320</v>
-      </c>
-[...1 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>290</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>323</v>
+        <v>305</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>275</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>277</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>279</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>281</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>283</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>330</v>
+        <v>328</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>156</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>285</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>286</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>287</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>289</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>290</v>
       </c>
       <c r="D35" s="7" t="s">
-        <v>331</v>
+        <v>329</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>332</v>
+        <v>330</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>293</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
       <c r="D36" s="7" t="s">
-        <v>333</v>
+        <v>331</v>
       </c>
       <c r="E36" s="7" t="s">
-        <v>334</v>
+        <v>332</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>297</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>298</v>
+        <v>333</v>
       </c>
       <c r="D37" s="7" t="s">
+        <v>334</v>
+      </c>
+      <c r="E37" s="7" t="s">
         <v>335</v>
-      </c>
-[...1 lines deleted...]
-        <v>336</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>294</v>
+        <v>333</v>
       </c>
       <c r="D38" s="7" t="s">
+        <v>336</v>
+      </c>
+      <c r="E38" s="7" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>290</v>
       </c>
       <c r="D39" s="7" t="s">
+        <v>338</v>
+      </c>
+      <c r="E39" s="7" t="s">
         <v>339</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -7771,236 +7767,236 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D14"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>213</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>341</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>342</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>343</v>
-      </c>
-[...1 lines deleted...]
-        <v>344</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
         <v>53</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>344</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>345</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>346</v>
-      </c>
-[...1 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
         <v>53</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>347</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>348</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>349</v>
-      </c>
-[...1 lines deleted...]
-        <v>350</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
         <v>53</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>350</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>351</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
         <v>60</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="C6" s="7" t="s">
+        <v>353</v>
+      </c>
+      <c r="D6" s="7" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
         <v>60</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="C7" s="7" t="s">
+        <v>355</v>
+      </c>
+      <c r="D7" s="7" t="s">
         <v>356</v>
-      </c>
-[...1 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
         <v>60</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="C8" s="7" t="s">
+        <v>357</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>358</v>
-      </c>
-[...1 lines deleted...]
-        <v>359</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
         <v>67</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="C9" s="7" t="s">
+        <v>359</v>
+      </c>
+      <c r="D9" s="7" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
         <v>67</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="C10" s="7" t="s">
+        <v>361</v>
+      </c>
+      <c r="D10" s="7" t="s">
         <v>362</v>
-      </c>
-[...1 lines deleted...]
-        <v>363</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
         <v>67</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>363</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
         <v>74</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
         <v>74</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="C13" s="7" t="s">
+        <v>366</v>
+      </c>
+      <c r="D13" s="7" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
         <v>74</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>