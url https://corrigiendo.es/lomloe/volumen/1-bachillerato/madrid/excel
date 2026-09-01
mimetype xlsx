--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:27</t>
+    <t>01/09/2026 14:06</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid modifica ligeramente dos competencias específicas (CE.2 y CE.4) respecto al RD 243/2022, pero mantiene el resto del currículo estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Volumen</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Las competencias específicas CE.1 y CE.3 se mantienen idénticas al BOE. Los criterios de evaluación (no proporcionados del BOE) probablemente se mantienen, aunque no se pueden verificar con los datos.</t>
   </si>